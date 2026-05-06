--- v2 (2026-03-12)
+++ v3 (2026-05-06)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd321a3bd79484ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c126e40a643435d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Price List" sheetId="1" r:id="R1d75d26e6ee24aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Price List" sheetId="1" r:id="Rbea4e91ac7524e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0.00\ &quot;ل.ل.‏&quot;"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="13"/>
       <x:name val="Century Gothic"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" xfId="0"/>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8469dcca66484752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5484aa65c5a149ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d75d26e6ee24aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R561b78cd0ed64456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6cc12720d284450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea4e91ac7524e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="50" customWidth="1"/>
     <x:col min="6" max="6" width="50" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="10" customWidth="1"/>
     <x:col min="10" max="10" width="10" customWidth="1"/>
     <x:col min="11" max="11" width="10" customWidth="1"/>
     <x:col min="12" max="12" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>ISBN</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Code</x:v>
@@ -915,63 +915,63 @@
       </x:c>
       <x:c r="L22" t="str">
         <x:v>غ 20</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
         <x:v>9789953202679</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v>HDTHA004I</x:v>
       </x:c>
       <x:c r="C23" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D23" t="str">
         <x:v>مختصر شعب الإيمان</x:v>
       </x:c>
       <x:c r="E23" t="str">
         <x:v>Moukhtasar Shou^ab al Iman</x:v>
       </x:c>
       <x:c r="F23" t="str">
         <x:v>الشيخ ابو القاسم عمر القزويني</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>2016</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="K23" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L23" t="str">
         <x:v>غ 165</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
         <x:v>9789953201207</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v>RDODA009</x:v>
       </x:c>
       <x:c r="C24" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D24" t="str">
         <x:v>مرشد الحائر لبيان وضع حديث جابر</x:v>
       </x:c>
       <x:c r="E24" t="str">
         <x:v>مرشد الحائر لبيان وضع حديث جابر</x:v>
       </x:c>
       <x:c r="F24" t="str">
         <x:v>المحدث الشيخ عبد الله الغماري</x:v>
       </x:c>
       <x:c r="G24" t="str">
@@ -4355,13954 +4355,13954 @@
       </x:c>
       <x:c r="F113" t="str">
         <x:v>شيخ الاسلام زكريا الانصاري</x:v>
       </x:c>
       <x:c r="G113" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H113" t="str">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I113" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J113" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K113" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L113" t="str">
         <x:v>غ 33</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>9789953201139</x:v>
+        <x:v>9789953201979</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>FQHA003</x:v>
+        <x:v>FQHA004</x:v>
       </x:c>
       <x:c r="C114" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D114" t="str">
-        <x:v>الاستنارة في معرفة أحكام الطهارة</x:v>
+        <x:v>الإيضاح في معرفة مهمات النكاح</x:v>
       </x:c>
       <x:c r="E114" t="str">
-        <x:v>Al Istinarah fi Ahkam al Tahara</x:v>
+        <x:v>Al Idaah</x:v>
       </x:c>
       <x:c r="F114" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G114" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H114" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I114" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J114" t="str">
-        <x:v>2007</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="K114" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L114" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>9789953200712</x:v>
+        <x:v>9789953201139</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>AKDA022</x:v>
+        <x:v>FQHA003</x:v>
       </x:c>
       <x:c r="C115" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D115" t="str">
-        <x:v>الأسئلة المختارة في أحكام الطهارة</x:v>
+        <x:v>الاستنارة في معرفة أحكام الطهارة</x:v>
       </x:c>
       <x:c r="E115" t="str">
-        <x:v>Al As'ila Al Moukhtara fi Ahkam Al Tahara</x:v>
+        <x:v>Al Istinarah fi Ahkam al Tahara</x:v>
       </x:c>
       <x:c r="F115" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G115" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H115" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I115" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J115" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K115" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L115" t="str">
-        <x:v>غ 43</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>9789953202488</x:v>
+        <x:v>9789953200712</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>FQHA002I</x:v>
+        <x:v>AKDA022</x:v>
       </x:c>
       <x:c r="C116" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D116" t="str">
-        <x:v>إرشاد الأنام لمعرفة أحكام الصيام</x:v>
+        <x:v>الأسئلة المختارة في أحكام الطهارة</x:v>
       </x:c>
       <x:c r="E116" t="str">
-        <x:v>Irshad Al Anam li Ma^rifat Ahkam Al Siyam</x:v>
+        <x:v>Al As'ila Al Moukhtara fi Ahkam Al Tahara</x:v>
       </x:c>
       <x:c r="F116" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G116" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H116" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I116" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J116" t="str">
-        <x:v>2017</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K116" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L116" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 43</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>9789953203249</x:v>
+        <x:v>9789953202488</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>FQHAF002I</x:v>
+        <x:v>FQHA002I</x:v>
       </x:c>
       <x:c r="C117" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D117" t="str">
-        <x:v>La Culture Musulmane - 2</x:v>
+        <x:v>إرشاد الأنام لمعرفة أحكام الصيام</x:v>
       </x:c>
       <x:c r="E117" t="str">
-        <x:v>الثقافة الإسلامية ج 2- فرنسي</x:v>
+        <x:v>Irshad Al Anam li Ma^rifat Ahkam Al Siyam</x:v>
       </x:c>
       <x:c r="F117" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G117" t="str">
-        <x:v>$9</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H117" t="str">
-        <x:v>155</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I117" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J117" t="str">
-        <x:v>2023</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K117" t="str">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L117" t="str">
-        <x:v>غ 358</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>9789953207124</x:v>
+        <x:v>9789953203249</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>FQHAF001I</x:v>
+        <x:v>FQHAF002I</x:v>
       </x:c>
       <x:c r="C118" t="str">
-        <x:v/>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D118" t="str">
-        <x:v>La Culture Musulmane - 1</x:v>
+        <x:v>La Culture Musulmane - 2</x:v>
       </x:c>
       <x:c r="E118" t="str">
-        <x:v>الثقافة الإسلامية ج 1- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 2- فرنسي</x:v>
       </x:c>
       <x:c r="F118" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G118" t="str">
-        <x:v>$8.75</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H118" t="str">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I118" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J118" t="str">
-        <x:v>2015</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K118" t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L118" t="str">
-        <x:v>غ 336</x:v>
+        <x:v>غ 358</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>9789953203263</x:v>
+        <x:v>9789953207124</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>FQHAF004I</x:v>
+        <x:v>FQHAF001I</x:v>
       </x:c>
       <x:c r="C119" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D119" t="str">
-        <x:v>La Culture Musulmane - 4</x:v>
+        <x:v>La Culture Musulmane - 1</x:v>
       </x:c>
       <x:c r="E119" t="str">
-        <x:v>الثقافة الإسلامية ج 4- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 1- فرنسي</x:v>
       </x:c>
       <x:c r="F119" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G119" t="str">
-        <x:v>$12.6</x:v>
+        <x:v>$8.75</x:v>
       </x:c>
       <x:c r="H119" t="str">
-        <x:v>216</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I119" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J119" t="str">
-        <x:v>2025</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K119" t="str">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L119" t="str">
-        <x:v>غ 482</x:v>
+        <x:v>غ 336</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>9789953203256</x:v>
+        <x:v>9789953203263</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>FQHAF009I</x:v>
+        <x:v>FQHAF004I</x:v>
       </x:c>
       <x:c r="C120" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D120" t="str">
-        <x:v>La Culture Musulmane - 3</x:v>
+        <x:v>La Culture Musulmane - 4</x:v>
       </x:c>
       <x:c r="E120" t="str">
-        <x:v>الثقافة الإسلامية ج 3- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 4- فرنسي</x:v>
       </x:c>
       <x:c r="F120" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G120" t="str">
-        <x:v>$9</x:v>
+        <x:v>$12.6</x:v>
       </x:c>
       <x:c r="H120" t="str">
-        <x:v>159</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I120" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J120" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K120" t="str">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="L120" t="str">
-        <x:v>غ 361</x:v>
+        <x:v>غ 482</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>9789953203270</x:v>
+        <x:v>9789953203256</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>FQHAF005I</x:v>
+        <x:v>FQHAF009I</x:v>
       </x:c>
       <x:c r="C121" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D121" t="str">
-        <x:v>La Culture Musulmane - 5</x:v>
+        <x:v>La Culture Musulmane - 3</x:v>
       </x:c>
       <x:c r="E121" t="str">
-        <x:v>الثقافة الإسلامية ج 5- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 3- فرنسي</x:v>
       </x:c>
       <x:c r="F121" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G121" t="str">
-        <x:v>$20</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H121" t="str">
-        <x:v>344</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I121" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J121" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K121" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L121" t="str">
-        <x:v>غ 760</x:v>
+        <x:v>غ 361</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>9789953200323</x:v>
+        <x:v>9789953203270</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>FQHAE001</x:v>
+        <x:v>FQHAF005I</x:v>
       </x:c>
       <x:c r="C122" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D122" t="str">
-        <x:v>The Islamic Education Series - 1</x:v>
+        <x:v>La Culture Musulmane - 5</x:v>
       </x:c>
       <x:c r="E122" t="str">
-        <x:v>الثقافة الاسلامية جـ1 - عربي / انكليزي</x:v>
+        <x:v>الثقافة الإسلامية ج 5- فرنسي</x:v>
       </x:c>
       <x:c r="F122" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G122" t="str">
-        <x:v>$17</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H122" t="str">
-        <x:v>160</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I122" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J122" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K122" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L122" t="str">
-        <x:v>غ 535</x:v>
+        <x:v>غ 760</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>9789953200330</x:v>
+        <x:v>9789953200323</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>FQHAE002I</x:v>
+        <x:v>FQHAE001</x:v>
       </x:c>
       <x:c r="C123" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D123" t="str">
-        <x:v>The Islamic Education Series - 2</x:v>
+        <x:v>The Islamic Education Series - 1</x:v>
       </x:c>
       <x:c r="E123" t="str">
-        <x:v>الثقافة الاسلامية ج 2 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية جـ1 - عربي / انكليزي</x:v>
       </x:c>
       <x:c r="F123" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G123" t="str">
-        <x:v>$14.5</x:v>
+        <x:v>$17</x:v>
       </x:c>
       <x:c r="H123" t="str">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I123" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J123" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K123" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L123" t="str">
-        <x:v>غ 520</x:v>
+        <x:v>غ 535</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>9789953200347</x:v>
+        <x:v>9789953200330</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>FQHAE003I</x:v>
+        <x:v>FQHAE002I</x:v>
       </x:c>
       <x:c r="C124" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D124" t="str">
-        <x:v>The Islamic Education Series - 3</x:v>
+        <x:v>The Islamic Education Series - 2</x:v>
       </x:c>
       <x:c r="E124" t="str">
-        <x:v>الثقافة الاسلامية ج 3 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية ج 2 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F124" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G124" t="str">
-        <x:v>$15.8</x:v>
+        <x:v>$14.5</x:v>
       </x:c>
       <x:c r="H124" t="str">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I124" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J124" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K124" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L124" t="str">
-        <x:v>غ 425</x:v>
+        <x:v>غ 520</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>9789953200354</x:v>
+        <x:v>9789953200347</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>FQHAE004</x:v>
+        <x:v>FQHAE003I</x:v>
       </x:c>
       <x:c r="C125" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D125" t="str">
-        <x:v>The Islamic Education series 4</x:v>
+        <x:v>The Islamic Education Series - 3</x:v>
       </x:c>
       <x:c r="E125" t="str">
-        <x:v>الثقافة الاسلامية ج 4 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية ج 3 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F125" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G125" t="str">
-        <x:v>$20</x:v>
+        <x:v>$15.8</x:v>
       </x:c>
       <x:c r="H125" t="str">
-        <x:v>216</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I125" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J125" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K125" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L125" t="str">
-        <x:v>غ 435</x:v>
+        <x:v>غ 425</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>9789953200361</x:v>
+        <x:v>9789953200354</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>FQHAE005I</x:v>
+        <x:v>FQHAE004</x:v>
       </x:c>
       <x:c r="C126" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D126" t="str">
-        <x:v>The Islamic Education Series 5</x:v>
+        <x:v>The Islamic Education series 4</x:v>
       </x:c>
       <x:c r="E126" t="str">
-        <x:v>الثقافة الاسلامية ج 5 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية ج 4 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F126" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G126" t="str">
-        <x:v>$29.5</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H126" t="str">
-        <x:v>304</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I126" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J126" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K126" t="str">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L126" t="str">
-        <x:v>غ 595</x:v>
+        <x:v>غ 435</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>9789953201214</x:v>
+        <x:v>9789953200361</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>AKDA010I</x:v>
+        <x:v>FQHAE005I</x:v>
       </x:c>
       <x:c r="C127" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D127" t="str">
-        <x:v>بهجة النظر في ما يزيد على أربعمائة سؤال من متن المختصر</x:v>
+        <x:v>The Islamic Education Series 5</x:v>
       </x:c>
       <x:c r="E127" t="str">
-        <x:v>Bahjat Al Nathar</x:v>
+        <x:v>الثقافة الاسلامية ج 5 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F127" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G127" t="str">
-        <x:v>$2.9</x:v>
+        <x:v>$29.5</x:v>
       </x:c>
       <x:c r="H127" t="str">
-        <x:v>176</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I127" t="str">
-        <x:v>عربية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J127" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K127" t="str">
-        <x:v>27</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L127" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 595</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>9789953201504</x:v>
+        <x:v>9789953201214</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>AKDA027I</x:v>
+        <x:v>AKDA010I</x:v>
       </x:c>
       <x:c r="C128" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D128" t="str">
-        <x:v>Small متن مختصر عبد الله الهرري - مذهب الإمام الشافعي</x:v>
+        <x:v>بهجة النظر في ما يزيد على أربعمائة سؤال من متن المختصر</x:v>
       </x:c>
       <x:c r="E128" t="str">
-        <x:v>Matn Moukhtasar Abdullah Al Harariy - Shafii - Small</x:v>
+        <x:v>Bahjat Al Nathar</x:v>
       </x:c>
       <x:c r="F128" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G128" t="str">
-        <x:v>$1</x:v>
+        <x:v>$2.9</x:v>
       </x:c>
       <x:c r="H128" t="str">
-        <x:v>72</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I128" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J128" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K128" t="str">
-        <x:v>9</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L128" t="str">
-        <x:v>غ 28</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>9789953201276</x:v>
+        <x:v>9789953201504</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>AKDA013I</x:v>
+        <x:v>AKDA027I</x:v>
       </x:c>
       <x:c r="C129" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D129" t="str">
-        <x:v>مختصر عبد الله الهرري - مذهب الإمام الشافعي Large</x:v>
+        <x:v>Small متن مختصر عبد الله الهرري - مذهب الإمام الشافعي</x:v>
       </x:c>
       <x:c r="E129" t="str">
-        <x:v>Moukhtasar Abdullah Al Harariy - Mathhab  Shafi^y</x:v>
+        <x:v>Matn Moukhtasar Abdullah Al Harariy - Shafii - Small</x:v>
       </x:c>
       <x:c r="F129" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G129" t="str">
-        <x:v>$2</x:v>
+        <x:v>$1</x:v>
       </x:c>
       <x:c r="H129" t="str">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I129" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J129" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K129" t="str">
-        <x:v>22</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="L129" t="str">
-        <x:v>غ 99</x:v>
+        <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>9789953200866</x:v>
+        <x:v>9789953201276</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>FQHA029I</x:v>
+        <x:v>AKDA013I</x:v>
       </x:c>
       <x:c r="C130" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D130" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الأول</x:v>
+        <x:v>مختصر عبد الله الهرري - مذهب الإمام الشافعي Large</x:v>
       </x:c>
       <x:c r="E130" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P1</x:v>
+        <x:v>Moukhtasar Abdullah Al Harariy - Mathhab  Shafi^y</x:v>
       </x:c>
       <x:c r="F130" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G130" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H130" t="str">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I130" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J130" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K130" t="str">
-        <x:v>8</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L130" t="str">
-        <x:v>غ 135</x:v>
+        <x:v>غ 99</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>9789953200873</x:v>
+        <x:v>9789953200866</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>FQHA031I</x:v>
+        <x:v>FQHA029I</x:v>
       </x:c>
       <x:c r="C131" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D131" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثاني</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الأول</x:v>
       </x:c>
       <x:c r="E131" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P2</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P1</x:v>
       </x:c>
       <x:c r="F131" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G131" t="str">
-        <x:v>$4.5</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H131" t="str">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I131" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J131" t="str">
-        <x:v>2022</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K131" t="str">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="L131" t="str">
-        <x:v>غ 230</x:v>
+        <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>9789953200880</x:v>
+        <x:v>9789953200873</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>FQHA033I</x:v>
+        <x:v>FQHA031I</x:v>
       </x:c>
       <x:c r="C132" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D132" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثالث</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E132" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P3</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P2</x:v>
       </x:c>
       <x:c r="F132" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G132" t="str">
-        <x:v>$4</x:v>
+        <x:v>$4.5</x:v>
       </x:c>
       <x:c r="H132" t="str">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I132" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J132" t="str">
-        <x:v>2025</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K132" t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L132" t="str">
-        <x:v>غ 235</x:v>
+        <x:v>غ 230</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>9789953200897</x:v>
+        <x:v>9789953200880</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>FQHA035I</x:v>
+        <x:v>FQHA033I</x:v>
       </x:c>
       <x:c r="C133" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D133" t="str">
-        <x:v>الثقافة الاسلامية - المذهب الشافعي - الجزء الرابع</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E133" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P4</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P3</x:v>
       </x:c>
       <x:c r="F133" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G133" t="str">
-        <x:v>$4.6</x:v>
+        <x:v>$4</x:v>
       </x:c>
       <x:c r="H133" t="str">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I133" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J133" t="str">
-        <x:v>2004</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K133" t="str">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L133" t="str">
-        <x:v>غ 280</x:v>
+        <x:v>غ 235</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>9789953200903</x:v>
+        <x:v>9789953200897</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>FQHA036I</x:v>
+        <x:v>FQHA035I</x:v>
       </x:c>
       <x:c r="C134" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D134" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الخامس</x:v>
+        <x:v>الثقافة الاسلامية - المذهب الشافعي - الجزء الرابع</x:v>
       </x:c>
       <x:c r="E134" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P5</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P4</x:v>
       </x:c>
       <x:c r="F134" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G134" t="str">
-        <x:v>$5.5</x:v>
+        <x:v>$4.6</x:v>
       </x:c>
       <x:c r="H134" t="str">
-        <x:v>124</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I134" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J134" t="str">
-        <x:v>2023</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K134" t="str">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L134" t="str">
-        <x:v>غ 340</x:v>
+        <x:v>غ 280</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>9789953202259</x:v>
+        <x:v>9789953200903</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>FQHA030</x:v>
+        <x:v>FQHA036I</x:v>
       </x:c>
       <x:c r="C135" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D135" t="str">
-        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الأول</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الخامس</x:v>
       </x:c>
       <x:c r="E135" t="str">
-        <x:v>Thaqafa Islamiyya - Maliki - P1</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P5</x:v>
       </x:c>
       <x:c r="F135" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G135" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$5.5</x:v>
       </x:c>
       <x:c r="H135" t="str">
-        <x:v>48</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I135" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J135" t="str">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K135" t="str">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="L135" t="str">
-        <x:v>غ 130</x:v>
+        <x:v>غ 340</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>9789953202266</x:v>
+        <x:v>9789953202259</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>FQHA032</x:v>
+        <x:v>FQHA030</x:v>
       </x:c>
       <x:c r="C136" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D136" t="str">
-        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثاني</x:v>
+        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الأول</x:v>
       </x:c>
       <x:c r="E136" t="str">
-        <x:v>Thaqafa Islamiyya - Maliki - P2</x:v>
+        <x:v>Thaqafa Islamiyya - Maliki - P1</x:v>
       </x:c>
       <x:c r="F136" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G136" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H136" t="str">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I136" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J136" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K136" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L136" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 130</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>9789953202273</x:v>
+        <x:v>9789953202266</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>FQHA034</x:v>
+        <x:v>FQHA032</x:v>
       </x:c>
       <x:c r="C137" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D137" t="str">
-        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثالث</x:v>
+        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E137" t="str">
-        <x:v>Thaqafa Islamiyya - Maliki - P3</x:v>
+        <x:v>Thaqafa Islamiyya - Maliki - P2</x:v>
       </x:c>
       <x:c r="F137" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G137" t="str">
         <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H137" t="str">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I137" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J137" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K137" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L137" t="str">
         <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>9789953201436</x:v>
+        <x:v>9789953202273</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>FQHA026I</x:v>
+        <x:v>FQHA034</x:v>
       </x:c>
       <x:c r="C138" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D138" t="str">
-        <x:v>الميسر في أحكام الدين - الجزء الأول</x:v>
+        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E138" t="str">
-        <x:v>Al Mouyassar fi Ahkam Al Din - 1</x:v>
+        <x:v>Thaqafa Islamiyya - Maliki - P3</x:v>
       </x:c>
       <x:c r="F138" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G138" t="str">
-        <x:v>$1.5</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H138" t="str">
-        <x:v>42</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I138" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J138" t="str">
-        <x:v>2023</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K138" t="str">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L138" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>9789953201443</x:v>
+        <x:v>9789953201436</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>FQHA027I</x:v>
+        <x:v>FQHA026I</x:v>
       </x:c>
       <x:c r="C139" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D139" t="str">
-        <x:v>الميسر في أحكام الدين - الجزء الثاني</x:v>
+        <x:v>الميسر في أحكام الدين - الجزء الأول</x:v>
       </x:c>
       <x:c r="E139" t="str">
-        <x:v>Al Mouyassar fi Ahkam Al Din - 2</x:v>
+        <x:v>Al Mouyassar fi Ahkam Al Din - 1</x:v>
       </x:c>
       <x:c r="F139" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G139" t="str">
-        <x:v>$2</x:v>
+        <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H139" t="str">
-        <x:v>80</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I139" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J139" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K139" t="str">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L139" t="str">
-        <x:v>غ 90</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>9789953201450</x:v>
+        <x:v>9789953201443</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>FQHA028I</x:v>
+        <x:v>FQHA027I</x:v>
       </x:c>
       <x:c r="C140" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D140" t="str">
-        <x:v>الميسر في أحكام الدين - الجزء الثالث</x:v>
+        <x:v>الميسر في أحكام الدين - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E140" t="str">
-        <x:v>Al Mouyassar fi Ahkam Al Din - 3</x:v>
+        <x:v>Al Mouyassar fi Ahkam Al Din - 2</x:v>
       </x:c>
       <x:c r="F140" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G140" t="str">
-        <x:v>$2.8</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H140" t="str">
-        <x:v>120</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I140" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J140" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K140" t="str">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L140" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 90</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>9789953203836</x:v>
+        <x:v>9789953201450</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>AKDG003</x:v>
+        <x:v>FQHA028I</x:v>
       </x:c>
       <x:c r="C141" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D141" t="str">
-        <x:v>Die Zusammenfassung von ABDUL-LAH AL-HARARIYY</x:v>
+        <x:v>الميسر في أحكام الدين - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E141" t="str">
-        <x:v/>
+        <x:v>Al Mouyassar fi Ahkam Al Din - 3</x:v>
       </x:c>
       <x:c r="F141" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G141" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$2.8</x:v>
       </x:c>
       <x:c r="H141" t="str">
-        <x:v>34</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I141" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J141" t="str">
-        <x:v>2002</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K141" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L141" t="str">
-        <x:v>غ 66</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>9789953200637</x:v>
+        <x:v>9789953203836</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>AKDE001I</x:v>
+        <x:v>AKDG003</x:v>
       </x:c>
       <x:c r="C142" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D142" t="str">
-        <x:v>The Summary of Abdullah al Harariyy</x:v>
+        <x:v>Die Zusammenfassung von ABDUL-LAH AL-HARARIYY</x:v>
       </x:c>
       <x:c r="E142" t="str">
-        <x:v>مختصر عبد الله الهرري - إنكليزي</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F142" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G142" t="str">
-        <x:v>$3</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H142" t="str">
-        <x:v>144</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I142" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J142" t="str">
-        <x:v>2025</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="K142" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L142" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 66</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>9789953200620</x:v>
+        <x:v>9789953200637</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>AKDF001I</x:v>
+        <x:v>AKDE001I</x:v>
       </x:c>
       <x:c r="C143" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D143" t="str">
-        <x:v>Al Moukhtasar</x:v>
+        <x:v>The Summary of Abdullah al Harariyy</x:v>
       </x:c>
       <x:c r="E143" t="str">
-        <x:v>Al Moukhtasar</x:v>
+        <x:v>مختصر عبد الله الهرري - إنكليزي</x:v>
       </x:c>
       <x:c r="F143" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G143" t="str">
-        <x:v>$2.7</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H143" t="str">
-        <x:v>72</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I143" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J143" t="str">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K143" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L143" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>9789953206547</x:v>
+        <x:v>9789953200620</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>AKDA048I</x:v>
+        <x:v>AKDF001I</x:v>
       </x:c>
       <x:c r="C144" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D144" t="str">
-        <x:v>عمدة الراغب في مختصر بغية الطالب</x:v>
+        <x:v>Al Moukhtasar</x:v>
       </x:c>
       <x:c r="E144" t="str">
-        <x:v>Omdat Al Raghib fi Moukhtasar Boughyat Al Taleb</x:v>
+        <x:v>Al Moukhtasar</x:v>
       </x:c>
       <x:c r="F144" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G144" t="str">
-        <x:v>$12.5</x:v>
+        <x:v>$2.7</x:v>
       </x:c>
       <x:c r="H144" t="str">
-        <x:v>528</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I144" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J144" t="str">
-        <x:v>2013</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K144" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L144" t="str">
-        <x:v>غ 800</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>9789953206226</x:v>
+        <x:v>9789953206547</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>AKDT003</x:v>
+        <x:v>AKDA048I</x:v>
       </x:c>
       <x:c r="C145" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D145" t="str">
-        <x:v>Muhtasar Metninin Akide Bolumune Çoşkulu Bakiş</x:v>
+        <x:v>عمدة الراغب في مختصر بغية الطالب</x:v>
       </x:c>
       <x:c r="E145" t="str">
-        <x:v/>
+        <x:v>Omdat Al Raghib fi Moukhtasar Boughyat Al Taleb</x:v>
       </x:c>
       <x:c r="F145" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G145" t="str">
-        <x:v>$1.38</x:v>
+        <x:v>$12.5</x:v>
       </x:c>
       <x:c r="H145" t="str">
-        <x:v>64</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I145" t="str">
-        <x:v>تركية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J145" t="str">
-        <x:v>2008</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K145" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L145" t="str">
-        <x:v>غ 86</x:v>
+        <x:v>غ 800</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>9789953206080</x:v>
+        <x:v>9789953206226</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>FQHG002</x:v>
+        <x:v>AKDT003</x:v>
       </x:c>
       <x:c r="C146" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D146" t="str">
-        <x:v>Die Islamische Bildung - Band 1</x:v>
+        <x:v>Muhtasar Metninin Akide Bolumune Çoşkulu Bakiş</x:v>
       </x:c>
       <x:c r="E146" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 1</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F146" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G146" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$1.38</x:v>
       </x:c>
       <x:c r="H146" t="str">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I146" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J146" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K146" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L146" t="str">
-        <x:v>غ 247</x:v>
+        <x:v>غ 86</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>9789953206097</x:v>
+        <x:v>9789953206080</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>FQHG003</x:v>
+        <x:v>FQHG002</x:v>
       </x:c>
       <x:c r="C147" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D147" t="str">
-        <x:v>Die Islamische Bildung - Band 2</x:v>
+        <x:v>Die Islamische Bildung - Band 1</x:v>
       </x:c>
       <x:c r="E147" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 2</x:v>
+        <x:v>ألماني - الثقافة الإسلامية 1</x:v>
       </x:c>
       <x:c r="F147" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G147" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H147" t="str">
-        <x:v>168</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I147" t="str">
         <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J147" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K147" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L147" t="str">
-        <x:v>غ 277</x:v>
+        <x:v>غ 247</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>9789953206103</x:v>
+        <x:v>9789953206097</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>FQHG004</x:v>
+        <x:v>FQHG003</x:v>
       </x:c>
       <x:c r="C148" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D148" t="str">
-        <x:v>Die Islamische Bildung - Band 3</x:v>
+        <x:v>Die Islamische Bildung - Band 2</x:v>
       </x:c>
       <x:c r="E148" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 3</x:v>
+        <x:v>ألماني - الثقافة الإسلامية 2</x:v>
       </x:c>
       <x:c r="F148" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G148" t="str">
-        <x:v>$5.28</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H148" t="str">
-        <x:v>216</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I148" t="str">
         <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J148" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K148" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L148" t="str">
-        <x:v>غ 356</x:v>
+        <x:v>غ 277</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>9789953206110</x:v>
+        <x:v>9789953206103</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>FQHG005</x:v>
+        <x:v>FQHG004</x:v>
       </x:c>
       <x:c r="C149" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D149" t="str">
-        <x:v>Die Islamische Bildung - Band 4</x:v>
+        <x:v>Die Islamische Bildung - Band 3</x:v>
       </x:c>
       <x:c r="E149" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 4</x:v>
+        <x:v>ألماني - الثقافة الإسلامية 3</x:v>
       </x:c>
       <x:c r="F149" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G149" t="str">
-        <x:v>$6.39</x:v>
+        <x:v>$5.28</x:v>
       </x:c>
       <x:c r="H149" t="str">
-        <x:v>272</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I149" t="str">
         <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J149" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K149" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L149" t="str">
-        <x:v>غ 435</x:v>
+        <x:v>غ 356</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>9789953206219</x:v>
+        <x:v>9789953206110</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>AKDT004</x:v>
+        <x:v>FQHG005</x:v>
       </x:c>
       <x:c r="C150" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D150" t="str">
-        <x:v>Zarurî Din İlmini Kapsayan Abdullâh El-Hararî'nim Muhtasari</x:v>
+        <x:v>Die Islamische Bildung - Band 4</x:v>
       </x:c>
       <x:c r="E150" t="str">
-        <x:v/>
+        <x:v>ألماني - الثقافة الإسلامية 4</x:v>
       </x:c>
       <x:c r="F150" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G150" t="str">
-        <x:v>$1.94</x:v>
+        <x:v>$6.39</x:v>
       </x:c>
       <x:c r="H150" t="str">
-        <x:v>80</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I150" t="str">
-        <x:v>تركية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J150" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K150" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L150" t="str">
-        <x:v>غ 105</x:v>
+        <x:v>غ 435</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>9789953206158</x:v>
+        <x:v>9789953206219</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>FQHT003</x:v>
+        <x:v>AKDT004</x:v>
       </x:c>
       <x:c r="C151" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D151" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- İkinci Cüz</x:v>
+        <x:v>Zarurî Din İlmini Kapsayan Abdullâh El-Hararî'nim Muhtasari</x:v>
       </x:c>
       <x:c r="E151" t="str">
         <x:v/>
       </x:c>
       <x:c r="F151" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G151" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$1.94</x:v>
       </x:c>
       <x:c r="H151" t="str">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I151" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J151" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K151" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L151" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 105</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>9789953206141</x:v>
+        <x:v>9789953206158</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>FQHT002</x:v>
+        <x:v>FQHT003</x:v>
       </x:c>
       <x:c r="C152" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D152" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Birinci Cüz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- İkinci Cüz</x:v>
       </x:c>
       <x:c r="E152" t="str">
         <x:v/>
       </x:c>
       <x:c r="F152" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G152" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H152" t="str">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I152" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J152" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K152" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L152" t="str">
-        <x:v>غ 131</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>9789953206165</x:v>
+        <x:v>9789953206141</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>FQHT004</x:v>
+        <x:v>FQHT002</x:v>
       </x:c>
       <x:c r="C153" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D153" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Üçüncü Cüz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Birinci Cüz</x:v>
       </x:c>
       <x:c r="E153" t="str">
         <x:v/>
       </x:c>
       <x:c r="F153" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G153" t="str">
-        <x:v>$3.34</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H153" t="str">
-        <x:v>120</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I153" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J153" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K153" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L153" t="str">
-        <x:v>غ 204</x:v>
+        <x:v>غ 131</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>9789953206172</x:v>
+        <x:v>9789953206165</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>FQHT005</x:v>
+        <x:v>FQHT004</x:v>
       </x:c>
       <x:c r="C154" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D154" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Dördüncü Cüz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Üçüncü Cüz</x:v>
       </x:c>
       <x:c r="E154" t="str">
         <x:v/>
       </x:c>
       <x:c r="F154" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G154" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$3.34</x:v>
       </x:c>
       <x:c r="H154" t="str">
-        <x:v>152</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I154" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J154" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K154" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L154" t="str">
-        <x:v>غ 257</x:v>
+        <x:v>غ 204</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>9789953206189</x:v>
+        <x:v>9789953206172</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>FQHT006</x:v>
+        <x:v>FQHT005</x:v>
       </x:c>
       <x:c r="C155" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D155" t="str">
-        <x:v>Islami Egitim -Imam Safii'nim mezhebine gore- Besinci Cuz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Dördüncü Cüz</x:v>
       </x:c>
       <x:c r="E155" t="str">
         <x:v/>
       </x:c>
       <x:c r="F155" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G155" t="str">
-        <x:v>$5</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H155" t="str">
-        <x:v>204</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I155" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J155" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K155" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L155" t="str">
-        <x:v>غ 335</x:v>
+        <x:v>غ 257</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>9789953202716</x:v>
+        <x:v>9789953206189</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>FQHA038</x:v>
+        <x:v>FQHT006</x:v>
       </x:c>
       <x:c r="C156" t="str">
-        <x:v>فقه</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D156" t="str">
-        <x:v>شرح الرحبية في الفرائض</x:v>
+        <x:v>Islami Egitim -Imam Safii'nim mezhebine gore- Besinci Cuz</x:v>
       </x:c>
       <x:c r="E156" t="str">
-        <x:v>Sharh Al Rahabiyya fil Faraed</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F156" t="str">
-        <x:v>الشيخ محمد المارديني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G156" t="str">
-        <x:v>$2.9</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H156" t="str">
-        <x:v>88</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I156" t="str">
-        <x:v>عربية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J156" t="str">
-        <x:v>2024</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K156" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L156" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 335</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>9789953204352</x:v>
+        <x:v>9789953202716</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>RDODA031</x:v>
+        <x:v>FQHA038</x:v>
       </x:c>
       <x:c r="C157" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D157" t="str">
-        <x:v>الرسائل الإيمانية في الرد على القدرية</x:v>
+        <x:v>شرح الرحبية في الفرائض</x:v>
       </x:c>
       <x:c r="E157" t="str">
-        <x:v>Al Rasael Al Imaniyya fil Radd ^ala al Qadariyya</x:v>
+        <x:v>Sharh Al Rahabiyya fil Faraed</x:v>
       </x:c>
       <x:c r="F157" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>الشيخ محمد المارديني</x:v>
       </x:c>
       <x:c r="G157" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$2.9</x:v>
       </x:c>
       <x:c r="H157" t="str">
-        <x:v>176</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I157" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J157" t="str">
-        <x:v>2011</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K157" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L157" t="str">
-        <x:v>غ 275</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>9789953202846</x:v>
+        <x:v>9789953204352</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>AKDA029</x:v>
+        <x:v>RDODA031</x:v>
       </x:c>
       <x:c r="C158" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D158" t="str">
-        <x:v>صريح البيان في الرد على من خالف القرءان</x:v>
+        <x:v>الرسائل الإيمانية في الرد على القدرية</x:v>
       </x:c>
       <x:c r="E158" t="str">
-        <x:v>Sarih Al Bayan fil Radd ^ala man Khalafa Al Quran</x:v>
+        <x:v>Al Rasael Al Imaniyya fil Radd ^ala al Qadariyya</x:v>
       </x:c>
       <x:c r="F158" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G158" t="str">
-        <x:v>$14.45</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H158" t="str">
-        <x:v>744</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I158" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J158" t="str">
-        <x:v>2017</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K158" t="str">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L158" t="str">
-        <x:v>غ 980</x:v>
+        <x:v>غ 275</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>9789953202389</x:v>
+        <x:v>9789953202846</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>HSTA006</x:v>
+        <x:v>AKDA029</x:v>
       </x:c>
       <x:c r="C159" t="str">
-        <x:v>تاريخ</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D159" t="str">
-        <x:v>قصص من الماضي - الجزء الخامس</x:v>
+        <x:v>صريح البيان في الرد على من خالف القرءان</x:v>
       </x:c>
       <x:c r="E159" t="str">
-        <x:v>قصص من الماضي - الجزء الخامس</x:v>
+        <x:v>Sarih Al Bayan fil Radd ^ala man Khalafa Al Quran</x:v>
       </x:c>
       <x:c r="F159" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G159" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$14.45</x:v>
       </x:c>
       <x:c r="H159" t="str">
-        <x:v>96</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I159" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J159" t="str">
-        <x:v>2024</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K159" t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L159" t="str">
-        <x:v>غ 110</x:v>
+        <x:v>غ 980</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>9789953206196</x:v>
+        <x:v>9789953202389</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>HSTT001</x:v>
+        <x:v>HSTA006</x:v>
       </x:c>
       <x:c r="C160" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D160" t="str">
-        <x:v>Tarihî Kıssalar 1</x:v>
+        <x:v>قصص من الماضي - الجزء الخامس</x:v>
       </x:c>
       <x:c r="E160" t="str">
-        <x:v/>
+        <x:v>قصص من الماضي - الجزء الخامس</x:v>
       </x:c>
       <x:c r="F160" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G160" t="str">
-        <x:v>$1.39</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H160" t="str">
-        <x:v>32</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I160" t="str">
-        <x:v>تركية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J160" t="str">
-        <x:v>2008</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K160" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L160" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 110</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>9789953206202</x:v>
+        <x:v>9789953206196</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>HSTT002</x:v>
+        <x:v>HSTT001</x:v>
       </x:c>
       <x:c r="C161" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D161" t="str">
-        <x:v>Tarihî Kıssalar 2</x:v>
+        <x:v>Tarihî Kıssalar 1</x:v>
       </x:c>
       <x:c r="E161" t="str">
         <x:v/>
       </x:c>
       <x:c r="F161" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G161" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.39</x:v>
       </x:c>
       <x:c r="H161" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I161" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J161" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K161" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L161" t="str">
-        <x:v>غ 96</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>9789953206806</x:v>
+        <x:v>9789953206202</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>LNGA021I</x:v>
+        <x:v>HSTT002</x:v>
       </x:c>
       <x:c r="C162" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D162" t="str">
-        <x:v>قلائد المعاني على شرح الكيلاني لتصريف الزنجاني</x:v>
+        <x:v>Tarihî Kıssalar 2</x:v>
       </x:c>
       <x:c r="E162" t="str">
-        <x:v>Qalaed al Ma^ani ^ala Sharh al Kilani</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F162" t="str">
-        <x:v>ابراهيم بن عبد الوهاب الزنجاني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G162" t="str">
-        <x:v>$7.4</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H162" t="str">
-        <x:v>224</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I162" t="str">
-        <x:v>عربية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J162" t="str">
-        <x:v>2024</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K162" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L162" t="str">
-        <x:v>غ 400</x:v>
+        <x:v>غ 96</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>9789953204857</x:v>
+        <x:v>9789953206806</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>RDODA033</x:v>
+        <x:v>LNGA021I</x:v>
       </x:c>
       <x:c r="C163" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D163" t="str">
-        <x:v>غاية المأمول في منهج الوصول في علم الرسول</x:v>
+        <x:v>قلائد المعاني على شرح الكيلاني لتصريف الزنجاني</x:v>
       </x:c>
       <x:c r="E163" t="str">
-        <x:v>Ghayat Al Ma'moul fi Manhaj  al Wusoul fi ^ilm Al Rasoul</x:v>
+        <x:v>Qalaed al Ma^ani ^ala Sharh al Kilani</x:v>
       </x:c>
       <x:c r="F163" t="str">
-        <x:v>الشيخ احمد البرزنجي الحسيني</x:v>
+        <x:v>ابراهيم بن عبد الوهاب الزنجاني</x:v>
       </x:c>
       <x:c r="G163" t="str">
-        <x:v>$2.7</x:v>
+        <x:v>$7.4</x:v>
       </x:c>
       <x:c r="H163" t="str">
-        <x:v>96</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I163" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J163" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K163" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L163" t="str">
-        <x:v>غ 175</x:v>
+        <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>9789953205632</x:v>
+        <x:v>9789953204857</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>AKDSP001</x:v>
+        <x:v>RDODA033</x:v>
       </x:c>
       <x:c r="C164" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D164" t="str">
-        <x:v>Apostasía El Pecado Aborrecible</x:v>
+        <x:v>غاية المأمول في منهج الوصول في علم الرسول</x:v>
       </x:c>
       <x:c r="E164" t="str">
-        <x:v/>
+        <x:v>Ghayat Al Ma'moul fi Manhaj  al Wusoul fi ^ilm Al Rasoul</x:v>
       </x:c>
       <x:c r="F164" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ احمد البرزنجي الحسيني</x:v>
       </x:c>
       <x:c r="G164" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.7</x:v>
       </x:c>
       <x:c r="H164" t="str">
-        <x:v>24</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I164" t="str">
-        <x:v>إسبانية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J164" t="str">
-        <x:v>2008</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K164" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L164" t="str">
-        <x:v>غ 27</x:v>
+        <x:v>غ 175</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>9789953205656</x:v>
+        <x:v>9789953205632</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>AKDSP006</x:v>
+        <x:v>AKDSP001</x:v>
       </x:c>
       <x:c r="C165" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D165" t="str">
-        <x:v>EL ISLAM La Religión Verdadera</x:v>
+        <x:v>Apostasía El Pecado Aborrecible</x:v>
       </x:c>
       <x:c r="E165" t="str">
         <x:v/>
       </x:c>
       <x:c r="F165" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G165" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H165" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I165" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J165" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K165" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L165" t="str">
-        <x:v>غ 29</x:v>
+        <x:v>غ 27</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>9789953205625</x:v>
+        <x:v>9789953205656</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>AKDSP005</x:v>
+        <x:v>AKDSP006</x:v>
       </x:c>
       <x:c r="C166" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D166" t="str">
-        <x:v>ALAH Existe Sin el Lugar</x:v>
+        <x:v>EL ISLAM La Religión Verdadera</x:v>
       </x:c>
       <x:c r="E166" t="str">
         <x:v/>
       </x:c>
       <x:c r="F166" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G166" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H166" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I166" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J166" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K166" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L166" t="str">
-        <x:v>غ 28</x:v>
+        <x:v>غ 29</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>9789953205649</x:v>
+        <x:v>9789953205625</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>AKDSP002</x:v>
+        <x:v>AKDSP005</x:v>
       </x:c>
       <x:c r="C167" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D167" t="str">
-        <x:v>Esenciales de la Creencia</x:v>
+        <x:v>ALAH Existe Sin el Lugar</x:v>
       </x:c>
       <x:c r="E167" t="str">
         <x:v/>
       </x:c>
       <x:c r="F167" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G167" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H167" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I167" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J167" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K167" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L167" t="str">
         <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>9789953205663</x:v>
+        <x:v>9789953205649</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>AKDSP003</x:v>
+        <x:v>AKDSP002</x:v>
       </x:c>
       <x:c r="C168" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D168" t="str">
-        <x:v>NUESTRO AMDO JESÚS UN PROFETA DE DIOS</x:v>
+        <x:v>Esenciales de la Creencia</x:v>
       </x:c>
       <x:c r="E168" t="str">
         <x:v/>
       </x:c>
       <x:c r="F168" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G168" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H168" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I168" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J168" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K168" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L168" t="str">
         <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>9953203563</x:v>
+        <x:v>9789953205663</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>AKDD002</x:v>
+        <x:v>AKDSP003</x:v>
       </x:c>
       <x:c r="C169" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D169" t="str">
-        <x:v>At -Tahawiys Troslaere</x:v>
+        <x:v>NUESTRO AMDO JESÚS UN PROFETA DE DIOS</x:v>
       </x:c>
       <x:c r="E169" t="str">
         <x:v/>
       </x:c>
       <x:c r="F169" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G169" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H169" t="str">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I169" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J169" t="str">
-        <x:v>2006</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K169" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L169" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>9789953203577</x:v>
+        <x:v>9953203563</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>AKDD001</x:v>
+        <x:v>AKDD002</x:v>
       </x:c>
       <x:c r="C170" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D170" t="str">
-        <x:v>Muslimernes Tro</x:v>
+        <x:v>At -Tahawiys Troslaere</x:v>
       </x:c>
       <x:c r="E170" t="str">
         <x:v/>
       </x:c>
       <x:c r="F170" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G170" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H170" t="str">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I170" t="str">
-        <x:v>دانماركية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J170" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K170" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L170" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>9789953203737</x:v>
+        <x:v>9789953203577</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>AKDG001</x:v>
+        <x:v>AKDD001</x:v>
       </x:c>
       <x:c r="C171" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D171" t="str">
-        <x:v>Der Islamische Glaube</x:v>
+        <x:v>Muslimernes Tro</x:v>
       </x:c>
       <x:c r="E171" t="str">
-        <x:v>ألماني - العقيدة الإسلامية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F171" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G171" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H171" t="str">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I171" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>دانماركية</x:v>
       </x:c>
       <x:c r="J171" t="str">
-        <x:v>2002</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K171" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L171" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>9789953200392</x:v>
+        <x:v>9789953203737</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>AKDE015</x:v>
+        <x:v>AKDG001</x:v>
       </x:c>
       <x:c r="C172" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D172" t="str">
-        <x:v>The Creed of At- Tahawiyy</x:v>
+        <x:v>Der Islamische Glaube</x:v>
       </x:c>
       <x:c r="E172" t="str">
-        <x:v>العقيدة الطحاوية - إنكليزي</x:v>
+        <x:v>ألماني - العقيدة الإسلامية</x:v>
       </x:c>
       <x:c r="F172" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G172" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H172" t="str">
-        <x:v>112</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I172" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J172" t="str">
-        <x:v>2007</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="K172" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L172" t="str">
-        <x:v>غ 135</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>9789953200576</x:v>
+        <x:v>9789953200392</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>KDSTAE002</x:v>
+        <x:v>AKDE015</x:v>
       </x:c>
       <x:c r="C173" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D173" t="str">
-        <x:v>قصة أصحاب الكهف EN</x:v>
+        <x:v>The Creed of At- Tahawiyy</x:v>
       </x:c>
       <x:c r="E173" t="str">
-        <x:v>The People of the Cave</x:v>
+        <x:v>العقيدة الطحاوية - إنكليزي</x:v>
       </x:c>
       <x:c r="F173" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G173" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H173" t="str">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I173" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J173" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K173" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L173" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>9789953200545</x:v>
+        <x:v>9789953200576</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>KDSTAE003</x:v>
+        <x:v>KDSTAE002</x:v>
       </x:c>
       <x:c r="C174" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D174" t="str">
-        <x:v>قصة رؤية إبراهيم لإحياء الطيور EN</x:v>
+        <x:v>قصة أصحاب الكهف EN</x:v>
       </x:c>
       <x:c r="E174" t="str">
-        <x:v>Prophet Ibrahim Witnesses the Revival of Dead Birds</x:v>
+        <x:v>The People of the Cave</x:v>
       </x:c>
       <x:c r="F174" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G174" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H174" t="str">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I174" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J174" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K174" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L174" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>9789953200613</x:v>
+        <x:v>9789953200545</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>KDSTAE004</x:v>
+        <x:v>KDSTAE003</x:v>
       </x:c>
       <x:c r="C175" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D175" t="str">
-        <x:v>EN قصة السمكات الثلاث</x:v>
+        <x:v>قصة رؤية إبراهيم لإحياء الطيور EN</x:v>
       </x:c>
       <x:c r="E175" t="str">
-        <x:v>The Three Fish</x:v>
+        <x:v>Prophet Ibrahim Witnesses the Revival of Dead Birds</x:v>
       </x:c>
       <x:c r="F175" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G175" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H175" t="str">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I175" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J175" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K175" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L175" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>9789953202235</x:v>
+        <x:v>9789953200613</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>KDSTAE005</x:v>
+        <x:v>KDSTAE004</x:v>
       </x:c>
       <x:c r="C176" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D176" t="str">
-        <x:v>EN قصة معجزات عيسى المتواليات</x:v>
+        <x:v>EN قصة السمكات الثلاث</x:v>
       </x:c>
       <x:c r="E176" t="str">
-        <x:v>The Consecutive Miracles of Jesus (Isa)</x:v>
+        <x:v>The Three Fish</x:v>
       </x:c>
       <x:c r="F176" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G176" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H176" t="str">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I176" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J176" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K176" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L176" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>9789953203287</x:v>
+        <x:v>9789953202235</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>KDSTAE006</x:v>
+        <x:v>KDSTAE005</x:v>
       </x:c>
       <x:c r="C177" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D177" t="str">
-        <x:v>EN قصة جراد من ذهب لسيدنا أيوب</x:v>
+        <x:v>EN قصة معجزات عيسى المتواليات</x:v>
       </x:c>
       <x:c r="E177" t="str">
-        <x:v>Locusts of Gold for Prophet Ayyub</x:v>
+        <x:v>The Consecutive Miracles of Jesus (Isa)</x:v>
       </x:c>
       <x:c r="F177" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G177" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H177" t="str">
-        <x:v>21</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I177" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J177" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K177" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L177" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>9789953202167</x:v>
+        <x:v>9789953203287</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>KDSTAE008</x:v>
+        <x:v>KDSTAE006</x:v>
       </x:c>
       <x:c r="C178" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D178" t="str">
-        <x:v>EN قصة اصحاب البستان</x:v>
+        <x:v>EN قصة جراد من ذهب لسيدنا أيوب</x:v>
       </x:c>
       <x:c r="E178" t="str">
-        <x:v>The Owners of the Garden</x:v>
+        <x:v>Locusts of Gold for Prophet Ayyub</x:v>
       </x:c>
       <x:c r="F178" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G178" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H178" t="str">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I178" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J178" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K178" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L178" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>9789953202150</x:v>
+        <x:v>9789953202167</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>KDSTAE009</x:v>
+        <x:v>KDSTAE008</x:v>
       </x:c>
       <x:c r="C179" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D179" t="str">
-        <x:v>EN قصة عصا سيدنا موسى</x:v>
+        <x:v>EN قصة اصحاب البستان</x:v>
       </x:c>
       <x:c r="E179" t="str">
-        <x:v>The Staff of Musa</x:v>
+        <x:v>The Owners of the Garden</x:v>
       </x:c>
       <x:c r="F179" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G179" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H179" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I179" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J179" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K179" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L179" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>9789953203034</x:v>
+        <x:v>9789953202150</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>KDSTAE010</x:v>
+        <x:v>KDSTAE009</x:v>
       </x:c>
       <x:c r="C180" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D180" t="str">
-        <x:v>EN قصة عزير</x:v>
+        <x:v>EN قصة عصا سيدنا موسى</x:v>
       </x:c>
       <x:c r="E180" t="str">
-        <x:v>The Story of ^Uzair</x:v>
+        <x:v>The Staff of Musa</x:v>
       </x:c>
       <x:c r="F180" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G180" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H180" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I180" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J180" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K180" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L180" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>9789953201023</x:v>
+        <x:v>9789953203034</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>KDSTAE011</x:v>
+        <x:v>KDSTAE010</x:v>
       </x:c>
       <x:c r="C181" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D181" t="str">
-        <x:v>EN قصة آيات سيدنا موسى المفصلات</x:v>
+        <x:v>EN قصة عزير</x:v>
       </x:c>
       <x:c r="E181" t="str">
-        <x:v>The Detailed Signs of Our Master Musa</x:v>
+        <x:v>The Story of ^Uzair</x:v>
       </x:c>
       <x:c r="F181" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G181" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H181" t="str">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I181" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J181" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K181" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L181" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>9789953201009</x:v>
+        <x:v>9789953201023</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>KDSTAE012</x:v>
+        <x:v>KDSTAE011</x:v>
       </x:c>
       <x:c r="C182" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D182" t="str">
-        <x:v>EN قصة محاولة إحراق سيدنا إبراهيم</x:v>
+        <x:v>EN قصة آيات سيدنا موسى المفصلات</x:v>
       </x:c>
       <x:c r="E182" t="str">
-        <x:v>The Attempt to Burn Our Master Ibrahim</x:v>
+        <x:v>The Detailed Signs of Our Master Musa</x:v>
       </x:c>
       <x:c r="F182" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G182" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H182" t="str">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I182" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J182" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K182" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L182" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>9789953201047</x:v>
+        <x:v>9789953201009</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>KDSTAE013</x:v>
+        <x:v>KDSTAE012</x:v>
       </x:c>
       <x:c r="C183" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D183" t="str">
-        <x:v>EN قصة المؤمن التقي والكافر الشقي</x:v>
+        <x:v>EN قصة محاولة إحراق سيدنا إبراهيم</x:v>
       </x:c>
       <x:c r="E183" t="str">
-        <x:v>The Pious Believer and the Ruthless Non-Believer</x:v>
+        <x:v>The Attempt to Burn Our Master Ibrahim</x:v>
       </x:c>
       <x:c r="F183" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G183" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H183" t="str">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I183" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J183" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K183" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L183" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>9789953201061</x:v>
+        <x:v>9789953201047</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>KDSTAE014</x:v>
+        <x:v>KDSTAE013</x:v>
       </x:c>
       <x:c r="C184" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D184" t="str">
-        <x:v>EN قصة الحمامة والثعلب ومالك الحزين</x:v>
+        <x:v>EN قصة المؤمن التقي والكافر الشقي</x:v>
       </x:c>
       <x:c r="E184" t="str">
-        <x:v>The Dove the Fox and the Heron</x:v>
+        <x:v>The Pious Believer and the Ruthless Non-Believer</x:v>
       </x:c>
       <x:c r="F184" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G184" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H184" t="str">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I184" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J184" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K184" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L184" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>9789953201801</x:v>
+        <x:v>9789953201061</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>KDSTAE015</x:v>
+        <x:v>KDSTAE014</x:v>
       </x:c>
       <x:c r="C185" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D185" t="str">
-        <x:v>EN قصة إرم ذات العماد</x:v>
+        <x:v>EN قصة الحمامة والثعلب ومالك الحزين</x:v>
       </x:c>
       <x:c r="E185" t="str">
-        <x:v>Iram with the Pillars</x:v>
+        <x:v>The Dove the Fox and the Heron</x:v>
       </x:c>
       <x:c r="F185" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G185" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H185" t="str">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I185" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J185" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K185" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L185" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>9789953201795</x:v>
+        <x:v>9789953201801</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>KDSTAE016</x:v>
+        <x:v>KDSTAE015</x:v>
       </x:c>
       <x:c r="C186" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D186" t="str">
-        <x:v>EN قصة سبأ</x:v>
+        <x:v>EN قصة إرم ذات العماد</x:v>
       </x:c>
       <x:c r="E186" t="str">
-        <x:v>The Story of Saba'</x:v>
+        <x:v>Iram with the Pillars</x:v>
       </x:c>
       <x:c r="F186" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G186" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H186" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I186" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J186" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K186" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L186" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>9789953201757</x:v>
+        <x:v>9789953201795</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>KDSTAE017</x:v>
+        <x:v>KDSTAE016</x:v>
       </x:c>
       <x:c r="C187" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D187" t="str">
-        <x:v>EN قصة قارون</x:v>
+        <x:v>EN قصة سبأ</x:v>
       </x:c>
       <x:c r="E187" t="str">
-        <x:v>The Story of Qaroun</x:v>
+        <x:v>The Story of Saba'</x:v>
       </x:c>
       <x:c r="F187" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G187" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H187" t="str">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I187" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J187" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K187" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L187" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>9789953201771</x:v>
+        <x:v>9789953201757</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>KDSTAE018</x:v>
+        <x:v>KDSTAE017</x:v>
       </x:c>
       <x:c r="C188" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D188" t="str">
-        <x:v>EN قصة هاروت وماروت</x:v>
+        <x:v>EN قصة قارون</x:v>
       </x:c>
       <x:c r="E188" t="str">
-        <x:v>The Two Honorable Angels Harout and Marout</x:v>
+        <x:v>The Story of Qaroun</x:v>
       </x:c>
       <x:c r="F188" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G188" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H188" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I188" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J188" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K188" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L188" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>9789953201832</x:v>
+        <x:v>9789953201771</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>KDSTAE019</x:v>
+        <x:v>KDSTAE018</x:v>
       </x:c>
       <x:c r="C189" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D189" t="str">
-        <x:v>English قصة أصحاب الأخدود</x:v>
+        <x:v>EN قصة هاروت وماروت</x:v>
       </x:c>
       <x:c r="E189" t="str">
-        <x:v>The People of Trenches</x:v>
+        <x:v>The Two Honorable Angels Harout and Marout</x:v>
       </x:c>
       <x:c r="F189" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G189" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H189" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I189" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J189" t="str">
-        <x:v>2004</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K189" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L189" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>9789953200026</x:v>
+        <x:v>9789953201832</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>KDSTAE020</x:v>
+        <x:v>KDSTAE019</x:v>
       </x:c>
       <x:c r="C190" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D190" t="str">
-        <x:v>EN قصة الريح المسخرة لسيدنا سليمان</x:v>
+        <x:v>English قصة أصحاب الأخدود</x:v>
       </x:c>
       <x:c r="E190" t="str">
-        <x:v>The Wind that was at Prophet Solomon's Disposal</x:v>
+        <x:v>The People of Trenches</x:v>
       </x:c>
       <x:c r="F190" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G190" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H190" t="str">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I190" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J190" t="str">
-        <x:v>2006</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K190" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L190" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>9789953203164</x:v>
+        <x:v>9789953200026</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>KDSTAE021</x:v>
+        <x:v>KDSTAE020</x:v>
       </x:c>
       <x:c r="C191" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D191" t="str">
-        <x:v>EN قصة ذو القرنين</x:v>
+        <x:v>EN قصة الريح المسخرة لسيدنا سليمان</x:v>
       </x:c>
       <x:c r="E191" t="str">
-        <x:v>Thou Al Qarnayn</x:v>
+        <x:v>The Wind that was at Prophet Solomon's Disposal</x:v>
       </x:c>
       <x:c r="F191" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G191" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H191" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I191" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J191" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K191" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L191" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>9789953203171</x:v>
+        <x:v>9789953203164</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>KDSTAE022</x:v>
+        <x:v>KDSTAE021</x:v>
       </x:c>
       <x:c r="C192" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D192" t="str">
-        <x:v>EN قصة مائدة عيسى عليه السلام</x:v>
+        <x:v>EN قصة ذو القرنين</x:v>
       </x:c>
       <x:c r="E192" t="str">
-        <x:v>The Table of Prophet Jesus</x:v>
+        <x:v>Thou Al Qarnayn</x:v>
       </x:c>
       <x:c r="F192" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G192" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H192" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I192" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J192" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K192" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L192" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>9789953203195</x:v>
+        <x:v>9789953203171</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>KDSTAE023</x:v>
+        <x:v>KDSTAE022</x:v>
       </x:c>
       <x:c r="C193" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D193" t="str">
-        <x:v>EN قصة قميص يوسف</x:v>
+        <x:v>EN قصة مائدة عيسى عليه السلام</x:v>
       </x:c>
       <x:c r="E193" t="str">
-        <x:v>Prophet Yousuf's Garment</x:v>
+        <x:v>The Table of Prophet Jesus</x:v>
       </x:c>
       <x:c r="F193" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G193" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H193" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I193" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J193" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K193" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L193" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>9789953203188</x:v>
+        <x:v>9789953203195</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>KDSTAE024</x:v>
+        <x:v>KDSTAE023</x:v>
       </x:c>
       <x:c r="C194" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D194" t="str">
-        <x:v>EN قصة سليمان في وادي النمل</x:v>
+        <x:v>EN قصة قميص يوسف</x:v>
       </x:c>
       <x:c r="E194" t="str">
-        <x:v>Our Master Sulayman in the Valley of Ants</x:v>
+        <x:v>Prophet Yousuf's Garment</x:v>
       </x:c>
       <x:c r="F194" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G194" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H194" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I194" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J194" t="str">
-        <x:v>2005</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K194" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L194" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>9789953203294</x:v>
+        <x:v>9789953203188</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>KDSTAE025</x:v>
+        <x:v>KDSTAE024</x:v>
       </x:c>
       <x:c r="C195" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D195" t="str">
-        <x:v>EN قصة معجزات موسى في التيه</x:v>
+        <x:v>EN قصة سليمان في وادي النمل</x:v>
       </x:c>
       <x:c r="E195" t="str">
-        <x:v>The Miracles of Moses while in At-Tih</x:v>
+        <x:v>Our Master Sulayman in the Valley of Ants</x:v>
       </x:c>
       <x:c r="F195" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G195" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H195" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I195" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J195" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K195" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L195" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>9789953203225</x:v>
+        <x:v>9789953203294</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>KDSTAE026</x:v>
+        <x:v>KDSTAE025</x:v>
       </x:c>
       <x:c r="C196" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D196" t="str">
-        <x:v>EN قصة ناقة النبي صالح</x:v>
+        <x:v>EN قصة معجزات موسى في التيه</x:v>
       </x:c>
       <x:c r="E196" t="str">
-        <x:v>The Story of Prophet Saleh's Camel</x:v>
+        <x:v>The Miracles of Moses while in At-Tih</x:v>
       </x:c>
       <x:c r="F196" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G196" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H196" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I196" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J196" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K196" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L196" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>9789953201856</x:v>
+        <x:v>9789953203225</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>KDSTAE027</x:v>
+        <x:v>KDSTAE026</x:v>
       </x:c>
       <x:c r="C197" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D197" t="str">
-        <x:v>EN قصة حبس الشمس لسيدنا يوشع</x:v>
+        <x:v>EN قصة ناقة النبي صالح</x:v>
       </x:c>
       <x:c r="E197" t="str">
-        <x:v>The withholding of the sun for our Master Yusha^ bin Nun</x:v>
+        <x:v>The Story of Prophet Saleh's Camel</x:v>
       </x:c>
       <x:c r="F197" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G197" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H197" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I197" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J197" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K197" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L197" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>9789953203201</x:v>
+        <x:v>9789953201856</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>KDSTAE028</x:v>
+        <x:v>KDSTAE027</x:v>
       </x:c>
       <x:c r="C198" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D198" t="str">
-        <x:v>EN قصة سيدنا زكريا وكفالته لمريم</x:v>
+        <x:v>EN قصة حبس الشمس لسيدنا يوشع</x:v>
       </x:c>
       <x:c r="E198" t="str">
-        <x:v>Our Master Zakariyah and his Ward Lady Mariam</x:v>
+        <x:v>The withholding of the sun for our Master Yusha^ bin Nun</x:v>
       </x:c>
       <x:c r="F198" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G198" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H198" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I198" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J198" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K198" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L198" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>9789953200040</x:v>
+        <x:v>9789953203201</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>KDSTAE029</x:v>
+        <x:v>KDSTAE028</x:v>
       </x:c>
       <x:c r="C199" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D199" t="str">
-        <x:v>EN قصة قابيل و هابيل</x:v>
+        <x:v>EN قصة سيدنا زكريا وكفالته لمريم</x:v>
       </x:c>
       <x:c r="E199" t="str">
-        <x:v>Cain and Abel (Qabeel &amp; Habeel)</x:v>
+        <x:v>Our Master Zakariyah and his Ward Lady Mariam</x:v>
       </x:c>
       <x:c r="F199" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G199" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H199" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I199" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J199" t="str">
-        <x:v>2003</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K199" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L199" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>9789953202082</x:v>
+        <x:v>9789953200040</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>KDSTAE036</x:v>
+        <x:v>KDSTAE029</x:v>
       </x:c>
       <x:c r="C200" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D200" t="str">
-        <x:v>EN قصة القبرة والفيل</x:v>
+        <x:v>EN قصة قابيل و هابيل</x:v>
       </x:c>
       <x:c r="E200" t="str">
-        <x:v>The Elephant and the Lark</x:v>
+        <x:v>Cain and Abel (Qabeel &amp; Habeel)</x:v>
       </x:c>
       <x:c r="F200" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G200" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H200" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I200" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J200" t="str">
-        <x:v>2007</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="K200" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L200" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>9789953200064</x:v>
+        <x:v>9789953202082</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>KDSTAE031</x:v>
+        <x:v>KDSTAE036</x:v>
       </x:c>
       <x:c r="C201" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D201" t="str">
-        <x:v>EN قصة أصحاب السبت</x:v>
+        <x:v>EN قصة القبرة والفيل</x:v>
       </x:c>
       <x:c r="E201" t="str">
-        <x:v>The People of the Saturday</x:v>
+        <x:v>The Elephant and the Lark</x:v>
       </x:c>
       <x:c r="F201" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G201" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H201" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I201" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J201" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K201" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L201" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>9789953203331</x:v>
+        <x:v>9789953200064</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>KDSTAE032</x:v>
+        <x:v>KDSTAE031</x:v>
       </x:c>
       <x:c r="C202" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D202" t="str">
-        <x:v>EN قصة الأصدقاء الأربعة</x:v>
+        <x:v>EN قصة أصحاب السبت</x:v>
       </x:c>
       <x:c r="E202" t="str">
-        <x:v/>
+        <x:v>The People of the Saturday</x:v>
       </x:c>
       <x:c r="F202" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G202" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H202" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I202" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J202" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K202" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L202" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>9789953203317</x:v>
+        <x:v>9789953203331</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>KDSTAE033</x:v>
+        <x:v>KDSTAE032</x:v>
       </x:c>
       <x:c r="C203" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D203" t="str">
-        <x:v>EN قصة الحمام والشبكة الطائرة</x:v>
+        <x:v>EN قصة الأصدقاء الأربعة</x:v>
       </x:c>
       <x:c r="E203" t="str">
-        <x:v>The Pigeons and the Flying Net</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F203" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G203" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H203" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I203" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J203" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K203" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L203" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>9789953203386</x:v>
+        <x:v>9789953203317</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>KDSTAE034</x:v>
+        <x:v>KDSTAE033</x:v>
       </x:c>
       <x:c r="C204" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D204" t="str">
-        <x:v>EN قصة مالك بن دينار</x:v>
+        <x:v>EN قصة الحمام والشبكة الطائرة</x:v>
       </x:c>
       <x:c r="E204" t="str">
-        <x:v>The Story of Malik Bin Dinar</x:v>
+        <x:v>The Pigeons and the Flying Net</x:v>
       </x:c>
       <x:c r="F204" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G204" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H204" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I204" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J204" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K204" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L204" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>9789953203362</x:v>
+        <x:v>9789953203386</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>KDSTAE035</x:v>
+        <x:v>KDSTAE034</x:v>
       </x:c>
       <x:c r="C205" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D205" t="str">
-        <x:v>EN قصة دينار العيار</x:v>
+        <x:v>EN قصة مالك بن دينار</x:v>
       </x:c>
       <x:c r="E205" t="str">
-        <x:v>The Story of DInar Al ^Ayyar</x:v>
+        <x:v>The Story of Malik Bin Dinar</x:v>
       </x:c>
       <x:c r="F205" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G205" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H205" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I205" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J205" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K205" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L205" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>9789953204130</x:v>
+        <x:v>9789953203362</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>KDSTAE037</x:v>
+        <x:v>KDSTAE035</x:v>
       </x:c>
       <x:c r="C206" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D206" t="str">
-        <x:v>EN قصة شكر الله على نعمه</x:v>
+        <x:v>EN قصة دينار العيار</x:v>
       </x:c>
       <x:c r="E206" t="str">
-        <x:v>Thanking Allah for the Endowments</x:v>
+        <x:v>The Story of DInar Al ^Ayyar</x:v>
       </x:c>
       <x:c r="F206" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G206" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H206" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I206" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J206" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K206" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L206" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>9789953204154</x:v>
+        <x:v>9789953204130</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>KDSTAE038</x:v>
+        <x:v>KDSTAE037</x:v>
       </x:c>
       <x:c r="C207" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D207" t="str">
-        <x:v>EN قصة ماشطة بنت فرعون</x:v>
+        <x:v>EN قصة شكر الله على نعمه</x:v>
       </x:c>
       <x:c r="E207" t="str">
-        <x:v>The Story of the Pharaoh's Daughter's Hairdresser</x:v>
+        <x:v>Thanking Allah for the Endowments</x:v>
       </x:c>
       <x:c r="F207" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G207" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H207" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I207" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J207" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K207" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L207" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>9789953204093</x:v>
+        <x:v>9789953204154</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>KDSTAE039</x:v>
+        <x:v>KDSTAE038</x:v>
       </x:c>
       <x:c r="C208" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D208" t="str">
-        <x:v>EN قصة الحمّرة تشكو أمرها للنبي</x:v>
+        <x:v>EN قصة ماشطة بنت فرعون</x:v>
       </x:c>
       <x:c r="E208" t="str">
-        <x:v>The Heron Complains to the Prophet</x:v>
+        <x:v>The Story of the Pharaoh's Daughter's Hairdresser</x:v>
       </x:c>
       <x:c r="F208" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G208" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H208" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I208" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J208" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K208" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L208" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>9789953204086</x:v>
+        <x:v>9789953204093</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>KDSTAE040</x:v>
+        <x:v>KDSTAE039</x:v>
       </x:c>
       <x:c r="C209" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D209" t="str">
-        <x:v>EN قصة نزول المطر بدعاء النبي</x:v>
+        <x:v>EN قصة الحمّرة تشكو أمرها للنبي</x:v>
       </x:c>
       <x:c r="E209" t="str">
-        <x:v>The Fall of the Rain by the Supplication of the Prophet</x:v>
+        <x:v>The Heron Complains to the Prophet</x:v>
       </x:c>
       <x:c r="F209" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G209" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H209" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I209" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J209" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K209" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L209" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>9789953204079</x:v>
+        <x:v>9789953204086</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>KDSTAE041</x:v>
+        <x:v>KDSTAE040</x:v>
       </x:c>
       <x:c r="C210" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D210" t="str">
-        <x:v>EN قصة بركة الرسول في إطعام أصحابه</x:v>
+        <x:v>EN قصة نزول المطر بدعاء النبي</x:v>
       </x:c>
       <x:c r="E210" t="str">
-        <x:v>The Blessings of the Prophet when Feeding his Companions</x:v>
+        <x:v>The Fall of the Rain by the Supplication of the Prophet</x:v>
       </x:c>
       <x:c r="F210" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G210" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H210" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I210" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J210" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K210" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L210" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>9789953204063</x:v>
+        <x:v>9789953204079</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>KDSTAE042</x:v>
+        <x:v>KDSTAE041</x:v>
       </x:c>
       <x:c r="C211" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D211" t="str">
-        <x:v>EN قصة البركة في ماء الجرتين</x:v>
+        <x:v>EN قصة بركة الرسول في إطعام أصحابه</x:v>
       </x:c>
       <x:c r="E211" t="str">
-        <x:v>The Blessed water of the Two Large Jars</x:v>
+        <x:v>The Blessings of the Prophet when Feeding his Companions</x:v>
       </x:c>
       <x:c r="F211" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G211" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H211" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I211" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J211" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K211" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L211" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>9789953203935</x:v>
+        <x:v>9789953204063</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>KDSTAE043</x:v>
+        <x:v>KDSTAE042</x:v>
       </x:c>
       <x:c r="C212" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D212" t="str">
-        <x:v>EN قصة الشعير القاتل</x:v>
+        <x:v>EN قصة البركة في ماء الجرتين</x:v>
       </x:c>
       <x:c r="E212" t="str">
-        <x:v>The Fatal Barley</x:v>
+        <x:v>The Blessed water of the Two Large Jars</x:v>
       </x:c>
       <x:c r="F212" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G212" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H212" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I212" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J212" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K212" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L212" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>9789953204000</x:v>
+        <x:v>9789953203935</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>KDSTAE044</x:v>
+        <x:v>KDSTAE043</x:v>
       </x:c>
       <x:c r="C213" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D213" t="str">
-        <x:v>EN قصة التاجر الامين</x:v>
+        <x:v>EN قصة الشعير القاتل</x:v>
       </x:c>
       <x:c r="E213" t="str">
-        <x:v>The Trustworthy Merchant</x:v>
+        <x:v>The Fatal Barley</x:v>
       </x:c>
       <x:c r="F213" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G213" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H213" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I213" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J213" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K213" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L213" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>9789953204420</x:v>
+        <x:v>9789953204000</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>KDSTAE045</x:v>
+        <x:v>KDSTAE044</x:v>
       </x:c>
       <x:c r="C214" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D214" t="str">
-        <x:v>EN قصة افتضاح عباد الأصنام</x:v>
+        <x:v>EN قصة التاجر الامين</x:v>
       </x:c>
       <x:c r="E214" t="str">
-        <x:v>The Idol Worshippers are Disgraced</x:v>
+        <x:v>The Trustworthy Merchant</x:v>
       </x:c>
       <x:c r="F214" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G214" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H214" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I214" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J214" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K214" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L214" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>9789953204222</x:v>
+        <x:v>9789953204420</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>KDSTAE046</x:v>
+        <x:v>KDSTAE045</x:v>
       </x:c>
       <x:c r="C215" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D215" t="str">
-        <x:v>EN قصة الشرطي والصياد</x:v>
+        <x:v>EN قصة افتضاح عباد الأصنام</x:v>
       </x:c>
       <x:c r="E215" t="str">
-        <x:v>The Policeman and the Fisherman</x:v>
+        <x:v>The Idol Worshippers are Disgraced</x:v>
       </x:c>
       <x:c r="F215" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G215" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H215" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I215" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J215" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K215" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L215" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>9789953204529</x:v>
+        <x:v>9789953204222</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>KDSTAE048</x:v>
+        <x:v>KDSTAE046</x:v>
       </x:c>
       <x:c r="C216" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D216" t="str">
-        <x:v>EN قصة الخنفساء الحمراء</x:v>
+        <x:v>EN قصة الشرطي والصياد</x:v>
       </x:c>
       <x:c r="E216" t="str">
-        <x:v>The Red Ladybug</x:v>
+        <x:v>The Policeman and the Fisherman</x:v>
       </x:c>
       <x:c r="F216" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G216" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H216" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I216" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J216" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K216" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L216" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>9789953204284</x:v>
+        <x:v>9789953204529</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>KDSTAE049</x:v>
+        <x:v>KDSTAE048</x:v>
       </x:c>
       <x:c r="C217" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D217" t="str">
-        <x:v>EN قصة نجاة الطفل الرضيع</x:v>
+        <x:v>EN قصة الخنفساء الحمراء</x:v>
       </x:c>
       <x:c r="E217" t="str">
-        <x:v>The Escape of the Nursing Baby</x:v>
+        <x:v>The Red Ladybug</x:v>
       </x:c>
       <x:c r="F217" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G217" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H217" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I217" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J217" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K217" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L217" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>9789953203942</x:v>
+        <x:v>9789953204284</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>KDSTAE050</x:v>
+        <x:v>KDSTAE049</x:v>
       </x:c>
       <x:c r="C218" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D218" t="str">
-        <x:v>EN قصة صقر العم مسعود</x:v>
+        <x:v>EN قصة نجاة الطفل الرضيع</x:v>
       </x:c>
       <x:c r="E218" t="str">
-        <x:v>Uncle Mas^oud's Hawk</x:v>
+        <x:v>The Escape of the Nursing Baby</x:v>
       </x:c>
       <x:c r="F218" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G218" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H218" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I218" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J218" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K218" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L218" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
-        <x:v>9789953203966</x:v>
+        <x:v>9789953203942</x:v>
       </x:c>
       <x:c r="B219" t="str">
-        <x:v>KDSTAE051</x:v>
+        <x:v>KDSTAE050</x:v>
       </x:c>
       <x:c r="C219" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D219" t="str">
-        <x:v>EN قصة الجمل العجيب</x:v>
+        <x:v>EN قصة صقر العم مسعود</x:v>
       </x:c>
       <x:c r="E219" t="str">
-        <x:v>The Amazing Camel</x:v>
+        <x:v>Uncle Mas^oud's Hawk</x:v>
       </x:c>
       <x:c r="F219" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G219" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H219" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I219" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J219" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K219" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L219" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
-        <x:v>9789953204468</x:v>
+        <x:v>9789953203966</x:v>
       </x:c>
       <x:c r="B220" t="str">
-        <x:v>KDSTAE052</x:v>
+        <x:v>KDSTAE051</x:v>
       </x:c>
       <x:c r="C220" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D220" t="str">
-        <x:v>EN قصة الرفق بالحيوان</x:v>
+        <x:v>EN قصة الجمل العجيب</x:v>
       </x:c>
       <x:c r="E220" t="str">
-        <x:v>La Douceur envers les animaux</x:v>
+        <x:v>The Amazing Camel</x:v>
       </x:c>
       <x:c r="F220" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G220" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H220" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I220" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J220" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K220" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L220" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
-        <x:v>9789953204178</x:v>
+        <x:v>9789953204468</x:v>
       </x:c>
       <x:c r="B221" t="str">
-        <x:v>KDSTAE053</x:v>
+        <x:v>KDSTAE052</x:v>
       </x:c>
       <x:c r="C221" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D221" t="str">
-        <x:v>EN قصة سحابة الخير</x:v>
+        <x:v>EN قصة الرفق بالحيوان</x:v>
       </x:c>
       <x:c r="E221" t="str">
-        <x:v>The Cloud of Goodness</x:v>
+        <x:v>La Douceur envers les animaux</x:v>
       </x:c>
       <x:c r="F221" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G221" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H221" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I221" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J221" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K221" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L221" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
-        <x:v>9789953204314</x:v>
+        <x:v>9789953204178</x:v>
       </x:c>
       <x:c r="B222" t="str">
-        <x:v>KDSTAE054</x:v>
+        <x:v>KDSTAE053</x:v>
       </x:c>
       <x:c r="C222" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D222" t="str">
-        <x:v>EN قصة إصلاح ذات البين بدرهم</x:v>
+        <x:v>EN قصة سحابة الخير</x:v>
       </x:c>
       <x:c r="E222" t="str">
-        <x:v>One Dirham Stops a Fight</x:v>
+        <x:v>The Cloud of Goodness</x:v>
       </x:c>
       <x:c r="F222" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G222" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H222" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I222" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J222" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K222" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L222" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
-        <x:v>9789953204277</x:v>
+        <x:v>9789953204314</x:v>
       </x:c>
       <x:c r="B223" t="str">
-        <x:v>KDSTAE055</x:v>
+        <x:v>KDSTAE054</x:v>
       </x:c>
       <x:c r="C223" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D223" t="str">
-        <x:v>EN قصة يا مغيث المستغيثين</x:v>
+        <x:v>EN قصة إصلاح ذات البين بدرهم</x:v>
       </x:c>
       <x:c r="E223" t="str">
-        <x:v>O the Succorer of the Seekers of Succor Do Succor Me</x:v>
+        <x:v>One Dirham Stops a Fight</x:v>
       </x:c>
       <x:c r="F223" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G223" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H223" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I223" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J223" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K223" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L223" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
-        <x:v>9789953204246</x:v>
+        <x:v>9789953204277</x:v>
       </x:c>
       <x:c r="B224" t="str">
-        <x:v>KDSTAE056</x:v>
+        <x:v>KDSTAE055</x:v>
       </x:c>
       <x:c r="C224" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D224" t="str">
-        <x:v>EN قصة كرم أهل بيت النبي الأطهار</x:v>
+        <x:v>EN قصة يا مغيث المستغيثين</x:v>
       </x:c>
       <x:c r="E224" t="str">
-        <x:v>The Generosity of the Virtuous Family of the Prophet</x:v>
+        <x:v>O the Succorer of the Seekers of Succor Do Succor Me</x:v>
       </x:c>
       <x:c r="F224" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G224" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H224" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I224" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J224" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K224" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L224" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
-        <x:v>9789953204239</x:v>
+        <x:v>9789953204246</x:v>
       </x:c>
       <x:c r="B225" t="str">
-        <x:v>KDSTAE057</x:v>
+        <x:v>KDSTAE056</x:v>
       </x:c>
       <x:c r="C225" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D225" t="str">
-        <x:v>EN قصة نعم المرأة الصالحة</x:v>
+        <x:v>EN قصة كرم أهل بيت النبي الأطهار</x:v>
       </x:c>
       <x:c r="E225" t="str">
-        <x:v>The Excellence of a Pious Woman</x:v>
+        <x:v>The Generosity of the Virtuous Family of the Prophet</x:v>
       </x:c>
       <x:c r="F225" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G225" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H225" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I225" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J225" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K225" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L225" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
-        <x:v>9789953204291</x:v>
+        <x:v>9789953204239</x:v>
       </x:c>
       <x:c r="B226" t="str">
-        <x:v>KDSTAE058</x:v>
+        <x:v>KDSTAE057</x:v>
       </x:c>
       <x:c r="C226" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D226" t="str">
-        <x:v>EN قصة التاجر والحية وابن عرس</x:v>
+        <x:v>EN قصة نعم المرأة الصالحة</x:v>
       </x:c>
       <x:c r="E226" t="str">
-        <x:v>The Merchant, the Snake, and the Weasel</x:v>
+        <x:v>The Excellence of a Pious Woman</x:v>
       </x:c>
       <x:c r="F226" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G226" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H226" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I226" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J226" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K226" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L226" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
-        <x:v>9789953204260</x:v>
+        <x:v>9789953204291</x:v>
       </x:c>
       <x:c r="B227" t="str">
-        <x:v>KDSTAE059</x:v>
+        <x:v>KDSTAE058</x:v>
       </x:c>
       <x:c r="C227" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D227" t="str">
-        <x:v>EN قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
+        <x:v>EN قصة التاجر والحية وابن عرس</x:v>
       </x:c>
       <x:c r="E227" t="str">
-        <x:v>Greed and the Three Loaves of Bread</x:v>
+        <x:v>The Merchant, the Snake, and the Weasel</x:v>
       </x:c>
       <x:c r="F227" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G227" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H227" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I227" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J227" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K227" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L227" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
-        <x:v>9789953203959</x:v>
+        <x:v>9789953204260</x:v>
       </x:c>
       <x:c r="B228" t="str">
-        <x:v>KDSTAE060</x:v>
+        <x:v>KDSTAE059</x:v>
       </x:c>
       <x:c r="C228" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D228" t="str">
-        <x:v>EN قصة الهر الأليف</x:v>
+        <x:v>EN قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
       </x:c>
       <x:c r="E228" t="str">
-        <x:v>The Friendly Cat</x:v>
+        <x:v>Greed and the Three Loaves of Bread</x:v>
       </x:c>
       <x:c r="F228" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G228" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H228" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I228" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J228" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K228" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L228" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
-        <x:v>9789953204659</x:v>
+        <x:v>9789953203959</x:v>
       </x:c>
       <x:c r="B229" t="str">
-        <x:v>KDSTAE061</x:v>
+        <x:v>KDSTAE060</x:v>
       </x:c>
       <x:c r="C229" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D229" t="str">
-        <x:v>EN قصة الخضر عليه السلام</x:v>
+        <x:v>EN قصة الهر الأليف</x:v>
       </x:c>
       <x:c r="E229" t="str">
-        <x:v>Al Khadir</x:v>
+        <x:v>The Friendly Cat</x:v>
       </x:c>
       <x:c r="F229" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G229" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H229" t="str">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I229" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J229" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K229" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L229" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
-        <x:v>9789953204666</x:v>
+        <x:v>9789953204659</x:v>
       </x:c>
       <x:c r="B230" t="str">
-        <x:v>KDSTAE062</x:v>
+        <x:v>KDSTAE061</x:v>
       </x:c>
       <x:c r="C230" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D230" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج1 EN</x:v>
+        <x:v>EN قصة الخضر عليه السلام</x:v>
       </x:c>
       <x:c r="E230" t="str">
-        <x:v>Al Khadir the Longest Living Person - Part 1</x:v>
+        <x:v>Al Khadir</x:v>
       </x:c>
       <x:c r="F230" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G230" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H230" t="str">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I230" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J230" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K230" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L230" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
-        <x:v>9789953204673</x:v>
+        <x:v>9789953204666</x:v>
       </x:c>
       <x:c r="B231" t="str">
-        <x:v>KDSTAE063</x:v>
+        <x:v>KDSTAE062</x:v>
       </x:c>
       <x:c r="C231" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D231" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج2 EN</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج1 EN</x:v>
       </x:c>
       <x:c r="E231" t="str">
-        <x:v>Al Khadir the Longest Living Person - Part 2</x:v>
+        <x:v>Al Khadir the Longest Living Person - Part 1</x:v>
       </x:c>
       <x:c r="F231" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G231" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H231" t="str">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I231" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J231" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K231" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L231" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
-        <x:v>9789953203324</x:v>
+        <x:v>9789953204673</x:v>
       </x:c>
       <x:c r="B232" t="str">
-        <x:v>KDSTAE064</x:v>
+        <x:v>KDSTAE063</x:v>
       </x:c>
       <x:c r="C232" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D232" t="str">
-        <x:v>EN قصة ولادة سيدنا يحيى</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج2 EN</x:v>
       </x:c>
       <x:c r="E232" t="str">
-        <x:v>The Birth of Master Yahya</x:v>
+        <x:v>Al Khadir the Longest Living Person - Part 2</x:v>
       </x:c>
       <x:c r="F232" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G232" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H232" t="str">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I232" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J232" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K232" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L232" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
-        <x:v>9789953203218</x:v>
+        <x:v>9789953203324</x:v>
       </x:c>
       <x:c r="B233" t="str">
-        <x:v>KDSTAE065</x:v>
+        <x:v>KDSTAE064</x:v>
       </x:c>
       <x:c r="C233" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D233" t="str">
-        <x:v>EN قصة يحيى وثباته على الحق</x:v>
+        <x:v>EN قصة ولادة سيدنا يحيى</x:v>
       </x:c>
       <x:c r="E233" t="str">
-        <x:v>Our Master Yahya Remains Steadfast to the Truth</x:v>
+        <x:v>The Birth of Master Yahya</x:v>
       </x:c>
       <x:c r="F233" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G233" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H233" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I233" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J233" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K233" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L233" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
-        <x:v>9789953203683</x:v>
+        <x:v>9789953203218</x:v>
       </x:c>
       <x:c r="B234" t="str">
-        <x:v>KDSTAE066</x:v>
+        <x:v>KDSTAE065</x:v>
       </x:c>
       <x:c r="C234" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D234" t="str">
-        <x:v>EN قصة تسبيح الجبال والطيور مع داود</x:v>
+        <x:v>EN قصة يحيى وثباته على الحق</x:v>
       </x:c>
       <x:c r="E234" t="str">
-        <x:v>The Glorification of Mountains and Birds with Dawoud</x:v>
+        <x:v>Our Master Yahya Remains Steadfast to the Truth</x:v>
       </x:c>
       <x:c r="F234" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G234" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H234" t="str">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I234" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J234" t="str">
-        <x:v>2005</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K234" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L234" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
-        <x:v>9789953205618</x:v>
+        <x:v>9789953203683</x:v>
       </x:c>
       <x:c r="B235" t="str">
-        <x:v>KDSTAE067</x:v>
+        <x:v>KDSTAE066</x:v>
       </x:c>
       <x:c r="C235" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D235" t="str">
-        <x:v>EN قصة لقمة بلقمة</x:v>
+        <x:v>EN قصة تسبيح الجبال والطيور مع داود</x:v>
       </x:c>
       <x:c r="E235" t="str">
-        <x:v>One Bite for Another</x:v>
+        <x:v>The Glorification of Mountains and Birds with Dawoud</x:v>
       </x:c>
       <x:c r="F235" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G235" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H235" t="str">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I235" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J235" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K235" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L235" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
-        <x:v>9789953205526</x:v>
+        <x:v>9789953205618</x:v>
       </x:c>
       <x:c r="B236" t="str">
-        <x:v>KDSTAE073</x:v>
+        <x:v>KDSTAE067</x:v>
       </x:c>
       <x:c r="C236" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D236" t="str">
-        <x:v>EN إن رب عمر يرانا</x:v>
+        <x:v>EN قصة لقمة بلقمة</x:v>
       </x:c>
       <x:c r="E236" t="str">
-        <x:v>The Lord of ^Umar Sees Us</x:v>
+        <x:v>One Bite for Another</x:v>
       </x:c>
       <x:c r="F236" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G236" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H236" t="str">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I236" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J236" t="str">
-        <x:v>2009</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K236" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L236" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
-        <x:v>9789953205908</x:v>
+        <x:v>9789953205526</x:v>
       </x:c>
       <x:c r="B237" t="str">
-        <x:v>KDSTAE075</x:v>
+        <x:v>KDSTAE073</x:v>
       </x:c>
       <x:c r="C237" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D237" t="str">
-        <x:v>EN قصة الغلام الكريم</x:v>
+        <x:v>EN إن رب عمر يرانا</x:v>
       </x:c>
       <x:c r="E237" t="str">
-        <x:v>The Generous Boy</x:v>
+        <x:v>The Lord of ^Umar Sees Us</x:v>
       </x:c>
       <x:c r="F237" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G237" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H237" t="str">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I237" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J237" t="str">
-        <x:v>2008</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K237" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L237" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
-        <x:v>9789953205113</x:v>
+        <x:v>9789953205908</x:v>
       </x:c>
       <x:c r="B238" t="str">
-        <x:v>KDSTAE076</x:v>
+        <x:v>KDSTAE075</x:v>
       </x:c>
       <x:c r="C238" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D238" t="str">
-        <x:v>EN قصة الذكور والإناث</x:v>
+        <x:v>EN قصة الغلام الكريم</x:v>
       </x:c>
       <x:c r="E238" t="str">
-        <x:v>Boys and Girls</x:v>
+        <x:v>The Generous Boy</x:v>
       </x:c>
       <x:c r="F238" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G238" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H238" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I238" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J238" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K238" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L238" t="str">
         <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
-        <x:v>9789953205885</x:v>
+        <x:v>9789953205113</x:v>
       </x:c>
       <x:c r="B239" t="str">
-        <x:v>KDSTAE077</x:v>
+        <x:v>KDSTAE076</x:v>
       </x:c>
       <x:c r="C239" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D239" t="str">
-        <x:v>EN قصة ذو النون المصري والعقرب</x:v>
+        <x:v>EN قصة الذكور والإناث</x:v>
       </x:c>
       <x:c r="E239" t="str">
-        <x:v>Dhunun al Misriyy and the Scorpion</x:v>
+        <x:v>Boys and Girls</x:v>
       </x:c>
       <x:c r="F239" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G239" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H239" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I239" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J239" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K239" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L239" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
-        <x:v>9789953205441</x:v>
+        <x:v>9789953205885</x:v>
       </x:c>
       <x:c r="B240" t="str">
-        <x:v>KDSTAE078</x:v>
+        <x:v>KDSTAE077</x:v>
       </x:c>
       <x:c r="C240" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D240" t="str">
-        <x:v>EN قصة من روائع السخاء</x:v>
+        <x:v>EN قصة ذو النون المصري والعقرب</x:v>
       </x:c>
       <x:c r="E240" t="str">
-        <x:v>The Wonders of Generosity</x:v>
+        <x:v>Dhunun al Misriyy and the Scorpion</x:v>
       </x:c>
       <x:c r="F240" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G240" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H240" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I240" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J240" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K240" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L240" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
-        <x:v>9789953204253</x:v>
+        <x:v>9789953205441</x:v>
       </x:c>
       <x:c r="B241" t="str">
-        <x:v>KDSTAE079</x:v>
+        <x:v>KDSTAE078</x:v>
       </x:c>
       <x:c r="C241" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D241" t="str">
-        <x:v>EN قصة العطار يرد ديونه ببركة النبي</x:v>
+        <x:v>EN قصة من روائع السخاء</x:v>
       </x:c>
       <x:c r="E241" t="str">
-        <x:v>The Herbalist pays back his debts by the Blessings of the Prophet</x:v>
+        <x:v>The Wonders of Generosity</x:v>
       </x:c>
       <x:c r="F241" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G241" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H241" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I241" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J241" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K241" t="str">
-        <x:v>15</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L241" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
-        <x:v>9789953204161</x:v>
+        <x:v>9789953204253</x:v>
       </x:c>
       <x:c r="B242" t="str">
-        <x:v>KDSTAE080</x:v>
+        <x:v>KDSTAE079</x:v>
       </x:c>
       <x:c r="C242" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D242" t="str">
-        <x:v>EN قصة سر خرق السفينة</x:v>
+        <x:v>EN قصة العطار يرد ديونه ببركة النبي</x:v>
       </x:c>
       <x:c r="E242" t="str">
-        <x:v>The Secret of Puncturing the Ship</x:v>
+        <x:v>The Herbalist pays back his debts by the Blessings of the Prophet</x:v>
       </x:c>
       <x:c r="F242" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G242" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H242" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I242" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J242" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K242" t="str">
-        <x:v>1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="L242" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
-        <x:v>9789953204109</x:v>
+        <x:v>9789953204161</x:v>
       </x:c>
       <x:c r="B243" t="str">
-        <x:v>KDSTAE081</x:v>
+        <x:v>KDSTAE080</x:v>
       </x:c>
       <x:c r="C243" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D243" t="str">
-        <x:v>EN قصة إسلام عمير بن وهب</x:v>
+        <x:v>EN قصة سر خرق السفينة</x:v>
       </x:c>
       <x:c r="E243" t="str">
-        <x:v>^Umayr Bin Wahb Embracing Islam because of the Miracle of the Prophet</x:v>
+        <x:v>The Secret of Puncturing the Ship</x:v>
       </x:c>
       <x:c r="F243" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G243" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H243" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I243" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J243" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K243" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L243" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
-        <x:v>9789953204543</x:v>
+        <x:v>9789953204109</x:v>
       </x:c>
       <x:c r="B244" t="str">
-        <x:v>KDSTAE082</x:v>
+        <x:v>KDSTAE081</x:v>
       </x:c>
       <x:c r="C244" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D244" t="str">
-        <x:v>طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن EN</x:v>
+        <x:v>EN قصة إسلام عمير بن وهب</x:v>
       </x:c>
       <x:c r="E244" t="str">
-        <x:v>A Small Amount of Food is Enough for 300 people, by the Will of Allah</x:v>
+        <x:v>^Umayr Bin Wahb Embracing Islam because of the Miracle of the Prophet</x:v>
       </x:c>
       <x:c r="F244" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G244" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H244" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I244" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J244" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K244" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L244" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
-        <x:v>9789953204307</x:v>
+        <x:v>9789953204543</x:v>
       </x:c>
       <x:c r="B245" t="str">
-        <x:v>KDSTAE083</x:v>
+        <x:v>KDSTAE082</x:v>
       </x:c>
       <x:c r="C245" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D245" t="str">
-        <x:v>EN قصة جزاء الخيانة</x:v>
+        <x:v>طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن EN</x:v>
       </x:c>
       <x:c r="E245" t="str">
-        <x:v>The Consequence of Betrayal</x:v>
+        <x:v>A Small Amount of Food is Enough for 300 people, by the Will of Allah</x:v>
       </x:c>
       <x:c r="F245" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G245" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H245" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I245" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J245" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K245" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L245" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
-        <x:v>9789953204017</x:v>
+        <x:v>9789953204307</x:v>
       </x:c>
       <x:c r="B246" t="str">
-        <x:v>KDSTAE085</x:v>
+        <x:v>KDSTAE083</x:v>
       </x:c>
       <x:c r="C246" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D246" t="str">
-        <x:v>EN قصة وزير يتخلص من مكيدة</x:v>
+        <x:v>EN قصة جزاء الخيانة</x:v>
       </x:c>
       <x:c r="E246" t="str">
-        <x:v>The Minister Defeats the Plot</x:v>
+        <x:v>The Consequence of Betrayal</x:v>
       </x:c>
       <x:c r="F246" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G246" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H246" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I246" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J246" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K246" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L246" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
-        <x:v>9789953205182</x:v>
+        <x:v>9789953204017</x:v>
       </x:c>
       <x:c r="B247" t="str">
-        <x:v>KDSTAE086</x:v>
+        <x:v>KDSTAE085</x:v>
       </x:c>
       <x:c r="C247" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D247" t="str">
-        <x:v>EN قصة حمار الملك</x:v>
+        <x:v>EN قصة وزير يتخلص من مكيدة</x:v>
       </x:c>
       <x:c r="E247" t="str">
-        <x:v>The King's Donkey</x:v>
+        <x:v>The Minister Defeats the Plot</x:v>
       </x:c>
       <x:c r="F247" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G247" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H247" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I247" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J247" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K247" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L247" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
-        <x:v>9789953200569</x:v>
+        <x:v>9789953205182</x:v>
       </x:c>
       <x:c r="B248" t="str">
-        <x:v>KDSTAF002</x:v>
+        <x:v>KDSTAE086</x:v>
       </x:c>
       <x:c r="C248" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D248" t="str">
-        <x:v>FR قصة أصحاب الكهف</x:v>
+        <x:v>EN قصة حمار الملك</x:v>
       </x:c>
       <x:c r="E248" t="str">
-        <x:v>Les compagnons de la caverne</x:v>
+        <x:v>The King's Donkey</x:v>
       </x:c>
       <x:c r="F248" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G248" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H248" t="str">
-        <x:v>34</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I248" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J248" t="str">
-        <x:v>2007</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K248" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L248" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
-        <x:v>9789953200552</x:v>
+        <x:v>9789953200569</x:v>
       </x:c>
       <x:c r="B249" t="str">
-        <x:v>KDSTAF003</x:v>
+        <x:v>KDSTAF002</x:v>
       </x:c>
       <x:c r="C249" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D249" t="str">
-        <x:v>FR قصة رؤية إبراهيم لإحياء الطيور</x:v>
+        <x:v>FR قصة أصحاب الكهف</x:v>
       </x:c>
       <x:c r="E249" t="str">
-        <x:v>Ibrahim observa la resurrection des oiseaux morts</x:v>
+        <x:v>Les compagnons de la caverne</x:v>
       </x:c>
       <x:c r="F249" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G249" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H249" t="str">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I249" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J249" t="str">
-        <x:v>1999</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K249" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L249" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
-        <x:v>9789953200606</x:v>
+        <x:v>9789953200552</x:v>
       </x:c>
       <x:c r="B250" t="str">
-        <x:v>KDSTAF004</x:v>
+        <x:v>KDSTAF003</x:v>
       </x:c>
       <x:c r="C250" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D250" t="str">
-        <x:v>FR قصة السمكات الثلاث</x:v>
+        <x:v>FR قصة رؤية إبراهيم لإحياء الطيور</x:v>
       </x:c>
       <x:c r="E250" t="str">
-        <x:v>Les Trois Poissons</x:v>
+        <x:v>Ibrahim observa la resurrection des oiseaux morts</x:v>
       </x:c>
       <x:c r="F250" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G250" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H250" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I250" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J250" t="str">
-        <x:v>2007</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="K250" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L250" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
-        <x:v>9789953202006</x:v>
+        <x:v>9789953200606</x:v>
       </x:c>
       <x:c r="B251" t="str">
-        <x:v>KDSTAF005</x:v>
+        <x:v>KDSTAF004</x:v>
       </x:c>
       <x:c r="C251" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D251" t="str">
-        <x:v>FR قصة معجزات عيسى المتواليات</x:v>
+        <x:v>FR قصة السمكات الثلاث</x:v>
       </x:c>
       <x:c r="E251" t="str">
-        <x:v>Multiples miracles accordés à notre Maître ^Iça</x:v>
+        <x:v>Les Trois Poissons</x:v>
       </x:c>
       <x:c r="F251" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G251" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H251" t="str">
-        <x:v>22</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I251" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J251" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K251" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L251" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
-        <x:v>9789953202013</x:v>
+        <x:v>9789953202006</x:v>
       </x:c>
       <x:c r="B252" t="str">
-        <x:v>KDSTAF006</x:v>
+        <x:v>KDSTAF005</x:v>
       </x:c>
       <x:c r="C252" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D252" t="str">
-        <x:v>FR قصة جراد من ذهب لسيدنا أيوب</x:v>
+        <x:v>FR قصة معجزات عيسى المتواليات</x:v>
       </x:c>
       <x:c r="E252" t="str">
-        <x:v>Des sauterelles en or pour notre maître 'Ayyoub</x:v>
+        <x:v>Multiples miracles accordés à notre Maître ^Iça</x:v>
       </x:c>
       <x:c r="F252" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G252" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H252" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I252" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J252" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K252" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L252" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
-        <x:v>9789953200842</x:v>
+        <x:v>9789953202013</x:v>
       </x:c>
       <x:c r="B253" t="str">
-        <x:v>KDSTAF007</x:v>
+        <x:v>KDSTAF006</x:v>
       </x:c>
       <x:c r="C253" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D253" t="str">
-        <x:v>FR قصة غزوة خيبر</x:v>
+        <x:v>FR قصة جراد من ذهب لسيدنا أيوب</x:v>
       </x:c>
       <x:c r="E253" t="str">
-        <x:v>La Conquéte de Khaybar</x:v>
+        <x:v>Des sauterelles en or pour notre maître 'Ayyoub</x:v>
       </x:c>
       <x:c r="F253" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G253" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H253" t="str">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I253" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J253" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K253" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L253" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
-        <x:v>9789953200835</x:v>
+        <x:v>9789953200842</x:v>
       </x:c>
       <x:c r="B254" t="str">
-        <x:v>KDSTAF008</x:v>
+        <x:v>KDSTAF007</x:v>
       </x:c>
       <x:c r="C254" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D254" t="str">
-        <x:v>FR قصة أصحاب البستان</x:v>
+        <x:v>FR قصة غزوة خيبر</x:v>
       </x:c>
       <x:c r="E254" t="str">
-        <x:v>Les propriétaires du jardin</x:v>
+        <x:v>La Conquéte de Khaybar</x:v>
       </x:c>
       <x:c r="F254" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G254" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H254" t="str">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I254" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J254" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K254" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L254" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
-        <x:v>9789953200279</x:v>
+        <x:v>9789953200835</x:v>
       </x:c>
       <x:c r="B255" t="str">
-        <x:v>KDSTAF009</x:v>
+        <x:v>KDSTAF008</x:v>
       </x:c>
       <x:c r="C255" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D255" t="str">
-        <x:v>FR قصة عصا سيدنا موسى</x:v>
+        <x:v>FR قصة أصحاب البستان</x:v>
       </x:c>
       <x:c r="E255" t="str">
-        <x:v>Le bâton de Mouça</x:v>
+        <x:v>Les propriétaires du jardin</x:v>
       </x:c>
       <x:c r="F255" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G255" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H255" t="str">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I255" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J255" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K255" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L255" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
-        <x:v>9789953200828</x:v>
+        <x:v>9789953200279</x:v>
       </x:c>
       <x:c r="B256" t="str">
-        <x:v>KDSTAF010</x:v>
+        <x:v>KDSTAF009</x:v>
       </x:c>
       <x:c r="C256" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D256" t="str">
-        <x:v>FR قصة عزير</x:v>
+        <x:v>FR قصة عصا سيدنا موسى</x:v>
       </x:c>
       <x:c r="E256" t="str">
-        <x:v>Le récit de ^Ouzayr</x:v>
+        <x:v>Le bâton de Mouça</x:v>
       </x:c>
       <x:c r="F256" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G256" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H256" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I256" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J256" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K256" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L256" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
-        <x:v>9789953201030</x:v>
+        <x:v>9789953200828</x:v>
       </x:c>
       <x:c r="B257" t="str">
-        <x:v>KDSTAF011</x:v>
+        <x:v>KDSTAF010</x:v>
       </x:c>
       <x:c r="C257" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D257" t="str">
-        <x:v>FR قصة آيات سيدنا موسى المفصلات</x:v>
+        <x:v>FR قصة عزير</x:v>
       </x:c>
       <x:c r="E257" t="str">
-        <x:v>Les signes détaillés de Mouça</x:v>
+        <x:v>Le récit de ^Ouzayr</x:v>
       </x:c>
       <x:c r="F257" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G257" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H257" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I257" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J257" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K257" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L257" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
-        <x:v>9789953201016</x:v>
+        <x:v>9789953201030</x:v>
       </x:c>
       <x:c r="B258" t="str">
-        <x:v>KDSTAF012</x:v>
+        <x:v>KDSTAF011</x:v>
       </x:c>
       <x:c r="C258" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D258" t="str">
-        <x:v>FR قصة محاولة إحراق سيدنا إبراهيم</x:v>
+        <x:v>FR قصة آيات سيدنا موسى المفصلات</x:v>
       </x:c>
       <x:c r="E258" t="str">
-        <x:v>La tentative de brûler Ibrahim</x:v>
+        <x:v>Les signes détaillés de Mouça</x:v>
       </x:c>
       <x:c r="F258" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G258" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H258" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I258" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J258" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K258" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L258" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
-        <x:v>9789953201054</x:v>
+        <x:v>9789953201016</x:v>
       </x:c>
       <x:c r="B259" t="str">
-        <x:v>KDSTAF013</x:v>
+        <x:v>KDSTAF012</x:v>
       </x:c>
       <x:c r="C259" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D259" t="str">
-        <x:v>FR قصة المؤمن التقي والكافر الشقي</x:v>
+        <x:v>FR قصة محاولة إحراق سيدنا إبراهيم</x:v>
       </x:c>
       <x:c r="E259" t="str">
-        <x:v>Le croyant pieux et le mécréant malheureux</x:v>
+        <x:v>La tentative de brûler Ibrahim</x:v>
       </x:c>
       <x:c r="F259" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G259" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H259" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I259" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J259" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K259" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L259" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
-        <x:v>9789953201078</x:v>
+        <x:v>9789953201054</x:v>
       </x:c>
       <x:c r="B260" t="str">
-        <x:v>KDSTAF014</x:v>
+        <x:v>KDSTAF013</x:v>
       </x:c>
       <x:c r="C260" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D260" t="str">
-        <x:v>FR قصة الحمامة والثعلب ومالك الحزين</x:v>
+        <x:v>FR قصة المؤمن التقي والكافر الشقي</x:v>
       </x:c>
       <x:c r="E260" t="str">
-        <x:v>Le pigeon le renard et le flamand rose</x:v>
+        <x:v>Le croyant pieux et le mécréant malheureux</x:v>
       </x:c>
       <x:c r="F260" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G260" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H260" t="str">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I260" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J260" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K260" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L260" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
-        <x:v>9789953201818</x:v>
+        <x:v>9789953201078</x:v>
       </x:c>
       <x:c r="B261" t="str">
-        <x:v>KDSTAE015</x:v>
+        <x:v>KDSTAF014</x:v>
       </x:c>
       <x:c r="C261" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D261" t="str">
-        <x:v>FR قصة إرم ذات العماد</x:v>
+        <x:v>FR قصة الحمامة والثعلب ومالك الحزين</x:v>
       </x:c>
       <x:c r="E261" t="str">
-        <x:v>Iram Thatou l- ^Imad</x:v>
+        <x:v>Le pigeon le renard et le flamand rose</x:v>
       </x:c>
       <x:c r="F261" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G261" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H261" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I261" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J261" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K261" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L261" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
-        <x:v>9789953201788</x:v>
+        <x:v>9789953201818</x:v>
       </x:c>
       <x:c r="B262" t="str">
-        <x:v>KDSTAF016</x:v>
+        <x:v>KDSTAE015</x:v>
       </x:c>
       <x:c r="C262" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D262" t="str">
-        <x:v>FR قصة سبأ</x:v>
+        <x:v>FR قصة إرم ذات العماد</x:v>
       </x:c>
       <x:c r="E262" t="str">
-        <x:v>Le récit de Saba'</x:v>
+        <x:v>Iram Thatou l- ^Imad</x:v>
       </x:c>
       <x:c r="F262" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G262" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H262" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I262" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J262" t="str">
-        <x:v>2003</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K262" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L262" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
-        <x:v>9789953201740</x:v>
+        <x:v>9789953201788</x:v>
       </x:c>
       <x:c r="B263" t="str">
-        <x:v>KDSTAF017</x:v>
+        <x:v>KDSTAF016</x:v>
       </x:c>
       <x:c r="C263" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D263" t="str">
-        <x:v>FR قصة قارون</x:v>
+        <x:v>FR قصة سبأ</x:v>
       </x:c>
       <x:c r="E263" t="str">
-        <x:v>Le récit de Qaroun</x:v>
+        <x:v>Le récit de Saba'</x:v>
       </x:c>
       <x:c r="F263" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G263" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H263" t="str">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I263" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J263" t="str">
-        <x:v>2004</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="K263" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L263" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
-        <x:v>9789953201764</x:v>
+        <x:v>9789953201740</x:v>
       </x:c>
       <x:c r="B264" t="str">
-        <x:v>KDSTAF018</x:v>
+        <x:v>KDSTAF017</x:v>
       </x:c>
       <x:c r="C264" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D264" t="str">
-        <x:v>FR قصة هاروت وماروت</x:v>
+        <x:v>FR قصة قارون</x:v>
       </x:c>
       <x:c r="E264" t="str">
-        <x:v>Harout et Marout Le deaux anges honorés</x:v>
+        <x:v>Le récit de Qaroun</x:v>
       </x:c>
       <x:c r="F264" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G264" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H264" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I264" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J264" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K264" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L264" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
-        <x:v>9789953201825</x:v>
+        <x:v>9789953201764</x:v>
       </x:c>
       <x:c r="B265" t="str">
-        <x:v>KDSTAF019</x:v>
+        <x:v>KDSTAF018</x:v>
       </x:c>
       <x:c r="C265" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D265" t="str">
-        <x:v>FR قصة أصحاب الأخدود</x:v>
+        <x:v>FR قصة هاروت وماروت</x:v>
       </x:c>
       <x:c r="E265" t="str">
-        <x:v>Les gens de al-'Oukhdoud</x:v>
+        <x:v>Harout et Marout Le deaux anges honorés</x:v>
       </x:c>
       <x:c r="F265" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G265" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H265" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I265" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J265" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K265" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L265" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
-        <x:v>9789953200088</x:v>
+        <x:v>9789953201825</x:v>
       </x:c>
       <x:c r="B266" t="str">
-        <x:v>KDSTAF020</x:v>
+        <x:v>KDSTAF019</x:v>
       </x:c>
       <x:c r="C266" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D266" t="str">
-        <x:v>FR قصة الريح المسخرة لسيدنا سليمان</x:v>
+        <x:v>FR قصة أصحاب الأخدود</x:v>
       </x:c>
       <x:c r="E266" t="str">
-        <x:v>Le vent asservi à notre maître Soulayman</x:v>
+        <x:v>Les gens de al-'Oukhdoud</x:v>
       </x:c>
       <x:c r="F266" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G266" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H266" t="str">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I266" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J266" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K266" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L266" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
-        <x:v>9789953202228</x:v>
+        <x:v>9789953200088</x:v>
       </x:c>
       <x:c r="B267" t="str">
-        <x:v>KDSTAF021</x:v>
+        <x:v>KDSTAF020</x:v>
       </x:c>
       <x:c r="C267" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D267" t="str">
-        <x:v>FR قصة ذو القرنين</x:v>
+        <x:v>FR قصة الريح المسخرة لسيدنا سليمان</x:v>
       </x:c>
       <x:c r="E267" t="str">
-        <x:v>Dhou l Qarnayn</x:v>
+        <x:v>Le vent asservi à notre maître Soulayman</x:v>
       </x:c>
       <x:c r="F267" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G267" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H267" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I267" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J267" t="str">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K267" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L267" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
-        <x:v>9789953201849</x:v>
+        <x:v>9789953202228</x:v>
       </x:c>
       <x:c r="B268" t="str">
-        <x:v>KDSTAF022</x:v>
+        <x:v>KDSTAF021</x:v>
       </x:c>
       <x:c r="C268" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D268" t="str">
-        <x:v>FR قصة مائدة عيسى عليه السلام</x:v>
+        <x:v>FR قصة ذو القرنين</x:v>
       </x:c>
       <x:c r="E268" t="str">
-        <x:v>La Table de ^Iça</x:v>
+        <x:v>Dhou l Qarnayn</x:v>
       </x:c>
       <x:c r="F268" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G268" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H268" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I268" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J268" t="str">
-        <x:v>2004</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K268" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L268" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
-        <x:v>9789953202051</x:v>
+        <x:v>9789953201849</x:v>
       </x:c>
       <x:c r="B269" t="str">
-        <x:v>KDSTAF023</x:v>
+        <x:v>KDSTAF022</x:v>
       </x:c>
       <x:c r="C269" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D269" t="str">
-        <x:v>FR قصة قميص يوسف</x:v>
+        <x:v>FR قصة مائدة عيسى عليه السلام</x:v>
       </x:c>
       <x:c r="E269" t="str">
-        <x:v>La chemise de Youçouf</x:v>
+        <x:v>La Table de ^Iça</x:v>
       </x:c>
       <x:c r="F269" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G269" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H269" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I269" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J269" t="str">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K269" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L269" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
-        <x:v>9789953202075</x:v>
+        <x:v>9789953202051</x:v>
       </x:c>
       <x:c r="B270" t="str">
-        <x:v>KDSTAF024</x:v>
+        <x:v>KDSTAF023</x:v>
       </x:c>
       <x:c r="C270" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D270" t="str">
-        <x:v>FR قصة سليمان في وادي النمل</x:v>
+        <x:v>FR قصة قميص يوسف</x:v>
       </x:c>
       <x:c r="E270" t="str">
-        <x:v>Notre Maître Soulayman dans la vallée des fourmis</x:v>
+        <x:v>La chemise de Youçouf</x:v>
       </x:c>
       <x:c r="F270" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G270" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H270" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I270" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J270" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K270" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L270" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
-        <x:v>9789953201863</x:v>
+        <x:v>9789953202075</x:v>
       </x:c>
       <x:c r="B271" t="str">
-        <x:v>KDSTAF025</x:v>
+        <x:v>KDSTAF024</x:v>
       </x:c>
       <x:c r="C271" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D271" t="str">
-        <x:v>FR قصة معجزات موسى في التيه</x:v>
+        <x:v>FR قصة سليمان في وادي النمل</x:v>
       </x:c>
       <x:c r="E271" t="str">
-        <x:v>Les miracles de notre maître Mouça dans le désert</x:v>
+        <x:v>Notre Maître Soulayman dans la vallée des fourmis</x:v>
       </x:c>
       <x:c r="F271" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G271" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H271" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I271" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J271" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K271" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L271" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
-        <x:v>9789953203553</x:v>
+        <x:v>9789953201863</x:v>
       </x:c>
       <x:c r="B272" t="str">
-        <x:v>KDSTAF026</x:v>
+        <x:v>KDSTAF025</x:v>
       </x:c>
       <x:c r="C272" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D272" t="str">
-        <x:v>FR قصة ناقة النبي صالح</x:v>
+        <x:v>FR قصة معجزات موسى في التيه</x:v>
       </x:c>
       <x:c r="E272" t="str">
-        <x:v>La Chamelle du Prophète Salih</x:v>
+        <x:v>Les miracles de notre maître Mouça dans le désert</x:v>
       </x:c>
       <x:c r="F272" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G272" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H272" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I272" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J272" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K272" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L272" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
-        <x:v>9789953201887</x:v>
+        <x:v>9789953203553</x:v>
       </x:c>
       <x:c r="B273" t="str">
-        <x:v>KDSTAF027</x:v>
+        <x:v>KDSTAF026</x:v>
       </x:c>
       <x:c r="C273" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D273" t="str">
-        <x:v>FR قصة سيدنا زكريا وكفالته لمريم</x:v>
+        <x:v>FR قصة ناقة النبي صالح</x:v>
       </x:c>
       <x:c r="E273" t="str">
-        <x:v>Le récit de notre maître Zakariyya et de sa prise en change de Maryam</x:v>
+        <x:v>La Chamelle du Prophète Salih</x:v>
       </x:c>
       <x:c r="F273" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G273" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H273" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I273" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J273" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K273" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L273" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
-        <x:v>9789953203089</x:v>
+        <x:v>9789953201887</x:v>
       </x:c>
       <x:c r="B274" t="str">
-        <x:v>KDSTAF028</x:v>
+        <x:v>KDSTAF027</x:v>
       </x:c>
       <x:c r="C274" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D274" t="str">
-        <x:v>FR قصة حبس الشمس لسيدنا يوشع</x:v>
+        <x:v>FR قصة سيدنا زكريا وكفالته لمريم</x:v>
       </x:c>
       <x:c r="E274" t="str">
-        <x:v>Le soleil arrêté pour notre maître Youcha^ fils de Noun</x:v>
+        <x:v>Le récit de notre maître Zakariyya et de sa prise en change de Maryam</x:v>
       </x:c>
       <x:c r="F274" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G274" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H274" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I274" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J274" t="str">
-        <x:v>2006</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K274" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L274" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
-        <x:v>9789953203075</x:v>
+        <x:v>9789953203089</x:v>
       </x:c>
       <x:c r="B275" t="str">
-        <x:v>KDSTAF029</x:v>
+        <x:v>KDSTAF028</x:v>
       </x:c>
       <x:c r="C275" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D275" t="str">
-        <x:v>FR قصة حوت يونس عليه السلام</x:v>
+        <x:v>FR قصة حبس الشمس لسيدنا يوشع</x:v>
       </x:c>
       <x:c r="E275" t="str">
-        <x:v>Le baleine de Younus</x:v>
+        <x:v>Le soleil arrêté pour notre maître Youcha^ fils de Noun</x:v>
       </x:c>
       <x:c r="F275" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G275" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H275" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I275" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J275" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K275" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L275" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str">
-        <x:v>9789953203096</x:v>
+        <x:v>9789953203075</x:v>
       </x:c>
       <x:c r="B276" t="str">
-        <x:v>KDSTAF030</x:v>
+        <x:v>KDSTAF029</x:v>
       </x:c>
       <x:c r="C276" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D276" t="str">
-        <x:v>FR قصة الخضر عليه السلام</x:v>
+        <x:v>FR قصة حوت يونس عليه السلام</x:v>
       </x:c>
       <x:c r="E276" t="str">
-        <x:v>Al Khadir</x:v>
+        <x:v>Le baleine de Younus</x:v>
       </x:c>
       <x:c r="F276" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G276" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H276" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I276" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J276" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K276" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L276" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str">
-        <x:v>9789953203102</x:v>
+        <x:v>9789953203096</x:v>
       </x:c>
       <x:c r="B277" t="str">
-        <x:v>KDSTAF031</x:v>
+        <x:v>KDSTAF030</x:v>
       </x:c>
       <x:c r="C277" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D277" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج1 FR</x:v>
+        <x:v>FR قصة الخضر عليه السلام</x:v>
       </x:c>
       <x:c r="E277" t="str">
-        <x:v>Al Khadir le plus âgé des humains - Tome 1</x:v>
+        <x:v>Al Khadir</x:v>
       </x:c>
       <x:c r="F277" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G277" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H277" t="str">
-        <x:v>50</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I277" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J277" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K277" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L277" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str">
-        <x:v>9789953203119</x:v>
+        <x:v>9789953203102</x:v>
       </x:c>
       <x:c r="B278" t="str">
-        <x:v>KDSTAF032</x:v>
+        <x:v>KDSTAF031</x:v>
       </x:c>
       <x:c r="C278" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D278" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج2 FR</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج1 FR</x:v>
       </x:c>
       <x:c r="E278" t="str">
-        <x:v>Al Khadir le plus âgé des humains - Tome 2</x:v>
+        <x:v>Al Khadir le plus âgé des humains - Tome 1</x:v>
       </x:c>
       <x:c r="F278" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G278" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H278" t="str">
-        <x:v>16</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I278" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J278" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K278" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L278" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str">
-        <x:v>9789953200101</x:v>
+        <x:v>9789953203119</x:v>
       </x:c>
       <x:c r="B279" t="str">
-        <x:v>KDSTAF033</x:v>
+        <x:v>KDSTAF032</x:v>
       </x:c>
       <x:c r="C279" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D279" t="str">
-        <x:v>FR قصة قابيل و هابيل</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج2 FR</x:v>
       </x:c>
       <x:c r="E279" t="str">
-        <x:v>Qabil et Habil</x:v>
+        <x:v>Al Khadir le plus âgé des humains - Tome 2</x:v>
       </x:c>
       <x:c r="F279" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G279" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H279" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I279" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J279" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K279" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L279" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str">
-        <x:v>9789953200095</x:v>
+        <x:v>9789953200101</x:v>
       </x:c>
       <x:c r="B280" t="str">
-        <x:v>KDSTAF034</x:v>
+        <x:v>KDSTAF033</x:v>
       </x:c>
       <x:c r="C280" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D280" t="str">
-        <x:v>FR قصة غزوة أحد</x:v>
+        <x:v>FR قصة قابيل و هابيل</x:v>
       </x:c>
       <x:c r="E280" t="str">
-        <x:v>La Conquéte de Ouhud</x:v>
+        <x:v>Qabil et Habil</x:v>
       </x:c>
       <x:c r="F280" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G280" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H280" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I280" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J280" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K280" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L280" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str">
-        <x:v>9789953200118</x:v>
+        <x:v>9789953200095</x:v>
       </x:c>
       <x:c r="B281" t="str">
-        <x:v>KDSTAF035</x:v>
+        <x:v>KDSTAF034</x:v>
       </x:c>
       <x:c r="C281" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D281" t="str">
-        <x:v>FR قصة الأرنب المنقذ</x:v>
+        <x:v>FR قصة غزوة أحد</x:v>
       </x:c>
       <x:c r="E281" t="str">
-        <x:v>Le Lapin Salvateur</x:v>
+        <x:v>La Conquéte de Ouhud</x:v>
       </x:c>
       <x:c r="F281" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G281" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H281" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I281" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J281" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K281" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L281" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str">
-        <x:v>9789953203067</x:v>
+        <x:v>9789953200118</x:v>
       </x:c>
       <x:c r="B282" t="str">
-        <x:v>KDSTAF036</x:v>
+        <x:v>KDSTAF035</x:v>
       </x:c>
       <x:c r="C282" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D282" t="str">
-        <x:v>FR قصة بداية الطوفان</x:v>
+        <x:v>FR قصة الأرنب المنقذ</x:v>
       </x:c>
       <x:c r="E282" t="str">
-        <x:v>Le début du déluge</x:v>
+        <x:v>Le Lapin Salvateur</x:v>
       </x:c>
       <x:c r="F282" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G282" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H282" t="str">
-        <x:v>2005</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I282" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J282" t="str">
-        <x:v>2005</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K282" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L282" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str">
-        <x:v>9789953202044</x:v>
+        <x:v>9789953203067</x:v>
       </x:c>
       <x:c r="B283" t="str">
-        <x:v>KDSTAF037</x:v>
+        <x:v>KDSTAF036</x:v>
       </x:c>
       <x:c r="C283" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D283" t="str">
-        <x:v>FR قصة تسبيح الجبال والطيور مع داود</x:v>
+        <x:v>FR قصة بداية الطوفان</x:v>
       </x:c>
       <x:c r="E283" t="str">
-        <x:v>Le Tasbih des Montagnes et des oiseaux avec Dawoud</x:v>
+        <x:v>Le début du déluge</x:v>
       </x:c>
       <x:c r="F283" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G283" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H283" t="str">
-        <x:v>24</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="I283" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J283" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K283" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L283" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str">
-        <x:v>9789953200064</x:v>
+        <x:v>9789953202044</x:v>
       </x:c>
       <x:c r="B284" t="str">
-        <x:v>KDSTAF038</x:v>
+        <x:v>KDSTAF037</x:v>
       </x:c>
       <x:c r="C284" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D284" t="str">
-        <x:v>FR قصة أصحاب السبت</x:v>
+        <x:v>FR قصة تسبيح الجبال والطيور مع داود</x:v>
       </x:c>
       <x:c r="E284" t="str">
-        <x:v>Les gens du samedi</x:v>
+        <x:v>Le Tasbih des Montagnes et des oiseaux avec Dawoud</x:v>
       </x:c>
       <x:c r="F284" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G284" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H284" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I284" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J284" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K284" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L284" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str">
-        <x:v>9789953203355</x:v>
+        <x:v>9789953200064</x:v>
       </x:c>
       <x:c r="B285" t="str">
-        <x:v>KDSTAF039</x:v>
+        <x:v>KDSTAF038</x:v>
       </x:c>
       <x:c r="C285" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D285" t="str">
-        <x:v>FR قصة الأصدقاء الأربعة</x:v>
+        <x:v>FR قصة أصحاب السبت</x:v>
       </x:c>
       <x:c r="E285" t="str">
-        <x:v>Les quatre amis</x:v>
+        <x:v>Les gens du samedi</x:v>
       </x:c>
       <x:c r="F285" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G285" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H285" t="str">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I285" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J285" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K285" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L285" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str">
-        <x:v>9789953203348</x:v>
+        <x:v>9789953203355</x:v>
       </x:c>
       <x:c r="B286" t="str">
-        <x:v>KDSTAF040</x:v>
+        <x:v>KDSTAF039</x:v>
       </x:c>
       <x:c r="C286" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D286" t="str">
-        <x:v>FR قصة الحمام والشبكة الطائرة</x:v>
+        <x:v>FR قصة الأصدقاء الأربعة</x:v>
       </x:c>
       <x:c r="E286" t="str">
-        <x:v>Les Pigeons el le Filet Volant</x:v>
+        <x:v>Les quatre amis</x:v>
       </x:c>
       <x:c r="F286" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G286" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H286" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I286" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J286" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K286" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L286" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str">
-        <x:v>9789953203393</x:v>
+        <x:v>9789953203348</x:v>
       </x:c>
       <x:c r="B287" t="str">
-        <x:v>KDSTAF041</x:v>
+        <x:v>KDSTAF040</x:v>
       </x:c>
       <x:c r="C287" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D287" t="str">
-        <x:v>FR قصة مالك بن دينار</x:v>
+        <x:v>FR قصة الحمام والشبكة الطائرة</x:v>
       </x:c>
       <x:c r="E287" t="str">
-        <x:v>Le récit de Malik bin Dinar</x:v>
+        <x:v>Les Pigeons el le Filet Volant</x:v>
       </x:c>
       <x:c r="F287" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G287" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H287" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I287" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J287" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K287" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L287" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str">
-        <x:v>9789953203379</x:v>
+        <x:v>9789953203393</x:v>
       </x:c>
       <x:c r="B288" t="str">
-        <x:v>KDSTAF042</x:v>
+        <x:v>KDSTAF041</x:v>
       </x:c>
       <x:c r="C288" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D288" t="str">
-        <x:v>FR قصة دينار العيار</x:v>
+        <x:v>FR قصة مالك بن دينار</x:v>
       </x:c>
       <x:c r="E288" t="str">
-        <x:v>Le récit de DInar Al ^Ayyar</x:v>
+        <x:v>Le récit de Malik bin Dinar</x:v>
       </x:c>
       <x:c r="F288" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G288" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H288" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I288" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J288" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K288" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L288" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
-        <x:v>9789953203539</x:v>
+        <x:v>9789953203379</x:v>
       </x:c>
       <x:c r="B289" t="str">
-        <x:v>KDSTAF043</x:v>
+        <x:v>KDSTAF042</x:v>
       </x:c>
       <x:c r="C289" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D289" t="str">
-        <x:v>FR قصة ولادة سيدنا يحيى</x:v>
+        <x:v>FR قصة دينار العيار</x:v>
       </x:c>
       <x:c r="E289" t="str">
-        <x:v>La naissance de notre maître Yahya</x:v>
+        <x:v>Le récit de DInar Al ^Ayyar</x:v>
       </x:c>
       <x:c r="F289" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G289" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H289" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I289" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J289" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K289" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L289" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
-        <x:v>9789953203546</x:v>
+        <x:v>9789953203539</x:v>
       </x:c>
       <x:c r="B290" t="str">
-        <x:v>KDSTAF044</x:v>
+        <x:v>KDSTAF043</x:v>
       </x:c>
       <x:c r="C290" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D290" t="str">
-        <x:v>FR قصة يحيى وثباته على الحق</x:v>
+        <x:v>FR قصة ولادة سيدنا يحيى</x:v>
       </x:c>
       <x:c r="E290" t="str">
-        <x:v>Notre Maître Yahya et sa persévérance sur la vérité</x:v>
+        <x:v>La naissance de notre maître Yahya</x:v>
       </x:c>
       <x:c r="F290" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G290" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H290" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I290" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J290" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K290" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L290" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
-        <x:v>9789953203508</x:v>
+        <x:v>9789953203546</x:v>
       </x:c>
       <x:c r="B291" t="str">
-        <x:v>KDSTAF045</x:v>
+        <x:v>KDSTAF044</x:v>
       </x:c>
       <x:c r="C291" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D291" t="str">
-        <x:v>FR قصة شعيب ومواجهته لقومه المكذبين</x:v>
+        <x:v>FR قصة يحيى وثباته على الحق</x:v>
       </x:c>
       <x:c r="E291" t="str">
-        <x:v>Notre Maître Chou^ayb sa confrontation avec son peuple d'incrédules</x:v>
+        <x:v>Notre Maître Yahya et sa persévérance sur la vérité</x:v>
       </x:c>
       <x:c r="F291" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G291" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H291" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I291" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J291" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K291" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L291" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
-        <x:v>9789953203492</x:v>
+        <x:v>9789953203508</x:v>
       </x:c>
       <x:c r="B292" t="str">
-        <x:v>KDSTAF046</x:v>
+        <x:v>KDSTAF045</x:v>
       </x:c>
       <x:c r="C292" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D292" t="str">
-        <x:v>FR قصة استجابة دعاء سيدنا شعيب عليه السلام</x:v>
+        <x:v>FR قصة شعيب ومواجهته لقومه المكذبين</x:v>
       </x:c>
       <x:c r="E292" t="str">
-        <x:v>Exaucement de l'invocation de notre maître Chou^ayb</x:v>
+        <x:v>Notre Maître Chou^ayb sa confrontation avec son peuple d'incrédules</x:v>
       </x:c>
       <x:c r="F292" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G292" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H292" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I292" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J292" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K292" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L292" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
-        <x:v>9789953203515</x:v>
+        <x:v>9789953203492</x:v>
       </x:c>
       <x:c r="B293" t="str">
-        <x:v>KDSTAF047</x:v>
+        <x:v>KDSTAF046</x:v>
       </x:c>
       <x:c r="C293" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D293" t="str">
-        <x:v>قصة قوم سيدنا لوط (دعوته قومه إلى الإسلام) FR</x:v>
+        <x:v>FR قصة استجابة دعاء سيدنا شعيب عليه السلام</x:v>
       </x:c>
       <x:c r="E293" t="str">
-        <x:v>Le peupple de notre maître Lout Son appel de son peuple à l'Islam</x:v>
+        <x:v>Exaucement de l'invocation de notre maître Chou^ayb</x:v>
       </x:c>
       <x:c r="F293" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G293" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H293" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I293" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J293" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K293" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L293" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
-        <x:v>9789953203522</x:v>
+        <x:v>9789953203515</x:v>
       </x:c>
       <x:c r="B294" t="str">
-        <x:v>KDSTAF048</x:v>
+        <x:v>KDSTAF047</x:v>
       </x:c>
       <x:c r="C294" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D294" t="str">
-        <x:v>قصة قوم سيدنا لوط عليه السلام (نجاة سيدنا لوط وبناته وتعذيب الظالمين) FR</x:v>
+        <x:v>قصة قوم سيدنا لوط (دعوته قومه إلى الإسلام) FR</x:v>
       </x:c>
       <x:c r="E294" t="str">
-        <x:v>Le peuple de notre maître Lout Le sauvegarde de notre maître Lout et de ses filles et le châitment s</x:v>
+        <x:v>Le peupple de notre maître Lout Son appel de son peuple à l'Islam</x:v>
       </x:c>
       <x:c r="F294" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G294" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H294" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I294" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J294" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K294" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L294" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str">
-        <x:v>9789953203652</x:v>
+        <x:v>9789953203522</x:v>
       </x:c>
       <x:c r="B295" t="str">
-        <x:v>KDSTAF049</x:v>
+        <x:v>KDSTAF048</x:v>
       </x:c>
       <x:c r="C295" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D295" t="str">
-        <x:v>قصة سيدنا يوسف (سبب سجن يوسف عليه السلام) FR</x:v>
+        <x:v>قصة قوم سيدنا لوط عليه السلام (نجاة سيدنا لوط وبناته وتعذيب الظالمين) FR</x:v>
       </x:c>
       <x:c r="E295" t="str">
-        <x:v>Le récit de Youçouf La raison de l'emprisonnement injustement de Youçouf</x:v>
+        <x:v>Le peuple de notre maître Lout Le sauvegarde de notre maître Lout et de ses filles et le châitment s</x:v>
       </x:c>
       <x:c r="F295" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G295" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H295" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I295" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J295" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K295" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L295" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str">
-        <x:v>9789953203669</x:v>
+        <x:v>9789953203652</x:v>
       </x:c>
       <x:c r="B296" t="str">
-        <x:v>KDSTAF050</x:v>
+        <x:v>KDSTAF049</x:v>
       </x:c>
       <x:c r="C296" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D296" t="str">
-        <x:v>FR قصة سيدنا يوسف وتعبير رؤيا الملك</x:v>
+        <x:v>قصة سيدنا يوسف (سبب سجن يوسف عليه السلام) FR</x:v>
       </x:c>
       <x:c r="E296" t="str">
-        <x:v>Le récit de Youçouf Le rêve du roi</x:v>
+        <x:v>Le récit de Youçouf La raison de l'emprisonnement injustement de Youçouf</x:v>
       </x:c>
       <x:c r="F296" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G296" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H296" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I296" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J296" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K296" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L296" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str">
-        <x:v>9789953203621</x:v>
+        <x:v>9789953203669</x:v>
       </x:c>
       <x:c r="B297" t="str">
-        <x:v>KDSTAF051</x:v>
+        <x:v>KDSTAF050</x:v>
       </x:c>
       <x:c r="C297" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D297" t="str">
-        <x:v>FR قصة سيدنا يوسف والسنوات الخصيبة</x:v>
+        <x:v>FR قصة سيدنا يوسف وتعبير رؤيا الملك</x:v>
       </x:c>
       <x:c r="E297" t="str">
-        <x:v>Le récit de Youçouf Les années fertiles suivies par les  années de sècheresse</x:v>
+        <x:v>Le récit de Youçouf Le rêve du roi</x:v>
       </x:c>
       <x:c r="F297" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G297" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H297" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I297" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J297" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K297" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L297" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str">
-        <x:v>9789953203591</x:v>
+        <x:v>9789953203621</x:v>
       </x:c>
       <x:c r="B298" t="str">
-        <x:v>KDSTAF052</x:v>
+        <x:v>KDSTAF051</x:v>
       </x:c>
       <x:c r="C298" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D298" t="str">
-        <x:v>قصة طالوت وجالوت (ابتلاء بني اسرائيل بالنهر) FR</x:v>
+        <x:v>FR قصة سيدنا يوسف والسنوات الخصيبة</x:v>
       </x:c>
       <x:c r="E298" t="str">
-        <x:v>Talout et Jalout L'épreuve des fils de Israil par le fleuve</x:v>
+        <x:v>Le récit de Youçouf Les années fertiles suivies par les  années de sècheresse</x:v>
       </x:c>
       <x:c r="F298" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G298" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H298" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I298" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J298" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K298" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L298" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str">
-        <x:v>9789953203607</x:v>
+        <x:v>9789953203591</x:v>
       </x:c>
       <x:c r="B299" t="str">
-        <x:v>KDSTAF053</x:v>
+        <x:v>KDSTAF052</x:v>
       </x:c>
       <x:c r="C299" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D299" t="str">
-        <x:v>طالوت وجالوت (ظهور داود عليه السلام) FR</x:v>
+        <x:v>قصة طالوت وجالوت (ابتلاء بني اسرائيل بالنهر) FR</x:v>
       </x:c>
       <x:c r="E299" t="str">
-        <x:v>Talout et Jalout - l'apparition de Dawoud</x:v>
+        <x:v>Talout et Jalout L'épreuve des fils de Israil par le fleuve</x:v>
       </x:c>
       <x:c r="F299" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G299" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H299" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I299" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J299" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K299" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L299" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str">
-        <x:v>9789953203614</x:v>
+        <x:v>9789953203607</x:v>
       </x:c>
       <x:c r="B300" t="str">
-        <x:v>KDSTAF054</x:v>
+        <x:v>KDSTAF053</x:v>
       </x:c>
       <x:c r="C300" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D300" t="str">
-        <x:v>قصة طالوت وجالوت (المعركة الفاصلة) FR</x:v>
+        <x:v>طالوت وجالوت (ظهور داود عليه السلام) FR</x:v>
       </x:c>
       <x:c r="E300" t="str">
-        <x:v>Talout e Jalout - La bataille décisive</x:v>
+        <x:v>Talout et Jalout - l'apparition de Dawoud</x:v>
       </x:c>
       <x:c r="F300" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G300" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H300" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I300" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J300" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K300" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L300" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str">
-        <x:v>9789953203638</x:v>
+        <x:v>9789953203614</x:v>
       </x:c>
       <x:c r="B301" t="str">
-        <x:v>KDSTAF055</x:v>
+        <x:v>KDSTAF054</x:v>
       </x:c>
       <x:c r="C301" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D301" t="str">
-        <x:v>FR قصة تابوت بني اسرائيل وبعثة النبي شمويل</x:v>
+        <x:v>قصة طالوت وجالوت (المعركة الفاصلة) FR</x:v>
       </x:c>
       <x:c r="E301" t="str">
-        <x:v>Le récit du cercueil des fils de Israil et l'envoi du Prophète Chamwil</x:v>
+        <x:v>Talout e Jalout - La bataille décisive</x:v>
       </x:c>
       <x:c r="F301" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G301" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H301" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I301" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J301" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K301" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L301" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str">
-        <x:v>9789953203645</x:v>
+        <x:v>9789953203638</x:v>
       </x:c>
       <x:c r="B302" t="str">
-        <x:v>KDSTAF056</x:v>
+        <x:v>KDSTAF055</x:v>
       </x:c>
       <x:c r="C302" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D302" t="str">
-        <x:v>قصة تابوت بني إسرائيل (ظهور طالوت وعودة التابوت) FR</x:v>
+        <x:v>FR قصة تابوت بني اسرائيل وبعثة النبي شمويل</x:v>
       </x:c>
       <x:c r="E302" t="str">
-        <x:v>Le récit du cercueil des fils de Israil - L'apparition de Talout et le retour du cercueil</x:v>
+        <x:v>Le récit du cercueil des fils de Israil et l'envoi du Prophète Chamwil</x:v>
       </x:c>
       <x:c r="F302" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G302" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H302" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I302" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J302" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K302" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L302" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str">
-        <x:v>9789953203485</x:v>
+        <x:v>9789953203645</x:v>
       </x:c>
       <x:c r="B303" t="str">
-        <x:v>KDSTAF057</x:v>
+        <x:v>KDSTAF056</x:v>
       </x:c>
       <x:c r="C303" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D303" t="str">
-        <x:v>FR قصة حجر سيدنا موسى عليه السلام</x:v>
+        <x:v>قصة تابوت بني إسرائيل (ظهور طالوت وعودة التابوت) FR</x:v>
       </x:c>
       <x:c r="E303" t="str">
-        <x:v>La Pierre de notre Maître Mouça</x:v>
+        <x:v>Le récit du cercueil des fils de Israil - L'apparition de Talout et le retour du cercueil</x:v>
       </x:c>
       <x:c r="F303" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G303" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H303" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I303" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J303" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K303" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L303" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str">
-        <x:v>9789953204116</x:v>
+        <x:v>9789953203485</x:v>
       </x:c>
       <x:c r="B304" t="str">
-        <x:v>KDSTAF058</x:v>
+        <x:v>KDSTAF057</x:v>
       </x:c>
       <x:c r="C304" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D304" t="str">
-        <x:v>FR قصة شكر الله على نعمه</x:v>
+        <x:v>FR قصة حجر سيدنا موسى عليه السلام</x:v>
       </x:c>
       <x:c r="E304" t="str">
-        <x:v>Le Remerciement de Allah pour Ses Bienfaits</x:v>
+        <x:v>La Pierre de notre Maître Mouça</x:v>
       </x:c>
       <x:c r="F304" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G304" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H304" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I304" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J304" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K304" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L304" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str">
-        <x:v>9789953204123</x:v>
+        <x:v>9789953204116</x:v>
       </x:c>
       <x:c r="B305" t="str">
-        <x:v>KDSTAF059</x:v>
+        <x:v>KDSTAF058</x:v>
       </x:c>
       <x:c r="C305" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D305" t="str">
-        <x:v>FR قصة ماشطة بنت فرعون</x:v>
+        <x:v>FR قصة شكر الله على نعمه</x:v>
       </x:c>
       <x:c r="E305" t="str">
-        <x:v>La Femme qui Coiffait la Fille de Pharaon</x:v>
+        <x:v>Le Remerciement de Allah pour Ses Bienfaits</x:v>
       </x:c>
       <x:c r="F305" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G305" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H305" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I305" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J305" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K305" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L305" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str">
-        <x:v>9789953204055</x:v>
+        <x:v>9789953204123</x:v>
       </x:c>
       <x:c r="B306" t="str">
-        <x:v>KDSTAF060</x:v>
+        <x:v>KDSTAF059</x:v>
       </x:c>
       <x:c r="C306" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D306" t="str">
-        <x:v>FR قصة الحمّرة تشكو أمرها للنبي</x:v>
+        <x:v>FR قصة ماشطة بنت فرعون</x:v>
       </x:c>
       <x:c r="E306" t="str">
-        <x:v>Al Hoummarah se plaint au Prophète</x:v>
+        <x:v>La Femme qui Coiffait la Fille de Pharaon</x:v>
       </x:c>
       <x:c r="F306" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G306" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H306" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I306" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J306" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K306" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L306" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str">
-        <x:v>9789953204048</x:v>
+        <x:v>9789953204055</x:v>
       </x:c>
       <x:c r="B307" t="str">
-        <x:v>KDSTAF061</x:v>
+        <x:v>KDSTAF060</x:v>
       </x:c>
       <x:c r="C307" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D307" t="str">
-        <x:v>FR قصة نزول المطر بدعاء النبي</x:v>
+        <x:v>FR قصة الحمّرة تشكو أمرها للنبي</x:v>
       </x:c>
       <x:c r="E307" t="str">
-        <x:v>Le Miracle de la Pluie Tombée Grâce aux Invcations du Messager de Allah</x:v>
+        <x:v>Al Hoummarah se plaint au Prophète</x:v>
       </x:c>
       <x:c r="F307" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G307" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H307" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I307" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J307" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K307" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L307" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str">
-        <x:v>9789953204031</x:v>
+        <x:v>9789953204048</x:v>
       </x:c>
       <x:c r="B308" t="str">
-        <x:v>KDSTAF062</x:v>
+        <x:v>KDSTAF061</x:v>
       </x:c>
       <x:c r="C308" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D308" t="str">
-        <x:v>FR قصة بركة الرسول في إطعام أصحابه</x:v>
+        <x:v>FR قصة نزول المطر بدعاء النبي</x:v>
       </x:c>
       <x:c r="E308" t="str">
-        <x:v>Bénédictions du Messager lorsqu'il Donnait à manger à ses compagnons</x:v>
+        <x:v>Le Miracle de la Pluie Tombée Grâce aux Invcations du Messager de Allah</x:v>
       </x:c>
       <x:c r="F308" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G308" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H308" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I308" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J308" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K308" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L308" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str">
-        <x:v>9789953204020</x:v>
+        <x:v>9789953204031</x:v>
       </x:c>
       <x:c r="B309" t="str">
-        <x:v>KDSTAF063</x:v>
+        <x:v>KDSTAF062</x:v>
       </x:c>
       <x:c r="C309" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D309" t="str">
-        <x:v>FR قصة البركة في ماء الجرتين</x:v>
+        <x:v>FR قصة بركة الرسول في إطعام أصحابه</x:v>
       </x:c>
       <x:c r="E309" t="str">
-        <x:v>Miracle des deux grandes jarres d'eau</x:v>
+        <x:v>Bénédictions du Messager lorsqu'il Donnait à manger à ses compagnons</x:v>
       </x:c>
       <x:c r="F309" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G309" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H309" t="str">
-        <x:v>1</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I309" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J309" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K309" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L309" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str">
-        <x:v>9789953203850</x:v>
+        <x:v>9789953204020</x:v>
       </x:c>
       <x:c r="B310" t="str">
-        <x:v>KDSTAF064</x:v>
+        <x:v>KDSTAF063</x:v>
       </x:c>
       <x:c r="C310" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D310" t="str">
-        <x:v>FR قصة الشعير القاتل</x:v>
+        <x:v>FR قصة البركة في ماء الجرتين</x:v>
       </x:c>
       <x:c r="E310" t="str">
-        <x:v>L'orge Tueuse</x:v>
+        <x:v>Miracle des deux grandes jarres d'eau</x:v>
       </x:c>
       <x:c r="F310" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G310" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H310" t="str">
-        <x:v>16</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I310" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J310" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K310" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L310" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
-        <x:v>9789953203898</x:v>
+        <x:v>9789953203850</x:v>
       </x:c>
       <x:c r="B311" t="str">
-        <x:v>KDSTAF065</x:v>
+        <x:v>KDSTAF064</x:v>
       </x:c>
       <x:c r="C311" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D311" t="str">
-        <x:v>FR قصة التاجر الأمين</x:v>
+        <x:v>FR قصة الشعير القاتل</x:v>
       </x:c>
       <x:c r="E311" t="str">
-        <x:v>Le Commerçant honnête</x:v>
+        <x:v>L'orge Tueuse</x:v>
       </x:c>
       <x:c r="F311" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G311" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H311" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I311" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J311" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K311" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L311" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
-        <x:v>9789953203843</x:v>
+        <x:v>9789953203898</x:v>
       </x:c>
       <x:c r="B312" t="str">
-        <x:v>KDSTAF066</x:v>
+        <x:v>KDSTAF065</x:v>
       </x:c>
       <x:c r="C312" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D312" t="str">
-        <x:v>FR قصة افتضاح عباد الأصنام</x:v>
+        <x:v>FR قصة التاجر الأمين</x:v>
       </x:c>
       <x:c r="E312" t="str">
-        <x:v>Le Scandale des adorateurs d'idoles</x:v>
+        <x:v>Le Commerçant honnête</x:v>
       </x:c>
       <x:c r="F312" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G312" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H312" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I312" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J312" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K312" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L312" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
-        <x:v>9789953204208</x:v>
+        <x:v>9789953203843</x:v>
       </x:c>
       <x:c r="B313" t="str">
-        <x:v>KDSTAF067</x:v>
+        <x:v>KDSTAF066</x:v>
       </x:c>
       <x:c r="C313" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D313" t="str">
-        <x:v>FR قصة الشرطي والصياد</x:v>
+        <x:v>FR قصة افتضاح عباد الأصنام</x:v>
       </x:c>
       <x:c r="E313" t="str">
-        <x:v>Le Policier et le Pêcheur</x:v>
+        <x:v>Le Scandale des adorateurs d'idoles</x:v>
       </x:c>
       <x:c r="F313" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G313" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H313" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I313" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J313" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K313" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L313" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
-        <x:v>9789953204192</x:v>
+        <x:v>9789953204208</x:v>
       </x:c>
       <x:c r="B314" t="str">
-        <x:v>KDSTAF068</x:v>
+        <x:v>KDSTAF067</x:v>
       </x:c>
       <x:c r="C314" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D314" t="str">
-        <x:v>FR قصة ولد هارون الرشيد</x:v>
+        <x:v>FR قصة الشرطي والصياد</x:v>
       </x:c>
       <x:c r="E314" t="str">
-        <x:v>L'histoire Du fils de Haroun al Rachid</x:v>
+        <x:v>Le Policier et le Pêcheur</x:v>
       </x:c>
       <x:c r="F314" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G314" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H314" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I314" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J314" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K314" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L314" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
-        <x:v>9789953204512</x:v>
+        <x:v>9789953204192</x:v>
       </x:c>
       <x:c r="B315" t="str">
-        <x:v>KDSTAF069</x:v>
+        <x:v>KDSTAF068</x:v>
       </x:c>
       <x:c r="C315" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D315" t="str">
-        <x:v>FR قصة الخنفساء الحمراء</x:v>
+        <x:v>FR قصة ولد هارون الرشيد</x:v>
       </x:c>
       <x:c r="E315" t="str">
-        <x:v>La Coccinelle Rouge</x:v>
+        <x:v>L'histoire Du fils de Haroun al Rachid</x:v>
       </x:c>
       <x:c r="F315" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G315" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H315" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I315" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J315" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K315" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L315" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
-        <x:v>9789953203874</x:v>
+        <x:v>9789953204512</x:v>
       </x:c>
       <x:c r="B316" t="str">
-        <x:v>KDSTAF070</x:v>
+        <x:v>KDSTAF069</x:v>
       </x:c>
       <x:c r="C316" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D316" t="str">
-        <x:v>FR قصة صقر العم مسعود</x:v>
+        <x:v>FR قصة الخنفساء الحمراء</x:v>
       </x:c>
       <x:c r="E316" t="str">
-        <x:v>Le faucon de l'oncle Mas^oud</x:v>
+        <x:v>La Coccinelle Rouge</x:v>
       </x:c>
       <x:c r="F316" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G316" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H316" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I316" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J316" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K316" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L316" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
-        <x:v>9789953203881</x:v>
+        <x:v>9789953203874</x:v>
       </x:c>
       <x:c r="B317" t="str">
-        <x:v>KDSTAF071</x:v>
+        <x:v>KDSTAF070</x:v>
       </x:c>
       <x:c r="C317" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D317" t="str">
-        <x:v>FR قصة الجمل العجيب</x:v>
+        <x:v>FR قصة صقر العم مسعود</x:v>
       </x:c>
       <x:c r="E317" t="str">
-        <x:v>L'étonnant Chameau</x:v>
+        <x:v>Le faucon de l'oncle Mas^oud</x:v>
       </x:c>
       <x:c r="F317" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G317" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H317" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I317" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J317" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K317" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L317" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
-        <x:v>9789953204451</x:v>
+        <x:v>9789953203881</x:v>
       </x:c>
       <x:c r="B318" t="str">
-        <x:v>KDSTAF072</x:v>
+        <x:v>KDSTAF071</x:v>
       </x:c>
       <x:c r="C318" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D318" t="str">
-        <x:v>FR قصة الرفق بالحيوان</x:v>
+        <x:v>FR قصة الجمل العجيب</x:v>
       </x:c>
       <x:c r="E318" t="str">
-        <x:v>La Douceur Envers les Animaux</x:v>
+        <x:v>L'étonnant Chameau</x:v>
       </x:c>
       <x:c r="F318" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G318" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H318" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I318" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J318" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K318" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L318" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
-        <x:v>9789953204475</x:v>
+        <x:v>9789953204451</x:v>
       </x:c>
       <x:c r="B319" t="str">
-        <x:v>KDSTAF073</x:v>
+        <x:v>KDSTAF072</x:v>
       </x:c>
       <x:c r="C319" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D319" t="str">
-        <x:v>FR قصة سحابة الخير</x:v>
+        <x:v>FR قصة الرفق بالحيوان</x:v>
       </x:c>
       <x:c r="E319" t="str">
-        <x:v>Le Nuage de Bien</x:v>
+        <x:v>La Douceur Envers les Animaux</x:v>
       </x:c>
       <x:c r="F319" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G319" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H319" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I319" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J319" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K319" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L319" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
-        <x:v>9789953204499</x:v>
+        <x:v>9789953204475</x:v>
       </x:c>
       <x:c r="B320" t="str">
-        <x:v>KDSTAF074</x:v>
+        <x:v>KDSTAF073</x:v>
       </x:c>
       <x:c r="C320" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D320" t="str">
-        <x:v>FR قصة اصلاح ذات البين</x:v>
+        <x:v>FR قصة سحابة الخير</x:v>
       </x:c>
       <x:c r="E320" t="str">
-        <x:v>Réparer entre les gens grâce à un Dirham</x:v>
+        <x:v>Le Nuage de Bien</x:v>
       </x:c>
       <x:c r="F320" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G320" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H320" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I320" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J320" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K320" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L320" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
-        <x:v>9789953204482</x:v>
+        <x:v>9789953204499</x:v>
       </x:c>
       <x:c r="B321" t="str">
-        <x:v>KDSTAF075</x:v>
+        <x:v>KDSTAF074</x:v>
       </x:c>
       <x:c r="C321" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D321" t="str">
-        <x:v>FR قصة يا مغيث المستغيثين</x:v>
+        <x:v>FR قصة اصلاح ذات البين</x:v>
       </x:c>
       <x:c r="E321" t="str">
-        <x:v>Ô Toi, Celui Qui Vient au Secours de ceux qui Demandent le Secours, Viens à Mon Secours</x:v>
+        <x:v>Réparer entre les gens grâce à un Dirham</x:v>
       </x:c>
       <x:c r="F321" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G321" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H321" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I321" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J321" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K321" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L321" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
-        <x:v>9789953204444</x:v>
+        <x:v>9789953204482</x:v>
       </x:c>
       <x:c r="B322" t="str">
-        <x:v>KDSTAF076</x:v>
+        <x:v>KDSTAF075</x:v>
       </x:c>
       <x:c r="C322" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D322" t="str">
-        <x:v>FR قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
+        <x:v>FR قصة يا مغيث المستغيثين</x:v>
       </x:c>
       <x:c r="E322" t="str">
-        <x:v>Les Trois Morceaux de Pain et la Cupidité dans le bas Monde</x:v>
+        <x:v>Ô Toi, Celui Qui Vient au Secours de ceux qui Demandent le Secours, Viens à Mon Secours</x:v>
       </x:c>
       <x:c r="F322" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G322" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H322" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I322" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J322" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K322" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L322" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
-        <x:v>9789953203867</x:v>
+        <x:v>9789953204444</x:v>
       </x:c>
       <x:c r="B323" t="str">
-        <x:v>KDSTAF077</x:v>
+        <x:v>KDSTAF076</x:v>
       </x:c>
       <x:c r="C323" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D323" t="str">
-        <x:v>FR قصة الهر الأليف</x:v>
+        <x:v>FR قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
       </x:c>
       <x:c r="E323" t="str">
-        <x:v>Le Gentil Chat</x:v>
+        <x:v>Les Trois Morceaux de Pain et la Cupidité dans le bas Monde</x:v>
       </x:c>
       <x:c r="F323" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G323" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H323" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I323" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J323" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K323" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L323" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
-        <x:v>9789953204505</x:v>
+        <x:v>9789953203867</x:v>
       </x:c>
       <x:c r="B324" t="str">
-        <x:v>KDSTAF078</x:v>
+        <x:v>KDSTAF077</x:v>
       </x:c>
       <x:c r="C324" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D324" t="str">
-        <x:v>FR قصة نجاة الطفل الرضيع</x:v>
+        <x:v>FR قصة الهر الأليف</x:v>
       </x:c>
       <x:c r="E324" t="str">
-        <x:v>La Sauvegarde du Jeune Enfant Nourrisson</x:v>
+        <x:v>Le Gentil Chat</x:v>
       </x:c>
       <x:c r="F324" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G324" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H324" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I324" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J324" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K324" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L324" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
-        <x:v>9789953204437</x:v>
+        <x:v>9789953204505</x:v>
       </x:c>
       <x:c r="B325" t="str">
-        <x:v>KDSTAF080</x:v>
+        <x:v>KDSTAF078</x:v>
       </x:c>
       <x:c r="C325" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D325" t="str">
-        <x:v>FR قصة نعم المرأة الصالحة</x:v>
+        <x:v>FR قصة نجاة الطفل الرضيع</x:v>
       </x:c>
       <x:c r="E325" t="str">
-        <x:v>Quel Bien la Femme Vertueuse</x:v>
+        <x:v>La Sauvegarde du Jeune Enfant Nourrisson</x:v>
       </x:c>
       <x:c r="F325" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G325" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H325" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I325" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J325" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K325" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L325" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str">
-        <x:v>9789953205915</x:v>
+        <x:v>9789953204437</x:v>
       </x:c>
       <x:c r="B326" t="str">
-        <x:v>KDSTAF084</x:v>
+        <x:v>KDSTAF080</x:v>
       </x:c>
       <x:c r="C326" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D326" t="str">
-        <x:v>FR قصة الغلام الكريم</x:v>
+        <x:v>FR قصة نعم المرأة الصالحة</x:v>
       </x:c>
       <x:c r="E326" t="str">
-        <x:v>Le garçon généreux</x:v>
+        <x:v>Quel Bien la Femme Vertueuse</x:v>
       </x:c>
       <x:c r="F326" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G326" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H326" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I326" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J326" t="str">
-        <x:v>2008</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K326" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L326" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
-        <x:v>9789953205892</x:v>
+        <x:v>9789953205915</x:v>
       </x:c>
       <x:c r="B327" t="str">
-        <x:v>KDSTAF085</x:v>
+        <x:v>KDSTAF084</x:v>
       </x:c>
       <x:c r="C327" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D327" t="str">
-        <x:v>FR قصة ذي النون المصري والعقرب</x:v>
+        <x:v>FR قصة الغلام الكريم</x:v>
       </x:c>
       <x:c r="E327" t="str">
-        <x:v>Dhou Noun al Misriyy et le scorpion</x:v>
+        <x:v>Le garçon généreux</x:v>
       </x:c>
       <x:c r="F327" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G327" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H327" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I327" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J327" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K327" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L327" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
-        <x:v>9789953205922</x:v>
+        <x:v>9789953205892</x:v>
       </x:c>
       <x:c r="B328" t="str">
-        <x:v>KDSTAF086</x:v>
+        <x:v>KDSTAF085</x:v>
       </x:c>
       <x:c r="C328" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D328" t="str">
-        <x:v>FR قصة من روائع السخاء</x:v>
+        <x:v>FR قصة ذي النون المصري والعقرب</x:v>
       </x:c>
       <x:c r="E328" t="str">
-        <x:v>Une générosité merveilleuse</x:v>
+        <x:v>Dhou Noun al Misriyy et le scorpion</x:v>
       </x:c>
       <x:c r="F328" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G328" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H328" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I328" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J328" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K328" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L328" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
-        <x:v>9789953205939</x:v>
+        <x:v>9789953205922</x:v>
       </x:c>
       <x:c r="B329" t="str">
-        <x:v>KDSTAF087</x:v>
+        <x:v>KDSTAF086</x:v>
       </x:c>
       <x:c r="C329" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D329" t="str">
-        <x:v>FR قصة العطار يرد ديونه ببركة النبي</x:v>
+        <x:v>FR قصة من روائع السخاء</x:v>
       </x:c>
       <x:c r="E329" t="str">
-        <x:v>L'herboriste rembrouse ses dettes par la barakah du prophète</x:v>
+        <x:v>Une générosité merveilleuse</x:v>
       </x:c>
       <x:c r="F329" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G329" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H329" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I329" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J329" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K329" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L329" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
-        <x:v>9789953206035</x:v>
+        <x:v>9789953205939</x:v>
       </x:c>
       <x:c r="B330" t="str">
-        <x:v>KDSTAF089</x:v>
+        <x:v>KDSTAF087</x:v>
       </x:c>
       <x:c r="C330" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D330" t="str">
-        <x:v>FR قصة سر خرق السفينة</x:v>
+        <x:v>FR قصة العطار يرد ديونه ببركة النبي</x:v>
       </x:c>
       <x:c r="E330" t="str">
-        <x:v>Le secret de la tentative de faire couler le navire</x:v>
+        <x:v>L'herboriste rembrouse ses dettes par la barakah du prophète</x:v>
       </x:c>
       <x:c r="F330" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G330" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H330" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I330" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J330" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K330" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L330" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
-        <x:v>9789953206066</x:v>
+        <x:v>9789953206035</x:v>
       </x:c>
       <x:c r="B331" t="str">
-        <x:v>KDSTAF090</x:v>
+        <x:v>KDSTAF089</x:v>
       </x:c>
       <x:c r="C331" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D331" t="str">
-        <x:v>FR قصة إسلام عمير بن وهب</x:v>
+        <x:v>FR قصة سر خرق السفينة</x:v>
       </x:c>
       <x:c r="E331" t="str">
-        <x:v>L'Islam de ^Oumayr fils de Wahb grâce au miracle du Prophète</x:v>
+        <x:v>Le secret de la tentative de faire couler le navire</x:v>
       </x:c>
       <x:c r="F331" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G331" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H331" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I331" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J331" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K331" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L331" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
-        <x:v>9789953206073</x:v>
+        <x:v>9789953206066</x:v>
       </x:c>
       <x:c r="B332" t="str">
-        <x:v>KDSTAF091</x:v>
+        <x:v>KDSTAF090</x:v>
       </x:c>
       <x:c r="C332" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D332" t="str">
-        <x:v>قصة طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن FR</x:v>
+        <x:v>FR قصة إسلام عمير بن وهب</x:v>
       </x:c>
       <x:c r="E332" t="str">
-        <x:v>Le peu de nourriture qui suffit à 300 personnes par la volonté de Allah</x:v>
+        <x:v>L'Islam de ^Oumayr fils de Wahb grâce au miracle du Prophète</x:v>
       </x:c>
       <x:c r="F332" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G332" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H332" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I332" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J332" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K332" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L332" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
-        <x:v>9789953205953</x:v>
+        <x:v>9789953206073</x:v>
       </x:c>
       <x:c r="B333" t="str">
-        <x:v>KDSTAF092</x:v>
+        <x:v>KDSTAF091</x:v>
       </x:c>
       <x:c r="C333" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D333" t="str">
-        <x:v>FR قصة جزاء الخيانة</x:v>
+        <x:v>قصة طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن FR</x:v>
       </x:c>
       <x:c r="E333" t="str">
-        <x:v>La rétribution de la trahison</x:v>
+        <x:v>Le peu de nourriture qui suffit à 300 personnes par la volonté de Allah</x:v>
       </x:c>
       <x:c r="F333" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G333" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H333" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I333" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J333" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K333" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L333" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
-        <x:v>9789953206028</x:v>
+        <x:v>9789953205953</x:v>
       </x:c>
       <x:c r="B334" t="str">
-        <x:v>KDSTAF094</x:v>
+        <x:v>KDSTAF092</x:v>
       </x:c>
       <x:c r="C334" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D334" t="str">
-        <x:v>FR قصة وزير يتخلص من مكيدة</x:v>
+        <x:v>FR قصة جزاء الخيانة</x:v>
       </x:c>
       <x:c r="E334" t="str">
-        <x:v>Un ministre qui èchappe à un complot</x:v>
+        <x:v>La rétribution de la trahison</x:v>
       </x:c>
       <x:c r="F334" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G334" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H334" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I334" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J334" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K334" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L334" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
-        <x:v>9789953205991</x:v>
+        <x:v>9789953206028</x:v>
       </x:c>
       <x:c r="B335" t="str">
-        <x:v>KDSTAF095</x:v>
+        <x:v>KDSTAF094</x:v>
       </x:c>
       <x:c r="C335" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D335" t="str">
-        <x:v>FR قصة حمار الملك</x:v>
+        <x:v>FR قصة وزير يتخلص من مكيدة</x:v>
       </x:c>
       <x:c r="E335" t="str">
-        <x:v>L'âne du roi</x:v>
+        <x:v>Un ministre qui èchappe à un complot</x:v>
       </x:c>
       <x:c r="F335" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G335" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H335" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I335" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J335" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K335" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L335" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
-        <x:v>9789953203911</x:v>
+        <x:v>9789953205991</x:v>
       </x:c>
       <x:c r="B336" t="str">
-        <x:v>KDSTAF096</x:v>
+        <x:v>KDSTAF095</x:v>
       </x:c>
       <x:c r="C336" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D336" t="str">
-        <x:v>FR قصة الذكور والإناث</x:v>
+        <x:v>FR قصة حمار الملك</x:v>
       </x:c>
       <x:c r="E336" t="str">
-        <x:v>Des garçon et des filles</x:v>
+        <x:v>L'âne du roi</x:v>
       </x:c>
       <x:c r="F336" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G336" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H336" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I336" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J336" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K336" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L336" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
-        <x:v>9789953204574</x:v>
+        <x:v>9789953203911</x:v>
       </x:c>
       <x:c r="B337" t="str">
-        <x:v>KDSTAF097</x:v>
+        <x:v>KDSTAF096</x:v>
       </x:c>
       <x:c r="C337" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D337" t="str">
-        <x:v>FR قصة لقمة بلقمة</x:v>
+        <x:v>FR قصة الذكور والإناث</x:v>
       </x:c>
       <x:c r="E337" t="str">
-        <x:v>Une Bouchée Contre une Bouchée</x:v>
+        <x:v>Des garçon et des filles</x:v>
       </x:c>
       <x:c r="F337" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G337" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H337" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I337" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J337" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K337" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L337" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
-        <x:v>9789953206042</x:v>
+        <x:v>9789953204574</x:v>
       </x:c>
       <x:c r="B338" t="str">
-        <x:v>KDSTAF103</x:v>
+        <x:v>KDSTAF097</x:v>
       </x:c>
       <x:c r="C338" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D338" t="str">
-        <x:v>FR قصةجريج العابد</x:v>
+        <x:v>FR قصة لقمة بلقمة</x:v>
       </x:c>
       <x:c r="E338" t="str">
-        <x:v>Jourayj l'adorateur</x:v>
+        <x:v>Une Bouchée Contre une Bouchée</x:v>
       </x:c>
       <x:c r="F338" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G338" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H338" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I338" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J338" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K338" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L338" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
-        <x:v>9789953206417</x:v>
+        <x:v>9789953206042</x:v>
       </x:c>
       <x:c r="B339" t="str">
-        <x:v>KDSTAF105</x:v>
+        <x:v>KDSTAF103</x:v>
       </x:c>
       <x:c r="C339" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D339" t="str">
-        <x:v>FR قصة إن رب عمر يرانا</x:v>
+        <x:v>FR قصةجريج العابد</x:v>
       </x:c>
       <x:c r="E339" t="str">
-        <x:v>Certes le Seigneur de ^Oumar nous voit</x:v>
+        <x:v>Jourayj l'adorateur</x:v>
       </x:c>
       <x:c r="F339" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G339" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H339" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I339" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J339" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K339" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L339" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
-        <x:v>9789953200262</x:v>
+        <x:v>9789953206417</x:v>
       </x:c>
       <x:c r="B340" t="str">
-        <x:v>AKDE004</x:v>
+        <x:v>KDSTAF105</x:v>
       </x:c>
       <x:c r="C340" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D340" t="str">
-        <x:v>Unity Among Muslims</x:v>
+        <x:v>FR قصة إن رب عمر يرانا</x:v>
       </x:c>
       <x:c r="E340" t="str">
-        <x:v>الوحدة بين المسلمين - إنكليزي</x:v>
+        <x:v>Certes le Seigneur de ^Oumar nous voit</x:v>
       </x:c>
       <x:c r="F340" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G340" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H340" t="str">
-        <x:v>32</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I340" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J340" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K340" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L340" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
-        <x:v>9789953200248</x:v>
+        <x:v>9789953200262</x:v>
       </x:c>
       <x:c r="B341" t="str">
-        <x:v>AKDE006</x:v>
+        <x:v>AKDE004</x:v>
       </x:c>
       <x:c r="C341" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D341" t="str">
-        <x:v>The Perfect Names and Attributes of Allah</x:v>
+        <x:v>Unity Among Muslims</x:v>
       </x:c>
       <x:c r="E341" t="str">
-        <x:v>أسماء الله الحسنى - إنكليزي</x:v>
+        <x:v>الوحدة بين المسلمين - إنكليزي</x:v>
       </x:c>
       <x:c r="F341" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G341" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H341" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I341" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J341" t="str">
-        <x:v>2012</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K341" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L341" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
-        <x:v>9789953200439</x:v>
+        <x:v>9789953200248</x:v>
       </x:c>
       <x:c r="B342" t="str">
-        <x:v>AKDE013</x:v>
+        <x:v>AKDE006</x:v>
       </x:c>
       <x:c r="C342" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D342" t="str">
-        <x:v>Our Beloved ISA</x:v>
+        <x:v>The Perfect Names and Attributes of Allah</x:v>
       </x:c>
       <x:c r="E342" t="str">
-        <x:v>حبيبنا عيسى - إنكليزي</x:v>
+        <x:v>أسماء الله الحسنى - إنكليزي</x:v>
       </x:c>
       <x:c r="F342" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G342" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H342" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I342" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J342" t="str">
-        <x:v>2008</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K342" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L342" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
-        <x:v>9789953200231</x:v>
+        <x:v>9789953200439</x:v>
       </x:c>
       <x:c r="B343" t="str">
-        <x:v>AKDE005</x:v>
+        <x:v>AKDE013</x:v>
       </x:c>
       <x:c r="C343" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D343" t="str">
-        <x:v>Islamic Knowledge the Gateway to Success</x:v>
+        <x:v>Our Beloved ISA</x:v>
       </x:c>
       <x:c r="E343" t="str">
-        <x:v>علم الدين - إنكليزي</x:v>
+        <x:v>حبيبنا عيسى - إنكليزي</x:v>
       </x:c>
       <x:c r="F343" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G343" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H343" t="str">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I343" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J343" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K343" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L343" t="str">
         <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
-        <x:v>9789953200187</x:v>
+        <x:v>9789953200231</x:v>
       </x:c>
       <x:c r="B344" t="str">
-        <x:v>AKDE007</x:v>
+        <x:v>AKDE005</x:v>
       </x:c>
       <x:c r="C344" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D344" t="str">
-        <x:v>Fasting the Month of Ramadan</x:v>
+        <x:v>Islamic Knowledge the Gateway to Success</x:v>
       </x:c>
       <x:c r="E344" t="str">
-        <x:v>الصيام - إنكليزي</x:v>
+        <x:v>علم الدين - إنكليزي</x:v>
       </x:c>
       <x:c r="F344" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G344" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H344" t="str">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I344" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J344" t="str">
-        <x:v>2012</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K344" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L344" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
-        <x:v>9789953200163</x:v>
+        <x:v>9789953200187</x:v>
       </x:c>
       <x:c r="B345" t="str">
-        <x:v>AKDE008</x:v>
+        <x:v>AKDE007</x:v>
       </x:c>
       <x:c r="C345" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D345" t="str">
-        <x:v>Apostasy the Abhorrent Sin</x:v>
+        <x:v>Fasting the Month of Ramadan</x:v>
       </x:c>
       <x:c r="E345" t="str">
-        <x:v>الردة - إنكليزي</x:v>
+        <x:v>الصيام - إنكليزي</x:v>
       </x:c>
       <x:c r="F345" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G345" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H345" t="str">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I345" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J345" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K345" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L345" t="str">
-        <x:v>غ 26</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
-        <x:v>9789953200255</x:v>
+        <x:v>9789953200163</x:v>
       </x:c>
       <x:c r="B346" t="str">
-        <x:v>AKDE010</x:v>
+        <x:v>AKDE008</x:v>
       </x:c>
       <x:c r="C346" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D346" t="str">
-        <x:v>The Essentials of belief</x:v>
+        <x:v>Apostasy the Abhorrent Sin</x:v>
       </x:c>
       <x:c r="E346" t="str">
-        <x:v>ضروريات الاعتقاد - إنكليزي</x:v>
+        <x:v>الردة - إنكليزي</x:v>
       </x:c>
       <x:c r="F346" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G346" t="str">
-        <x:v>$1.11</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H346" t="str">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I346" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J346" t="str">
-        <x:v>2015</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K346" t="str">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L346" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 26</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
-        <x:v>9789953200378</x:v>
+        <x:v>9789953200255</x:v>
       </x:c>
       <x:c r="B347" t="str">
-        <x:v>FQHE008</x:v>
+        <x:v>AKDE010</x:v>
       </x:c>
       <x:c r="C347" t="str">
-        <x:v>فقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D347" t="str">
-        <x:v>A Handbook for the Hajj</x:v>
+        <x:v>The Essentials of belief</x:v>
       </x:c>
       <x:c r="E347" t="str">
-        <x:v/>
+        <x:v>ضروريات الاعتقاد - إنكليزي</x:v>
       </x:c>
       <x:c r="F347" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G347" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$1.11</x:v>
       </x:c>
       <x:c r="H347" t="str">
-        <x:v>72</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I347" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J347" t="str">
-        <x:v>2025</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K347" t="str">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L347" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
-        <x:v>9789953200170</x:v>
+        <x:v>9789953200378</x:v>
       </x:c>
       <x:c r="B348" t="str">
-        <x:v>AKDE011</x:v>
+        <x:v>FQHE008</x:v>
       </x:c>
       <x:c r="C348" t="str">
-        <x:v>الفقه وأصوله</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D348" t="str">
-        <x:v>Gossip (Ghibah) Tale-Bearing (Namimah)</x:v>
+        <x:v>A Handbook for the Hajj</x:v>
       </x:c>
       <x:c r="E348" t="str">
-        <x:v>الغيبة والنميمة - إنكليزي</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F348" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G348" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H348" t="str">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I348" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J348" t="str">
-        <x:v>2012</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K348" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L348" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
-        <x:v>9789953202914</x:v>
+        <x:v>9789953200170</x:v>
       </x:c>
       <x:c r="B349" t="str">
-        <x:v>AKDA037</x:v>
+        <x:v>AKDE011</x:v>
       </x:c>
       <x:c r="C349" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الفقه وأصوله</x:v>
       </x:c>
       <x:c r="D349" t="str">
-        <x:v>The Creed of Muslims</x:v>
+        <x:v>Gossip (Ghibah) Tale-Bearing (Namimah)</x:v>
       </x:c>
       <x:c r="E349" t="str">
-        <x:v/>
+        <x:v>الغيبة والنميمة - إنكليزي</x:v>
       </x:c>
       <x:c r="F349" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G349" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H349" t="str">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I349" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J349" t="str">
-        <x:v>2005</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K349" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L349" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
-        <x:v>9789953204581</x:v>
+        <x:v>9789953202914</x:v>
       </x:c>
       <x:c r="B350" t="str">
-        <x:v>AKDA045I</x:v>
+        <x:v>AKDA037</x:v>
       </x:c>
       <x:c r="C350" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D350" t="str">
-        <x:v>إظهار العقيدة السنية بشرح العقيدة الطحاوية</x:v>
+        <x:v>The Creed of Muslims</x:v>
       </x:c>
       <x:c r="E350" t="str">
-        <x:v>Ithhar Al ^Akida Al Sunniyya bi Sharh Al ^qida Al Tahawiyya</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F350" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G350" t="str">
-        <x:v>$11.5</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H350" t="str">
-        <x:v>527</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I350" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J350" t="str">
-        <x:v>2018</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K350" t="str">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L350" t="str">
-        <x:v>غ 855</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
-        <x:v>9789953202556</x:v>
+        <x:v>9789953204581</x:v>
       </x:c>
       <x:c r="B351" t="str">
-        <x:v>AKDA004I</x:v>
+        <x:v>AKDA045I</x:v>
       </x:c>
       <x:c r="C351" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D351" t="str">
-        <x:v>الشرح القويم في حل ألفاظ الصراط المستقيم</x:v>
+        <x:v>إظهار العقيدة السنية بشرح العقيدة الطحاوية</x:v>
       </x:c>
       <x:c r="E351" t="str">
-        <x:v>Ach-charhou l-qawim fi hall as</x:v>
+        <x:v>Ithhar Al ^Akida Al Sunniyya bi Sharh Al ^qida Al Tahawiyya</x:v>
       </x:c>
       <x:c r="F351" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G351" t="str">
-        <x:v>$20</x:v>
+        <x:v>$11.5</x:v>
       </x:c>
       <x:c r="H351" t="str">
-        <x:v>554</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I351" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J351" t="str">
-        <x:v>2022</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K351" t="str">
-        <x:v>11</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L351" t="str">
-        <x:v>غ 990</x:v>
+        <x:v>غ 855</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
-        <x:v>9789953201085</x:v>
+        <x:v>9789953202556</x:v>
       </x:c>
       <x:c r="B352" t="str">
-        <x:v>AKDA011</x:v>
+        <x:v>AKDA004I</x:v>
       </x:c>
       <x:c r="C352" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D352" t="str">
-        <x:v>شرح الصفات الثلاث عشرة الواجبة لله تعالى</x:v>
+        <x:v>الشرح القويم في حل ألفاظ الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E352" t="str">
-        <x:v>Sharh Al Sifat Al Thalath ^ashra al Wajiba lillah</x:v>
+        <x:v>Ach-charhou l-qawim fi hall as</x:v>
       </x:c>
       <x:c r="F352" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G352" t="str">
-        <x:v>$1.8</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H352" t="str">
-        <x:v>70</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I352" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J352" t="str">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K352" t="str">
-        <x:v>6</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="L352" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 990</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
-        <x:v>9789953201337</x:v>
+        <x:v>9789953201085</x:v>
       </x:c>
       <x:c r="B353" t="str">
-        <x:v>AKDA028I</x:v>
+        <x:v>AKDA011</x:v>
       </x:c>
       <x:c r="C353" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D353" t="str">
-        <x:v>متن الصراط المستقيم Small</x:v>
+        <x:v>شرح الصفات الثلاث عشرة الواجبة لله تعالى</x:v>
       </x:c>
       <x:c r="E353" t="str">
-        <x:v>Matin Assirat small</x:v>
+        <x:v>Sharh Al Sifat Al Thalath ^ashra al Wajiba lillah</x:v>
       </x:c>
       <x:c r="F353" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G353" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$1.8</x:v>
       </x:c>
       <x:c r="H353" t="str">
-        <x:v>256</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I353" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J353" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K353" t="str">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L353" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
-        <x:v>9789953201351</x:v>
+        <x:v>9789953201337</x:v>
       </x:c>
       <x:c r="B354" t="str">
-        <x:v>AKDA019I</x:v>
+        <x:v>AKDA028I</x:v>
       </x:c>
       <x:c r="C354" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D354" t="str">
-        <x:v>قواعد مهمة</x:v>
+        <x:v>متن الصراط المستقيم Small</x:v>
       </x:c>
       <x:c r="E354" t="str">
-        <x:v>Qawa^ed Mouhimma</x:v>
+        <x:v>Matin Assirat small</x:v>
       </x:c>
       <x:c r="F354" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G354" t="str">
-        <x:v>$1.3</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H354" t="str">
-        <x:v>64</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I354" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J354" t="str">
-        <x:v>2010</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K354" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L354" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
-        <x:v>9789953200996</x:v>
+        <x:v>9789953201351</x:v>
       </x:c>
       <x:c r="B355" t="str">
-        <x:v>AKDA025I</x:v>
+        <x:v>AKDA019I</x:v>
       </x:c>
       <x:c r="C355" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D355" t="str">
-        <x:v>مقصد الطالبين في أجوبة الصراط المستقيم</x:v>
+        <x:v>قواعد مهمة</x:v>
       </x:c>
       <x:c r="E355" t="str">
-        <x:v>Maqsid Al Talibin fi Ajwibat Matn Al Sirat Al Moustaqim</x:v>
+        <x:v>Qawa^ed Mouhimma</x:v>
       </x:c>
       <x:c r="F355" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G355" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$1.3</x:v>
       </x:c>
       <x:c r="H355" t="str">
-        <x:v>200</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I355" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J355" t="str">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K355" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L355" t="str">
-        <x:v>غ 205</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
-        <x:v>9789953202143</x:v>
+        <x:v>9789953200996</x:v>
       </x:c>
       <x:c r="B356" t="str">
-        <x:v>AKDA034</x:v>
+        <x:v>AKDA025I</x:v>
       </x:c>
       <x:c r="C356" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D356" t="str">
-        <x:v>المختار من لحن العامة والخاصة في المعتقدات</x:v>
+        <x:v>مقصد الطالبين في أجوبة الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E356" t="str">
-        <x:v>Al Moukhtar min Kitab - Lahn Al ^ammah Wal Khassah</x:v>
+        <x:v>Maqsid Al Talibin fi Ajwibat Matn Al Sirat Al Moustaqim</x:v>
       </x:c>
       <x:c r="F356" t="str">
-        <x:v>عمر بن محمد السكوني</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G356" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H356" t="str">
-        <x:v>72</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I356" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J356" t="str">
-        <x:v>2007</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K356" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L356" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 205</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
-        <x:v>9789953203010</x:v>
+        <x:v>9789953202143</x:v>
       </x:c>
       <x:c r="B357" t="str">
-        <x:v>AKDA065</x:v>
+        <x:v>AKDA034</x:v>
       </x:c>
       <x:c r="C357" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D357" t="str">
-        <x:v>المنتقى من كتاب القضاء والقدر</x:v>
+        <x:v>المختار من لحن العامة والخاصة في المعتقدات</x:v>
       </x:c>
       <x:c r="E357" t="str">
-        <x:v>Al Mountaqa min Al Qadaa wal Qadar</x:v>
+        <x:v>Al Moukhtar min Kitab - Lahn Al ^ammah Wal Khassah</x:v>
       </x:c>
       <x:c r="F357" t="str">
-        <x:v>الحافظ ابي بكر أحمد البيهقي</x:v>
+        <x:v>عمر بن محمد السكوني</x:v>
       </x:c>
       <x:c r="G357" t="str">
-        <x:v>$9.45</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H357" t="str">
-        <x:v>416</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I357" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J357" t="str">
-        <x:v>2013</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K357" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L357" t="str">
-        <x:v>غ 680</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
-        <x:v>9789953201160</x:v>
+        <x:v>9789953203010</x:v>
       </x:c>
       <x:c r="B358" t="str">
-        <x:v>AKDA001I</x:v>
+        <x:v>AKDA065</x:v>
       </x:c>
       <x:c r="C358" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D358" t="str">
-        <x:v>إجابة الداعي إلى بيان اعتقاد الإمام الرفاعي</x:v>
+        <x:v>المنتقى من كتاب القضاء والقدر</x:v>
       </x:c>
       <x:c r="E358" t="str">
-        <x:v>Ijabat Al Da^i ila Bayan I^tiqad Al Imam Al Rifaie</x:v>
+        <x:v>Al Mountaqa min Al Qadaa wal Qadar</x:v>
       </x:c>
       <x:c r="F358" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الحافظ ابي بكر أحمد البيهقي</x:v>
       </x:c>
       <x:c r="G358" t="str">
-        <x:v>$3.3</x:v>
+        <x:v>$9.45</x:v>
       </x:c>
       <x:c r="H358" t="str">
-        <x:v>144</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I358" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J358" t="str">
-        <x:v>2023</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K358" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L358" t="str">
-        <x:v>غ 100</x:v>
+        <x:v>غ 680</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
-        <x:v>9789953200729</x:v>
+        <x:v>9789953201160</x:v>
       </x:c>
       <x:c r="B359" t="str">
-        <x:v>AKDA023</x:v>
+        <x:v>AKDA001I</x:v>
       </x:c>
       <x:c r="C359" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D359" t="str">
-        <x:v>الأسئلة المبسطة على شرح ابن عساكر</x:v>
+        <x:v>إجابة الداعي إلى بيان اعتقاد الإمام الرفاعي</x:v>
       </x:c>
       <x:c r="E359" t="str">
-        <x:v>Al Asi'ilah Al Moubassata ^ala Sharh Risalat Ibn ^asaker</x:v>
+        <x:v>Ijabat Al Da^i ila Bayan I^tiqad Al Imam Al Rifaie</x:v>
       </x:c>
       <x:c r="F359" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G359" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$3.3</x:v>
       </x:c>
       <x:c r="H359" t="str">
-        <x:v>48</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I359" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J359" t="str">
-        <x:v>2015</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K359" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L359" t="str">
-        <x:v>غ 36</x:v>
+        <x:v>غ 100</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
-        <x:v>9789953201375</x:v>
+        <x:v>9789953200729</x:v>
       </x:c>
       <x:c r="B360" t="str">
-        <x:v>AKDA002</x:v>
+        <x:v>AKDA023</x:v>
       </x:c>
       <x:c r="C360" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D360" t="str">
-        <x:v>تهذيب كتاب الاعتماد في الاعتقاد</x:v>
+        <x:v>الأسئلة المبسطة على شرح ابن عساكر</x:v>
       </x:c>
       <x:c r="E360" t="str">
-        <x:v>Al I^timad fil I^tiqad</x:v>
+        <x:v>Al Asi'ilah Al Moubassata ^ala Sharh Risalat Ibn ^asaker</x:v>
       </x:c>
       <x:c r="F360" t="str">
-        <x:v>ابو المحاسن القاوقجي</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G360" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H360" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I360" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J360" t="str">
-        <x:v>2023</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K360" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L360" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 36</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
-        <x:v>9789953200675</x:v>
+        <x:v>9789953201375</x:v>
       </x:c>
       <x:c r="B361" t="str">
-        <x:v>AKDA020</x:v>
+        <x:v>AKDA002</x:v>
       </x:c>
       <x:c r="C361" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D361" t="str">
-        <x:v>الجنة ونعيمها</x:v>
+        <x:v>تهذيب كتاب الاعتماد في الاعتقاد</x:v>
       </x:c>
       <x:c r="E361" t="str">
-        <x:v>Al Jannah Wa Na^imuha</x:v>
+        <x:v>Al I^timad fil I^tiqad</x:v>
       </x:c>
       <x:c r="F361" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>ابو المحاسن القاوقجي</x:v>
       </x:c>
       <x:c r="G361" t="str">
-        <x:v>$1.67</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H361" t="str">
-        <x:v>88</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I361" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J361" t="str">
-        <x:v>2004</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K361" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L361" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str">
-        <x:v>9789953200811</x:v>
+        <x:v>9789953200675</x:v>
       </x:c>
       <x:c r="B362" t="str">
-        <x:v>AKDA024</x:v>
+        <x:v>AKDA020</x:v>
       </x:c>
       <x:c r="C362" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D362" t="str">
-        <x:v>العبر بذكر أهل سقر</x:v>
+        <x:v>الجنة ونعيمها</x:v>
       </x:c>
       <x:c r="E362" t="str">
-        <x:v>Al ^ibar B Thikri Ahl Saqar</x:v>
+        <x:v>Al Jannah Wa Na^imuha</x:v>
       </x:c>
       <x:c r="F362" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G362" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.67</x:v>
       </x:c>
       <x:c r="H362" t="str">
-        <x:v>48</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I362" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J362" t="str">
-        <x:v>2005</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K362" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L362" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str">
-        <x:v>9789953202303</x:v>
+        <x:v>9789953200811</x:v>
       </x:c>
       <x:c r="B363" t="str">
-        <x:v>AKDA036I</x:v>
+        <x:v>AKDA024</x:v>
       </x:c>
       <x:c r="C363" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D363" t="str">
-        <x:v>عقيدة المسلمين</x:v>
+        <x:v>العبر بذكر أهل سقر</x:v>
       </x:c>
       <x:c r="E363" t="str">
-        <x:v>Akidat Al Muslimin Ar</x:v>
+        <x:v>Al ^ibar B Thikri Ahl Saqar</x:v>
       </x:c>
       <x:c r="F363" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G363" t="str">
-        <x:v>$0.6</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H363" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I363" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J363" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K363" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L363" t="str">
-        <x:v>غ 15</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str">
-        <x:v>9789953201122</x:v>
+        <x:v>9789953202303</x:v>
       </x:c>
       <x:c r="B364" t="str">
-        <x:v>AKDA014I</x:v>
+        <x:v>AKDA036I</x:v>
       </x:c>
       <x:c r="C364" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D364" t="str">
-        <x:v>مرشد الحائر في حل ألفاظ رسالة ابن عساكر</x:v>
+        <x:v>عقيدة المسلمين</x:v>
       </x:c>
       <x:c r="E364" t="str">
-        <x:v>Murshed Al Ha'er</x:v>
+        <x:v>Akidat Al Muslimin Ar</x:v>
       </x:c>
       <x:c r="F364" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G364" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$0.6</x:v>
       </x:c>
       <x:c r="H364" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I364" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J364" t="str">
-        <x:v>2024</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K364" t="str">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L364" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 15</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str">
-        <x:v>9789953202181</x:v>
+        <x:v>9789953201122</x:v>
       </x:c>
       <x:c r="B365" t="str">
-        <x:v>AKDA035</x:v>
+        <x:v>AKDA014I</x:v>
       </x:c>
       <x:c r="C365" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D365" t="str">
-        <x:v>كفاية الصبيان في ما يجب من عقائد الإيمان وعمل الأركان</x:v>
+        <x:v>مرشد الحائر في حل ألفاظ رسالة ابن عساكر</x:v>
       </x:c>
       <x:c r="E365" t="str">
-        <x:v>Kifayat Al Sibyan Fi Ma Yajib min ^aqaed Al Iman</x:v>
+        <x:v>Murshed Al Ha'er</x:v>
       </x:c>
       <x:c r="F365" t="str">
-        <x:v>ابو المحاسن القاوقجي</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G365" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H365" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I365" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J365" t="str">
-        <x:v>2005</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K365" t="str">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L365" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str">
-        <x:v>9789953201528</x:v>
+        <x:v>9789953202181</x:v>
       </x:c>
       <x:c r="B366" t="str">
-        <x:v>AKDA030I</x:v>
+        <x:v>AKDA035</x:v>
       </x:c>
       <x:c r="C366" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D366" t="str">
-        <x:v>سلسلة المتون</x:v>
+        <x:v>كفاية الصبيان في ما يجب من عقائد الإيمان وعمل الأركان</x:v>
       </x:c>
       <x:c r="E366" t="str">
-        <x:v>Silsilat Mutoun booklet</x:v>
+        <x:v>Kifayat Al Sibyan Fi Ma Yajib min ^aqaed Al Iman</x:v>
       </x:c>
       <x:c r="F366" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>ابو المحاسن القاوقجي</x:v>
       </x:c>
       <x:c r="G366" t="str">
-        <x:v>$1</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H366" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I366" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J366" t="str">
-        <x:v>2023</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K366" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L366" t="str">
-        <x:v>غ 20</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str">
-        <x:v>9789953201306</x:v>
+        <x:v>9789953201528</x:v>
       </x:c>
       <x:c r="B367" t="str">
-        <x:v>AKDA012</x:v>
+        <x:v>AKDA030I</x:v>
       </x:c>
       <x:c r="C367" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D367" t="str">
-        <x:v>غاية البيان في تنزيه الله عن الجهة و المكان</x:v>
+        <x:v>سلسلة المتون</x:v>
       </x:c>
       <x:c r="E367" t="str">
-        <x:v>Ghayat Al Bayan Fi Tanzih Allah ^an Al Jiha wal Makan</x:v>
+        <x:v>Silsilat Mutoun booklet</x:v>
       </x:c>
       <x:c r="F367" t="str">
-        <x:v>الشيخ خليل دريان الازهري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G367" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$1</x:v>
       </x:c>
       <x:c r="H367" t="str">
-        <x:v>160</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I367" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J367" t="str">
-        <x:v>2004</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K367" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L367" t="str">
-        <x:v>غ 245</x:v>
+        <x:v>غ 20</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str">
-        <x:v>9789953206769</x:v>
+        <x:v>9789953201306</x:v>
       </x:c>
       <x:c r="B368" t="str">
-        <x:v>AKDA053I</x:v>
+        <x:v>AKDA012</x:v>
       </x:c>
       <x:c r="C368" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D368" t="str">
-        <x:v>الدليل القويم على الصراط المستقيم</x:v>
+        <x:v>غاية البيان في تنزيه الله عن الجهة و المكان</x:v>
       </x:c>
       <x:c r="E368" t="str">
-        <x:v>Ad Dalilou lQawim</x:v>
+        <x:v>Ghayat Al Bayan Fi Tanzih Allah ^an Al Jiha wal Makan</x:v>
       </x:c>
       <x:c r="F368" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ خليل دريان الازهري</x:v>
       </x:c>
       <x:c r="G368" t="str">
-        <x:v>$19</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H368" t="str">
-        <x:v>576</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I368" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J368" t="str">
-        <x:v>2023</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K368" t="str">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L368" t="str">
-        <x:v>غ 1,020</x:v>
+        <x:v>غ 245</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str">
-        <x:v>9789953206813</x:v>
+        <x:v>9789953206769</x:v>
       </x:c>
       <x:c r="B369" t="str">
-        <x:v>RDODA039I</x:v>
+        <x:v>AKDA053I</x:v>
       </x:c>
       <x:c r="C369" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D369" t="str">
-        <x:v>الدرر السنية في الرد على الوهابية</x:v>
+        <x:v>الدليل القويم على الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E369" t="str">
-        <x:v>Al Durar Al Sunniyya fi Al Radd ^ala Al Wahhabiyya</x:v>
+        <x:v>Ad Dalilou lQawim</x:v>
       </x:c>
       <x:c r="F369" t="str">
-        <x:v>مفتي مكة احمد زيني دحلان</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G369" t="str">
-        <x:v>$2.8</x:v>
+        <x:v>$19</x:v>
       </x:c>
       <x:c r="H369" t="str">
-        <x:v>104</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I369" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J369" t="str">
-        <x:v>2017</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K369" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L369" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 1,020</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str">
-        <x:v>9789953206493</x:v>
+        <x:v>9789953206813</x:v>
       </x:c>
       <x:c r="B370" t="str">
-        <x:v>HDTHA019</x:v>
+        <x:v>RDODA039I</x:v>
       </x:c>
       <x:c r="C370" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D370" t="str">
-        <x:v>شرح مختصر ابن أبي جمرة</x:v>
+        <x:v>الدرر السنية في الرد على الوهابية</x:v>
       </x:c>
       <x:c r="E370" t="str">
-        <x:v>Sharh Moukhtasar Ibn Abi Jamrah</x:v>
+        <x:v>Al Durar Al Sunniyya fi Al Radd ^ala Al Wahhabiyya</x:v>
       </x:c>
       <x:c r="F370" t="str">
-        <x:v>عبد الله بن ابي جمرة</x:v>
+        <x:v>مفتي مكة احمد زيني دحلان</x:v>
       </x:c>
       <x:c r="G370" t="str">
-        <x:v>$10</x:v>
+        <x:v>$2.8</x:v>
       </x:c>
       <x:c r="H370" t="str">
-        <x:v>432</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I370" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J370" t="str">
-        <x:v>2008</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K370" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L370" t="str">
-        <x:v>غ 900</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str">
-        <x:v>9789953206745</x:v>
+        <x:v>9789953206493</x:v>
       </x:c>
       <x:c r="B371" t="str">
-        <x:v>HDTHA023</x:v>
+        <x:v>HDTHA019</x:v>
       </x:c>
       <x:c r="C371" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D371" t="str">
-        <x:v>قطوف الرياحين في شرح رياض الصالحين ( الجزء 1-2-3-4)</x:v>
+        <x:v>شرح مختصر ابن أبي جمرة</x:v>
       </x:c>
       <x:c r="E371" t="str">
-        <x:v>Qutouf Al Rayahin fi Sharh Riyad Al Salihin - 4 Parts</x:v>
+        <x:v>Sharh Moukhtasar Ibn Abi Jamrah</x:v>
       </x:c>
       <x:c r="F371" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>عبد الله بن ابي جمرة</x:v>
       </x:c>
       <x:c r="G371" t="str">
-        <x:v>$40</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H371" t="str">
-        <x:v>1040</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I371" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J371" t="str">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K371" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L371" t="str">
-        <x:v>غ 3,200</x:v>
+        <x:v>غ 900</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str">
-        <x:v>9789953206684</x:v>
+        <x:v>9789953206745</x:v>
       </x:c>
       <x:c r="B372" t="str">
-        <x:v>AKDF008</x:v>
+        <x:v>HDTHA023</x:v>
       </x:c>
       <x:c r="C372" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D372" t="str">
-        <x:v>L'Islam Le Bon Choix</x:v>
+        <x:v>قطوف الرياحين في شرح رياض الصالحين ( الجزء 1-2-3-4)</x:v>
       </x:c>
       <x:c r="E372" t="str">
-        <x:v/>
+        <x:v>Qutouf Al Rayahin fi Sharh Riyad Al Salihin - 4 Parts</x:v>
       </x:c>
       <x:c r="F372" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G372" t="str">
-        <x:v>$4.55</x:v>
+        <x:v>$40</x:v>
       </x:c>
       <x:c r="H372" t="str">
-        <x:v>200</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="I372" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J372" t="str">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="K372" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L372" t="str">
-        <x:v>غ 400</x:v>
+        <x:v>غ 3,200</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str">
-        <x:v>9789953206691</x:v>
+        <x:v>9789953206684</x:v>
       </x:c>
       <x:c r="B373" t="str">
-        <x:v>AKDF009</x:v>
+        <x:v>AKDF008</x:v>
       </x:c>
       <x:c r="C373" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D373" t="str">
-        <x:v>L'Islam pas à pas</x:v>
+        <x:v>L'Islam Le Bon Choix</x:v>
       </x:c>
       <x:c r="E373" t="str">
-        <x:v>L'Islam pas à pas</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F373" t="str">
-        <x:v>الشيخ محمد كعبة</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G373" t="str">
-        <x:v>$5</x:v>
+        <x:v>$4.55</x:v>
       </x:c>
       <x:c r="H373" t="str">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I373" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J373" t="str">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K373" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L373" t="str">
         <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str">
-        <x:v>9789953206929</x:v>
+        <x:v>9789953206691</x:v>
       </x:c>
       <x:c r="B374" t="str">
-        <x:v>AKDA054I</x:v>
+        <x:v>AKDF009</x:v>
       </x:c>
       <x:c r="C374" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D374" t="str">
-        <x:v>القول الجلي في حل ألفاظ مختصر عبد الله الهرري</x:v>
+        <x:v>L'Islam pas à pas</x:v>
       </x:c>
       <x:c r="E374" t="str">
-        <x:v>Al Qawl Al Jaliyy fi hal Alfath Moukhtasar Abdillah Al Harariyy</x:v>
+        <x:v>L'Islam pas à pas</x:v>
       </x:c>
       <x:c r="F374" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ محمد كعبة</x:v>
       </x:c>
       <x:c r="G374" t="str">
-        <x:v>$3</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H374" t="str">
-        <x:v>112</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I374" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J374" t="str">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K374" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L374" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str">
-        <x:v>9789953207018</x:v>
+        <x:v>9789953206929</x:v>
       </x:c>
       <x:c r="B375" t="str">
-        <x:v>RDODA047</x:v>
+        <x:v>AKDA054I</x:v>
       </x:c>
       <x:c r="C375" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D375" t="str">
-        <x:v>موقف الشريعة الإسلامية</x:v>
+        <x:v>القول الجلي في حل ألفاظ مختصر عبد الله الهرري</x:v>
       </x:c>
       <x:c r="E375" t="str">
-        <x:v>Mawqef Al Shari^a Al Islamiyya</x:v>
+        <x:v>Al Qawl Al Jaliyy fi hal Alfath Moukhtasar Abdillah Al Harariyy</x:v>
       </x:c>
       <x:c r="F375" t="str">
-        <x:v>د. محمد التاويل</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G375" t="str">
-        <x:v>$3.33</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H375" t="str">
-        <x:v>152</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I375" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J375" t="str">
-        <x:v>2011</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K375" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L375" t="str">
-        <x:v>غ 145</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
-        <x:v>9789953207049</x:v>
+        <x:v>9789953207018</x:v>
       </x:c>
       <x:c r="B376" t="str">
-        <x:v>RDODA044</x:v>
+        <x:v>RDODA047</x:v>
       </x:c>
       <x:c r="C376" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D376" t="str">
-        <x:v>فصل الكلام في أن إجهاض الجنين الحي وإحراق النفس وما يسمى تأجير الأرحام والتبرع بالأعضاء إثم وحرام</x:v>
+        <x:v>موقف الشريعة الإسلامية</x:v>
       </x:c>
       <x:c r="E376" t="str">
-        <x:v>Fasl Al Kalam fi Ijhad Al Janin al Hayy</x:v>
+        <x:v>Mawqef Al Shari^a Al Islamiyya</x:v>
       </x:c>
       <x:c r="F376" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>د. محمد التاويل</x:v>
       </x:c>
       <x:c r="G376" t="str">
-        <x:v>$5.55</x:v>
+        <x:v>$3.33</x:v>
       </x:c>
       <x:c r="H376" t="str">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I376" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J376" t="str">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K376" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L376" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 145</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
-        <x:v>9789953207247</x:v>
+        <x:v>9789953207049</x:v>
       </x:c>
       <x:c r="B377" t="str">
-        <x:v>RDODA045</x:v>
+        <x:v>RDODA044</x:v>
       </x:c>
       <x:c r="C377" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D377" t="str">
-        <x:v>الأنوار الإيمانية في طمس ضلالات الوهابية</x:v>
+        <x:v>فصل الكلام في أن إجهاض الجنين الحي وإحراق النفس وما يسمى تأجير الأرحام والتبرع بالأعضاء إثم وحرام</x:v>
       </x:c>
       <x:c r="E377" t="str">
-        <x:v>Al Anwar Al Imaniyya fi Tams Dalalat Al Wahhabiyya</x:v>
+        <x:v>Fasl Al Kalam fi Ijhad Al Janin al Hayy</x:v>
       </x:c>
       <x:c r="F377" t="str">
-        <x:v>الشيخ عبد الرحمن عبد القاهر حجازي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G377" t="str">
-        <x:v>$7.77</x:v>
+        <x:v>$5.55</x:v>
       </x:c>
       <x:c r="H377" t="str">
-        <x:v>288</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I377" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J377" t="str">
-        <x:v>2011</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K377" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L377" t="str">
-        <x:v>غ 410</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
-        <x:v>9789953200408</x:v>
+        <x:v>9789953207247</x:v>
       </x:c>
       <x:c r="B378" t="str">
-        <x:v>AKDE018</x:v>
+        <x:v>RDODA045</x:v>
       </x:c>
       <x:c r="C378" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D378" t="str">
-        <x:v>A Brief Explanation of The Summary of Abdullah Al-Harariyy</x:v>
+        <x:v>الأنوار الإيمانية في طمس ضلالات الوهابية</x:v>
       </x:c>
       <x:c r="E378" t="str">
-        <x:v>شرح المختصر إنكليزي</x:v>
+        <x:v>Al Anwar Al Imaniyya fi Tams Dalalat Al Wahhabiyya</x:v>
       </x:c>
       <x:c r="F378" t="str">
-        <x:v>The Association of Islamic Charitable Projects Islamic Studies Research Division</x:v>
+        <x:v>الشيخ عبد الرحمن عبد القاهر حجازي</x:v>
       </x:c>
       <x:c r="G378" t="str">
-        <x:v>$11</x:v>
+        <x:v>$7.77</x:v>
       </x:c>
       <x:c r="H378" t="str">
-        <x:v>368</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I378" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J378" t="str">
-        <x:v>2023</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K378" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L378" t="str">
-        <x:v>غ 660</x:v>
+        <x:v>غ 410</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
-        <x:v>9789953207117</x:v>
+        <x:v>9789953200408</x:v>
       </x:c>
       <x:c r="B379" t="str">
-        <x:v>HDTHA020</x:v>
+        <x:v>AKDE018</x:v>
       </x:c>
       <x:c r="C379" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D379" t="str">
-        <x:v>إتحاف الخيرة بأسانيد العلامة الهرري للكتب الحديثية العشرة</x:v>
+        <x:v>A Brief Explanation of The Summary of Abdullah Al-Harariyy</x:v>
       </x:c>
       <x:c r="E379" t="str">
-        <x:v>Ithaf Al Khiyara b Asanid Al ^allama Al Harariyy</x:v>
+        <x:v>شرح المختصر إنكليزي</x:v>
       </x:c>
       <x:c r="F379" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>The Association of Islamic Charitable Projects Islamic Studies Research Division</x:v>
       </x:c>
       <x:c r="G379" t="str">
-        <x:v>$5.55</x:v>
+        <x:v>$11</x:v>
       </x:c>
       <x:c r="H379" t="str">
-        <x:v>152</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I379" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J379" t="str">
-        <x:v>2012</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K379" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L379" t="str">
-        <x:v>غ 265</x:v>
+        <x:v>غ 660</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
-        <x:v>9789953201931</x:v>
+        <x:v>9789953207117</x:v>
       </x:c>
       <x:c r="B380" t="str">
-        <x:v>AKDA003I</x:v>
+        <x:v>HDTHA020</x:v>
       </x:c>
       <x:c r="C380" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D380" t="str">
-        <x:v>الدرة البهية في حل ألفاظ العقيدة الطحاوية</x:v>
+        <x:v>إتحاف الخيرة بأسانيد العلامة الهرري للكتب الحديثية العشرة</x:v>
       </x:c>
       <x:c r="E380" t="str">
-        <x:v>Al Durra Al Bahiyya fi Hal Alfath Al Akida Al Tahawiyya</x:v>
+        <x:v>Ithaf Al Khiyara b Asanid Al ^allama Al Harariyy</x:v>
       </x:c>
       <x:c r="F380" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G380" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$5.55</x:v>
       </x:c>
       <x:c r="H380" t="str">
-        <x:v>132</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I380" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J380" t="str">
-        <x:v>2023</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K380" t="str">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L380" t="str">
-        <x:v>غ 205</x:v>
+        <x:v>غ 265</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
-        <x:v>9789953207094</x:v>
+        <x:v>9789953201931</x:v>
       </x:c>
       <x:c r="B381" t="str">
-        <x:v>RDODA049</x:v>
+        <x:v>AKDA003I</x:v>
       </x:c>
       <x:c r="C381" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D381" t="str">
-        <x:v>البرهان المبين في ضوابط تكفير المعيّن</x:v>
+        <x:v>الدرة البهية في حل ألفاظ العقيدة الطحاوية</x:v>
       </x:c>
       <x:c r="E381" t="str">
-        <x:v>Al Burhan Al Mubayyan fi Dawabet Takfir Al Mu^ayyan</x:v>
+        <x:v>Al Durra Al Bahiyya fi Hal Alfath Al Akida Al Tahawiyya</x:v>
       </x:c>
       <x:c r="F381" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G381" t="str">
         <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H381" t="str">
-        <x:v>152</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I381" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J381" t="str">
-        <x:v>2012</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K381" t="str">
-        <x:v>1</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="L381" t="str">
-        <x:v>غ 230</x:v>
+        <x:v>غ 205</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
-        <x:v>9789953207384</x:v>
+        <x:v>9789953207094</x:v>
       </x:c>
       <x:c r="B382" t="str">
-        <x:v>TSWFA015</x:v>
+        <x:v>RDODA049</x:v>
       </x:c>
       <x:c r="C382" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D382" t="str">
-        <x:v>البراهين على صدق حادثة مد اليمين</x:v>
+        <x:v>البرهان المبين في ضوابط تكفير المعيّن</x:v>
       </x:c>
       <x:c r="E382" t="str">
-        <x:v>Al Barahin ^ala Sidq Hadithat Madd Al Yamin</x:v>
+        <x:v>Al Burhan Al Mubayyan fi Dawabet Takfir Al Mu^ayyan</x:v>
       </x:c>
       <x:c r="F382" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G382" t="str">
-        <x:v>$13.34</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H382" t="str">
-        <x:v>496</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I382" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J382" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K382" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L382" t="str">
-        <x:v>غ 880</x:v>
+        <x:v>غ 230</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
-        <x:v>9789953207377</x:v>
+        <x:v>9789953207384</x:v>
       </x:c>
       <x:c r="B383" t="str">
-        <x:v>AKDA009</x:v>
+        <x:v>TSWFA015</x:v>
       </x:c>
       <x:c r="C383" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D383" t="str">
-        <x:v>حاشية الكيفوني على الدرة البهية</x:v>
+        <x:v>البراهين على صدق حادثة مد اليمين</x:v>
       </x:c>
       <x:c r="E383" t="str">
-        <x:v>Hashiyat Al Kayfouni ^ala Durra Al Bahiyya</x:v>
+        <x:v>Al Barahin ^ala Sidq Hadithat Madd Al Yamin</x:v>
       </x:c>
       <x:c r="F383" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G383" t="str">
-        <x:v>$11.12</x:v>
+        <x:v>$13.34</x:v>
       </x:c>
       <x:c r="H383" t="str">
-        <x:v>432</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I383" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J383" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K383" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L383" t="str">
-        <x:v>غ 780</x:v>
+        <x:v>غ 880</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
-        <x:v>9789953207407</x:v>
+        <x:v>9789953207377</x:v>
       </x:c>
       <x:c r="B384" t="str">
-        <x:v>HDTHA021</x:v>
+        <x:v>AKDA009</x:v>
       </x:c>
       <x:c r="C384" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D384" t="str">
-        <x:v>لطائف التنبيهات</x:v>
+        <x:v>حاشية الكيفوني على الدرة البهية</x:v>
       </x:c>
       <x:c r="E384" t="str">
-        <x:v>Lataef Al Tanbihat ^ala Ba^d Ma fi Kutub Al Hadith min Al Riwayat</x:v>
+        <x:v>Hashiyat Al Kayfouni ^ala Durra Al Bahiyya</x:v>
       </x:c>
       <x:c r="F384" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G384" t="str">
         <x:v>$11.12</x:v>
       </x:c>
       <x:c r="H384" t="str">
-        <x:v>320</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I384" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J384" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K384" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L384" t="str">
-        <x:v>غ 620</x:v>
+        <x:v>غ 780</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
-        <x:v>9789953207421</x:v>
+        <x:v>9789953207407</x:v>
       </x:c>
       <x:c r="B385" t="str">
-        <x:v>FQHA046</x:v>
+        <x:v>HDTHA021</x:v>
       </x:c>
       <x:c r="C385" t="str">
-        <x:v>فقه</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D385" t="str">
-        <x:v>الحبل المتين على نظم المرشد المعين على الضروري في علوم الدين</x:v>
+        <x:v>لطائف التنبيهات</x:v>
       </x:c>
       <x:c r="E385" t="str">
-        <x:v>Al Habl Al Matin ^ala Nathm Al Murshid Al Mu^in</x:v>
+        <x:v>Lataef Al Tanbihat ^ala Ba^d Ma fi Kutub Al Hadith min Al Riwayat</x:v>
       </x:c>
       <x:c r="F385" t="str">
-        <x:v>محمد المراكشي المالكي الموقت</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G385" t="str">
-        <x:v>$6.67</x:v>
+        <x:v>$11.12</x:v>
       </x:c>
       <x:c r="H385" t="str">
-        <x:v>196</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I385" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J385" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K385" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L385" t="str">
-        <x:v>غ 280</x:v>
+        <x:v>غ 620</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
-        <x:v>9789953206967</x:v>
+        <x:v>9789953207421</x:v>
       </x:c>
       <x:c r="B386" t="str">
-        <x:v>AKDA056I</x:v>
+        <x:v>FQHA046</x:v>
       </x:c>
       <x:c r="C386" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D386" t="str">
-        <x:v>متن الصراط المستقيم</x:v>
+        <x:v>الحبل المتين على نظم المرشد المعين على الضروري في علوم الدين</x:v>
       </x:c>
       <x:c r="E386" t="str">
-        <x:v>Matn Al Sirat Al Moustaqim</x:v>
+        <x:v>Al Habl Al Matin ^ala Nathm Al Murshid Al Mu^in</x:v>
       </x:c>
       <x:c r="F386" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>محمد المراكشي المالكي الموقت</x:v>
       </x:c>
       <x:c r="G386" t="str">
-        <x:v>$4.5</x:v>
+        <x:v>$6.67</x:v>
       </x:c>
       <x:c r="H386" t="str">
-        <x:v>176</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I386" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J386" t="str">
-        <x:v>2024</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K386" t="str">
-        <x:v>30</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L386" t="str">
-        <x:v>غ 260</x:v>
+        <x:v>غ 280</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
-        <x:v>9789953207353</x:v>
+        <x:v>9789953206967</x:v>
       </x:c>
       <x:c r="B387" t="str">
-        <x:v>RDODA032</x:v>
+        <x:v>AKDA056I</x:v>
       </x:c>
       <x:c r="C387" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D387" t="str">
-        <x:v>التبيين والإفصاح مما ورد في الصلاة على عبد الله بن أُبي ابن سلول من الإيضاح</x:v>
+        <x:v>متن الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E387" t="str">
-        <x:v>Al Tabyin wal Ifsah ^amma Warada fil Salat</x:v>
+        <x:v>Matn Al Sirat Al Moustaqim</x:v>
       </x:c>
       <x:c r="F387" t="str">
-        <x:v>الشيخ عرفات بن محمد الرفاعي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G387" t="str">
-        <x:v>$5</x:v>
+        <x:v>$4.5</x:v>
       </x:c>
       <x:c r="H387" t="str">
-        <x:v>192</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I387" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J387" t="str">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K387" t="str">
-        <x:v>1</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L387" t="str">
-        <x:v>غ 210</x:v>
+        <x:v>غ 260</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
-        <x:v>9789953207445</x:v>
+        <x:v>9789953207353</x:v>
       </x:c>
       <x:c r="B388" t="str">
-        <x:v>EXPE001</x:v>
+        <x:v>RDODA032</x:v>
       </x:c>
       <x:c r="C388" t="str">
-        <x:v>علوم القرءان</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D388" t="str">
-        <x:v>جزء النبأ</x:v>
+        <x:v>التبيين والإفصاح مما ورد في الصلاة على عبد الله بن أُبي ابن سلول من الإيضاح</x:v>
       </x:c>
       <x:c r="E388" t="str">
-        <x:v>Juz' Al Nabaa</x:v>
+        <x:v>Al Tabyin wal Ifsah ^amma Warada fil Salat</x:v>
       </x:c>
       <x:c r="F388" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ عرفات بن محمد الرفاعي</x:v>
       </x:c>
       <x:c r="G388" t="str">
-        <x:v>$13.33</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H388" t="str">
-        <x:v>136</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I388" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J388" t="str">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K388" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L388" t="str">
-        <x:v>غ 300</x:v>
+        <x:v>غ 210</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
-        <x:v>9789953200651</x:v>
+        <x:v>9789953207445</x:v>
       </x:c>
       <x:c r="B389" t="str">
-        <x:v>FQHF006I</x:v>
+        <x:v>EXPE001</x:v>
       </x:c>
       <x:c r="C389" t="str">
-        <x:v>فقه</x:v>
+        <x:v>علوم القرءان</x:v>
       </x:c>
       <x:c r="D389" t="str">
-        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
+        <x:v>جزء النبأ</x:v>
       </x:c>
       <x:c r="E389" t="str">
-        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
+        <x:v>Juz' Al Nabaa</x:v>
       </x:c>
       <x:c r="F389" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G389" t="str">
-        <x:v>$2.22</x:v>
+        <x:v>$13.33</x:v>
       </x:c>
       <x:c r="H389" t="str">
-        <x:v>40</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I389" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J389" t="str">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K389" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L389" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 300</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
-        <x:v>9789953200644</x:v>
+        <x:v>9789953200651</x:v>
       </x:c>
       <x:c r="B390" t="str">
-        <x:v>FQHF005I</x:v>
+        <x:v>FQHF006I</x:v>
       </x:c>
       <x:c r="C390" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D390" t="str">
-        <x:v>L´éclairement sur les lois le la Purification</x:v>
+        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
       </x:c>
       <x:c r="E390" t="str">
-        <x:v>L´éclairement sur les lois le la Purification</x:v>
+        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
       </x:c>
       <x:c r="F390" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G390" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$2.22</x:v>
       </x:c>
       <x:c r="H390" t="str">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I390" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J390" t="str">
-        <x:v>2025</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K390" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L390" t="str">
         <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
-        <x:v>9789953207452</x:v>
+        <x:v>9789953200644</x:v>
       </x:c>
       <x:c r="B391" t="str">
-        <x:v>AKDF014</x:v>
+        <x:v>FQHF005I</x:v>
       </x:c>
       <x:c r="C391" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D391" t="str">
-        <x:v>La Réjouissance du Regard</x:v>
+        <x:v>L´éclairement sur les lois le la Purification</x:v>
       </x:c>
       <x:c r="E391" t="str">
-        <x:v/>
+        <x:v>L´éclairement sur les lois le la Purification</x:v>
       </x:c>
       <x:c r="F391" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G391" t="str">
-        <x:v>$10</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H391" t="str">
-        <x:v>228</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I391" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J391" t="str">
-        <x:v>2013</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K391" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L391" t="str">
-        <x:v>غ 370</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
-        <x:v>9789953206578</x:v>
+        <x:v>9789953207452</x:v>
       </x:c>
       <x:c r="B392" t="str">
-        <x:v>AKDF004</x:v>
+        <x:v>AKDF014</x:v>
       </x:c>
       <x:c r="C392" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D392" t="str">
-        <x:v>L´explication des treize attributes de Allah</x:v>
+        <x:v>La Réjouissance du Regard</x:v>
       </x:c>
       <x:c r="E392" t="str">
         <x:v/>
       </x:c>
       <x:c r="F392" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G392" t="str">
-        <x:v>$2.75</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H392" t="str">
-        <x:v>88</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I392" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J392" t="str">
-        <x:v>2025</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K392" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L392" t="str">
-        <x:v>غ 120</x:v>
+        <x:v>غ 370</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
-        <x:v>9789953202136</x:v>
+        <x:v>9789953206578</x:v>
       </x:c>
       <x:c r="B393" t="str">
-        <x:v>OCSNF001</x:v>
+        <x:v>AKDF004</x:v>
       </x:c>
       <x:c r="C393" t="str">
-        <x:v>مناسبات إسلامية</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D393" t="str">
-        <x:v>Les Senteurs Pures -FR</x:v>
+        <x:v>L´explication des treize attributes de Allah</x:v>
       </x:c>
       <x:c r="E393" t="str">
         <x:v/>
       </x:c>
       <x:c r="F393" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G393" t="str">
-        <x:v>$3.34</x:v>
+        <x:v>$2.75</x:v>
       </x:c>
       <x:c r="H393" t="str">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I393" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J393" t="str">
-        <x:v>2013</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K393" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L393" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 120</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
-        <x:v>9789953206554</x:v>
+        <x:v>9789953202136</x:v>
       </x:c>
       <x:c r="B394" t="str">
-        <x:v>FQHF002</x:v>
+        <x:v>OCSNF001</x:v>
       </x:c>
       <x:c r="C394" t="str">
-        <x:v>فقه</x:v>
+        <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D394" t="str">
-        <x:v>Les Lois de Zakat</x:v>
+        <x:v>Les Senteurs Pures -FR</x:v>
       </x:c>
       <x:c r="E394" t="str">
         <x:v/>
       </x:c>
       <x:c r="F394" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G394" t="str">
-        <x:v>$2.75</x:v>
+        <x:v>$3.34</x:v>
       </x:c>
       <x:c r="H394" t="str">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I394" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J394" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K394" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L394" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
-        <x:v>9789953207292</x:v>
+        <x:v>9789953206554</x:v>
       </x:c>
       <x:c r="B395" t="str">
-        <x:v>RDODA036</x:v>
+        <x:v>FQHF002</x:v>
       </x:c>
       <x:c r="C395" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D395" t="str">
-        <x:v>نقل الإجماع الحاسم في بيان حكم الجهوي والمجسم</x:v>
+        <x:v>Les Lois de Zakat</x:v>
       </x:c>
       <x:c r="E395" t="str">
-        <x:v>Naql Al Ijma^ Al Hasim fi Bayan Hukm Al jihawiyy wal Mujassim</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F395" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G395" t="str">
-        <x:v>$9.45</x:v>
+        <x:v>$2.75</x:v>
       </x:c>
       <x:c r="H395" t="str">
-        <x:v>496</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I395" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J395" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K395" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L395" t="str">
-        <x:v>غ 700</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
-        <x:v>9789953207360</x:v>
+        <x:v>9789953207292</x:v>
       </x:c>
       <x:c r="B396" t="str">
-        <x:v>EXPA010I</x:v>
+        <x:v>RDODA036</x:v>
       </x:c>
       <x:c r="C396" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D396" t="str">
-        <x:v>أنس المستمع في تفسير جزء قد سمع</x:v>
+        <x:v>نقل الإجماع الحاسم في بيان حكم الجهوي والمجسم</x:v>
       </x:c>
       <x:c r="E396" t="str">
-        <x:v>Ons AL-Moustame^ Fi Tafsir</x:v>
+        <x:v>Naql Al Ijma^ Al Hasim fi Bayan Hukm Al jihawiyy wal Mujassim</x:v>
       </x:c>
       <x:c r="F396" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G396" t="str">
-        <x:v>$5.7</x:v>
+        <x:v>$9.45</x:v>
       </x:c>
       <x:c r="H396" t="str">
-        <x:v>152</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I396" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J396" t="str">
-        <x:v>2022</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K396" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L396" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 700</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
-        <x:v>9789953207179</x:v>
+        <x:v>9789953207360</x:v>
       </x:c>
       <x:c r="B397" t="str">
-        <x:v>TSWFA014</x:v>
+        <x:v>EXPA010I</x:v>
       </x:c>
       <x:c r="C397" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D397" t="str">
-        <x:v>تدريب المبتدي وتذكرة المنتهي في علم الفرائض</x:v>
+        <x:v>أنس المستمع في تفسير جزء قد سمع</x:v>
       </x:c>
       <x:c r="E397" t="str">
-        <x:v>Tadrib Al Mubtadi wa Tathkirat Al Muntaha fi ^ilm Al Faraed</x:v>
+        <x:v>Ons AL-Moustame^ Fi Tafsir</x:v>
       </x:c>
       <x:c r="F397" t="str">
-        <x:v>الشيخ محمد عليش المالكي</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G397" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$5.7</x:v>
       </x:c>
       <x:c r="H397" t="str">
-        <x:v>120</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I397" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J397" t="str">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K397" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L397" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
-        <x:v>9789953206615</x:v>
+        <x:v>9789953207179</x:v>
       </x:c>
       <x:c r="B398" t="str">
-        <x:v>AKDF006</x:v>
+        <x:v>TSWFA014</x:v>
       </x:c>
       <x:c r="C398" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D398" t="str">
-        <x:v>La Croyance des Musulmans AF-C</x:v>
+        <x:v>تدريب المبتدي وتذكرة المنتهي في علم الفرائض</x:v>
       </x:c>
       <x:c r="E398" t="str">
-        <x:v/>
+        <x:v>Tadrib Al Mubtadi wa Tathkirat Al Muntaha fi ^ilm Al Faraed</x:v>
       </x:c>
       <x:c r="F398" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ محمد عليش المالكي</x:v>
       </x:c>
       <x:c r="G398" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H398" t="str">
-        <x:v>104</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I398" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J398" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K398" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L398" t="str">
-        <x:v>غ 85</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
-        <x:v>9789953207070</x:v>
+        <x:v>9789953206615</x:v>
       </x:c>
       <x:c r="B399" t="str">
-        <x:v>AKDF011</x:v>
+        <x:v>AKDF006</x:v>
       </x:c>
       <x:c r="C399" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D399" t="str">
-        <x:v>الصراط المستقيم - le droit chemin</x:v>
+        <x:v>La Croyance des Musulmans AF-C</x:v>
       </x:c>
       <x:c r="E399" t="str">
         <x:v/>
       </x:c>
       <x:c r="F399" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G399" t="str">
-        <x:v>$10</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H399" t="str">
-        <x:v>208</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I399" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J399" t="str">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K399" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L399" t="str">
-        <x:v>غ 340</x:v>
+        <x:v>غ 85</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
-        <x:v>9789953206820</x:v>
+        <x:v>9789953207070</x:v>
       </x:c>
       <x:c r="B400" t="str">
-        <x:v>AZA005I</x:v>
+        <x:v>AKDF011</x:v>
       </x:c>
       <x:c r="C400" t="str">
-        <x:v>أذكار</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D400" t="str">
-        <x:v>الهادي إلى طريق الحق</x:v>
+        <x:v>الصراط المستقيم - le droit chemin</x:v>
       </x:c>
       <x:c r="E400" t="str">
-        <x:v>Al Hadi Ila Tareek Al Haq</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F400" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G400" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H400" t="str">
-        <x:v>96</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I400" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J400" t="str">
-        <x:v>0</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K400" t="str">
-        <x:v/>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L400" t="str">
-        <x:v>غ 100</x:v>
+        <x:v>غ 340</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
-        <x:v>9789953206646</x:v>
+        <x:v>9789953206820</x:v>
       </x:c>
       <x:c r="B401" t="str">
-        <x:v>EXPA007I</x:v>
+        <x:v>AZA005I</x:v>
       </x:c>
       <x:c r="C401" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>أذكار</x:v>
       </x:c>
       <x:c r="D401" t="str">
-        <x:v>جزء عم</x:v>
+        <x:v>الهادي إلى طريق الحق</x:v>
       </x:c>
       <x:c r="E401" t="str">
-        <x:v>Juz' ^amma</x:v>
+        <x:v>Al Hadi Ila Tareek Al Haq</x:v>
       </x:c>
       <x:c r="F401" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G401" t="str">
-        <x:v>$1.5</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H401" t="str">
-        <x:v>32</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I401" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J401" t="str">
-        <x:v>2023</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K401" t="str">
-        <x:v>5</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L401" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 100</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
-        <x:v>9789953207087</x:v>
+        <x:v>9789953206646</x:v>
       </x:c>
       <x:c r="B402" t="str">
-        <x:v>EXPA009</x:v>
+        <x:v>EXPA007I</x:v>
       </x:c>
       <x:c r="C402" t="str">
         <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D402" t="str">
-        <x:v>جزء تبارك</x:v>
+        <x:v>جزء عم</x:v>
       </x:c>
       <x:c r="E402" t="str">
-        <x:v>Juz' Tabarak</x:v>
+        <x:v>Juz' ^amma</x:v>
       </x:c>
       <x:c r="F402" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G402" t="str">
         <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H402" t="str">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I402" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J402" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K402" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L402" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
-        <x:v>9789953202600</x:v>
+        <x:v>9789953207087</x:v>
       </x:c>
       <x:c r="B403" t="str">
-        <x:v>AKDA006I</x:v>
+        <x:v>EXPA009</x:v>
       </x:c>
       <x:c r="C403" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D403" t="str">
-        <x:v>المطالب الوفية شرح العقيدة النسفية</x:v>
+        <x:v>جزء تبارك</x:v>
       </x:c>
       <x:c r="E403" t="str">
-        <x:v>Al Matalib Al Wafiyya Sharh Al Akida Tahawiyya</x:v>
+        <x:v>Juz' Tabarak</x:v>
       </x:c>
       <x:c r="F403" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G403" t="str">
-        <x:v>$8.9</x:v>
+        <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H403" t="str">
-        <x:v>256</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I403" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J403" t="str">
-        <x:v>2018</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K403" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L403" t="str">
-        <x:v>غ 625</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
-        <x:v>9789953207513</x:v>
+        <x:v>9789953202600</x:v>
       </x:c>
       <x:c r="B404" t="str">
-        <x:v>HDTHA024</x:v>
+        <x:v>AKDA006I</x:v>
       </x:c>
       <x:c r="C404" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D404" t="str">
-        <x:v>القمر الساري لإيضاح غريب صحيح البخاري</x:v>
+        <x:v>المطالب الوفية شرح العقيدة النسفية</x:v>
       </x:c>
       <x:c r="E404" t="str">
-        <x:v>Al Qamar Al Sari li Idah Gharib Sahih Al Boukhari</x:v>
+        <x:v>Al Matalib Al Wafiyya Sharh Al Akida Tahawiyya</x:v>
       </x:c>
       <x:c r="F404" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G404" t="str">
-        <x:v>$17.78</x:v>
+        <x:v>$8.9</x:v>
       </x:c>
       <x:c r="H404" t="str">
-        <x:v>800</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I404" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J404" t="str">
-        <x:v>2013</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K404" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L404" t="str">
-        <x:v>غ 1,105</x:v>
+        <x:v>غ 625</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
-        <x:v>9789953207759</x:v>
+        <x:v>9789953207513</x:v>
       </x:c>
       <x:c r="B405" t="str">
-        <x:v>AKDA066I</x:v>
+        <x:v>HDTHA024</x:v>
       </x:c>
       <x:c r="C405" t="str">
-        <x:v>وعظ وإرشاد</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D405" t="str">
-        <x:v>حسن التعامل بين الناس</x:v>
+        <x:v>القمر الساري لإيضاح غريب صحيح البخاري</x:v>
       </x:c>
       <x:c r="E405" t="str">
-        <x:v>Husn Al Ta^amol Bayna Nas</x:v>
+        <x:v>Al Qamar Al Sari li Idah Gharib Sahih Al Boukhari</x:v>
       </x:c>
       <x:c r="F405" t="str">
-        <x:v>الشيخ أحمد عجور</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G405" t="str">
-        <x:v>$7.3</x:v>
+        <x:v>$17.78</x:v>
       </x:c>
       <x:c r="H405" t="str">
-        <x:v>176</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I405" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J405" t="str">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K405" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L405" t="str">
-        <x:v>غ 407</x:v>
+        <x:v>غ 1,105</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
-        <x:v>9789953206950</x:v>
+        <x:v>9789953207759</x:v>
       </x:c>
       <x:c r="B406" t="str">
-        <x:v>AKDA055</x:v>
+        <x:v>AKDA066I</x:v>
       </x:c>
       <x:c r="C406" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>وعظ وإرشاد</x:v>
       </x:c>
       <x:c r="D406" t="str">
-        <x:v>بحر الدلائل والأسرار في التبرك بآثار المصطفى المختار صلى الله عليه وسلم</x:v>
+        <x:v>حسن التعامل بين الناس</x:v>
       </x:c>
       <x:c r="E406" t="str">
-        <x:v>Bahr al Dalael wal Asrar</x:v>
+        <x:v>Husn Al Ta^amol Bayna Nas</x:v>
       </x:c>
       <x:c r="F406" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ أحمد عجور</x:v>
       </x:c>
       <x:c r="G406" t="str">
-        <x:v>$33.34</x:v>
+        <x:v>$7.3</x:v>
       </x:c>
       <x:c r="H406" t="str">
-        <x:v>452</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I406" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J406" t="str">
-        <x:v>2010</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K406" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L406" t="str">
-        <x:v>غ 1,100</x:v>
+        <x:v>غ 407</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
-        <x:v>9789953207100</x:v>
+        <x:v>9789953206950</x:v>
       </x:c>
       <x:c r="B407" t="str">
-        <x:v>RDODA054</x:v>
+        <x:v>AKDA055</x:v>
       </x:c>
       <x:c r="C407" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D407" t="str">
-        <x:v>الحجج النيرات في إثبات تصرف النبي والولي بعد الممات</x:v>
+        <x:v>بحر الدلائل والأسرار في التبرك بآثار المصطفى المختار صلى الله عليه وسلم</x:v>
       </x:c>
       <x:c r="E407" t="str">
-        <x:v>Al Hujaj Al Nayyirat fi Ithbat Tasarruf Al Nabiyy wal Waliyy Ba^d Al Mamat</x:v>
+        <x:v>Bahr al Dalael wal Asrar</x:v>
       </x:c>
       <x:c r="F407" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G407" t="str">
-        <x:v>$7</x:v>
+        <x:v>$33.34</x:v>
       </x:c>
       <x:c r="H407" t="str">
-        <x:v>288</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I407" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J407" t="str">
-        <x:v>2024</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K407" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L407" t="str">
-        <x:v>غ 405</x:v>
+        <x:v>غ 1,100</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
-        <x:v>9789953205397</x:v>
+        <x:v>9789953207100</x:v>
       </x:c>
       <x:c r="B408" t="str">
-        <x:v>KDSTAE098</x:v>
+        <x:v>RDODA054</x:v>
       </x:c>
       <x:c r="C408" t="str">
-        <x:v>قصص</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D408" t="str">
-        <x:v>حنان الأم ENG</x:v>
+        <x:v>الحجج النيرات في إثبات تصرف النبي والولي بعد الممات</x:v>
       </x:c>
       <x:c r="E408" t="str">
-        <x:v>The Mother's Tenderness</x:v>
+        <x:v>Al Hujaj Al Nayyirat fi Ithbat Tasarruf Al Nabiyy wal Waliyy Ba^d Al Mamat</x:v>
       </x:c>
       <x:c r="F408" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G408" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$7</x:v>
       </x:c>
       <x:c r="H408" t="str">
-        <x:v>15</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I408" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J408" t="str">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K408" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L408" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 405</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
-        <x:v>9789953205403</x:v>
+        <x:v>9789953205397</x:v>
       </x:c>
       <x:c r="B409" t="str">
-        <x:v>KDSTAE099</x:v>
+        <x:v>KDSTAE098</x:v>
       </x:c>
       <x:c r="C409" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D409" t="str">
-        <x:v>ابن الصراف ENG</x:v>
+        <x:v>حنان الأم ENG</x:v>
       </x:c>
       <x:c r="E409" t="str">
-        <x:v>The Money Exchanger's Son</x:v>
+        <x:v>The Mother's Tenderness</x:v>
       </x:c>
       <x:c r="F409" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G409" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H409" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I409" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J409" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K409" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L409" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
-        <x:v>9789953205410</x:v>
+        <x:v>9789953205403</x:v>
       </x:c>
       <x:c r="B410" t="str">
-        <x:v>KDSTAE100</x:v>
+        <x:v>KDSTAE099</x:v>
       </x:c>
       <x:c r="C410" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D410" t="str">
-        <x:v>الشجرة الشاهدة ENG</x:v>
+        <x:v>ابن الصراف ENG</x:v>
       </x:c>
       <x:c r="E410" t="str">
-        <x:v>The Tree that Testified</x:v>
+        <x:v>The Money Exchanger's Son</x:v>
       </x:c>
       <x:c r="F410" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G410" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H410" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I410" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J410" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K410" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L410" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
-        <x:v>9789953205373</x:v>
+        <x:v>9789953205410</x:v>
       </x:c>
       <x:c r="B411" t="str">
-        <x:v>KDSTAE101</x:v>
+        <x:v>KDSTAE100</x:v>
       </x:c>
       <x:c r="C411" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D411" t="str">
-        <x:v>الوالد والولد بين فكي الأسد ENG</x:v>
+        <x:v>الشجرة الشاهدة ENG</x:v>
       </x:c>
       <x:c r="E411" t="str">
-        <x:v>The lion who caught Both Father and Son</x:v>
+        <x:v>The Tree that Testified</x:v>
       </x:c>
       <x:c r="F411" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G411" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H411" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I411" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J411" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K411" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L411" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
-        <x:v>9789953205427</x:v>
+        <x:v>9789953205373</x:v>
       </x:c>
       <x:c r="B412" t="str">
-        <x:v>KDSTAE102</x:v>
+        <x:v>KDSTAE101</x:v>
       </x:c>
       <x:c r="C412" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D412" t="str">
-        <x:v>الرضيع المتكلم ENG</x:v>
+        <x:v>الوالد والولد بين فكي الأسد ENG</x:v>
       </x:c>
       <x:c r="E412" t="str">
-        <x:v>The Talking Infant</x:v>
+        <x:v>The lion who caught Both Father and Son</x:v>
       </x:c>
       <x:c r="F412" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G412" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H412" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I412" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J412" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K412" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L412" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
-        <x:v>9789953205434</x:v>
+        <x:v>9789953205427</x:v>
       </x:c>
       <x:c r="B413" t="str">
-        <x:v>KDSTAF110</x:v>
+        <x:v>KDSTAE102</x:v>
       </x:c>
       <x:c r="C413" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D413" t="str">
-        <x:v>حنان الأم FR</x:v>
+        <x:v>الرضيع المتكلم ENG</x:v>
       </x:c>
       <x:c r="E413" t="str">
-        <x:v>La tendresse de la mère</x:v>
+        <x:v>The Talking Infant</x:v>
       </x:c>
       <x:c r="F413" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G413" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H413" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I413" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J413" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K413" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L413" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
-        <x:v>9789953205458</x:v>
+        <x:v>9789953205434</x:v>
       </x:c>
       <x:c r="B414" t="str">
-        <x:v>KDSTAF111</x:v>
+        <x:v>KDSTAF110</x:v>
       </x:c>
       <x:c r="C414" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D414" t="str">
-        <x:v>ابن الصراف FR</x:v>
+        <x:v>حنان الأم FR</x:v>
       </x:c>
       <x:c r="E414" t="str">
-        <x:v>Le fils du cambiste</x:v>
+        <x:v>La tendresse de la mère</x:v>
       </x:c>
       <x:c r="F414" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G414" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H414" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I414" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J414" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K414" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L414" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
-        <x:v>9789953205298</x:v>
+        <x:v>9789953205458</x:v>
       </x:c>
       <x:c r="B415" t="str">
-        <x:v>KDSTAF112</x:v>
+        <x:v>KDSTAF111</x:v>
       </x:c>
       <x:c r="C415" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D415" t="str">
-        <x:v>الغزالة الشاكية FR</x:v>
+        <x:v>ابن الصراف FR</x:v>
       </x:c>
       <x:c r="E415" t="str">
-        <x:v>La gazelle qui s'est plaint</x:v>
+        <x:v>Le fils du cambiste</x:v>
       </x:c>
       <x:c r="F415" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G415" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H415" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I415" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J415" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K415" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L415" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
-        <x:v>9789953205465</x:v>
+        <x:v>9789953205298</x:v>
       </x:c>
       <x:c r="B416" t="str">
-        <x:v>KDSTAF113</x:v>
+        <x:v>KDSTAF112</x:v>
       </x:c>
       <x:c r="C416" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D416" t="str">
-        <x:v>الشجرة الشاهدة FR</x:v>
+        <x:v>الغزالة الشاكية FR</x:v>
       </x:c>
       <x:c r="E416" t="str">
-        <x:v>L'arbre qui a témoigné</x:v>
+        <x:v>La gazelle qui s'est plaint</x:v>
       </x:c>
       <x:c r="F416" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G416" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H416" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I416" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J416" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K416" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L416" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
-        <x:v>9789953205472</x:v>
+        <x:v>9789953205465</x:v>
       </x:c>
       <x:c r="B417" t="str">
-        <x:v>KDSTAF114</x:v>
+        <x:v>KDSTAF113</x:v>
       </x:c>
       <x:c r="C417" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D417" t="str">
-        <x:v>دعاء النبي على عتبة بن أبي جهل FR</x:v>
+        <x:v>الشجرة الشاهدة FR</x:v>
       </x:c>
       <x:c r="E417" t="str">
-        <x:v>L'invocation du Prophète contre Outbah Ibn Abi Jahl</x:v>
+        <x:v>L'arbre qui a témoigné</x:v>
       </x:c>
       <x:c r="F417" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G417" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H417" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I417" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J417" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K417" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L417" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
-        <x:v>9789953205380</x:v>
+        <x:v>9789953205472</x:v>
       </x:c>
       <x:c r="B418" t="str">
-        <x:v>KDSTAF115</x:v>
+        <x:v>KDSTAF114</x:v>
       </x:c>
       <x:c r="C418" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D418" t="str">
-        <x:v>الوالد والولد بين فكي الأسد FR</x:v>
+        <x:v>دعاء النبي على عتبة بن أبي جهل FR</x:v>
       </x:c>
       <x:c r="E418" t="str">
-        <x:v>Père et fils dans la gueule du lion</x:v>
+        <x:v>L'invocation du Prophète contre Outbah Ibn Abi Jahl</x:v>
       </x:c>
       <x:c r="F418" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G418" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H418" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I418" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J418" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K418" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L418" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
-        <x:v>9789953205489</x:v>
+        <x:v>9789953205380</x:v>
       </x:c>
       <x:c r="B419" t="str">
-        <x:v>KDSTAF116</x:v>
+        <x:v>KDSTAF115</x:v>
       </x:c>
       <x:c r="C419" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D419" t="str">
-        <x:v>عجوز بني إسرائيل FR</x:v>
+        <x:v>الوالد والولد بين فكي الأسد FR</x:v>
       </x:c>
       <x:c r="E419" t="str">
-        <x:v>La vieille femme des fils de Israil</x:v>
+        <x:v>Père et fils dans la gueule du lion</x:v>
       </x:c>
       <x:c r="F419" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G419" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H419" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I419" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J419" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K419" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L419" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
-        <x:v>9789953205359</x:v>
+        <x:v>9789953205489</x:v>
       </x:c>
       <x:c r="B420" t="str">
-        <x:v>KDSTAF117</x:v>
+        <x:v>KDSTAF116</x:v>
       </x:c>
       <x:c r="C420" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D420" t="str">
-        <x:v>السيدة سارة والملك الجبار FR</x:v>
+        <x:v>عجوز بني إسرائيل FR</x:v>
       </x:c>
       <x:c r="E420" t="str">
-        <x:v>Le Dame Sarah eh le Tryan</x:v>
+        <x:v>La vieille femme des fils de Israil</x:v>
       </x:c>
       <x:c r="F420" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G420" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H420" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I420" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J420" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K420" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L420" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
-        <x:v>9789953205496</x:v>
+        <x:v>9789953205359</x:v>
       </x:c>
       <x:c r="B421" t="str">
-        <x:v>KDSTAF118</x:v>
+        <x:v>KDSTAF117</x:v>
       </x:c>
       <x:c r="C421" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D421" t="str">
-        <x:v>الجار الطيب والجار المؤذي FR</x:v>
+        <x:v>السيدة سارة والملك الجبار FR</x:v>
       </x:c>
       <x:c r="E421" t="str">
-        <x:v>Le bon et le mauvais voisin</x:v>
+        <x:v>Le Dame Sarah eh le Tryan</x:v>
       </x:c>
       <x:c r="F421" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G421" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H421" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I421" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J421" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K421" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L421" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
-        <x:v>9789953205502</x:v>
+        <x:v>9789953205496</x:v>
       </x:c>
       <x:c r="B422" t="str">
-        <x:v>KDSTAF119</x:v>
+        <x:v>KDSTAF118</x:v>
       </x:c>
       <x:c r="C422" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D422" t="str">
-        <x:v>الرضيع المتكلم FR</x:v>
+        <x:v>الجار الطيب والجار المؤذي FR</x:v>
       </x:c>
       <x:c r="E422" t="str">
-        <x:v>Le nourrisson qui a parlé</x:v>
+        <x:v>Le bon et le mauvais voisin</x:v>
       </x:c>
       <x:c r="F422" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G422" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H422" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I422" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J422" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K422" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L422" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
-        <x:v>9789953200149</x:v>
+        <x:v>9789953205502</x:v>
       </x:c>
       <x:c r="B423" t="str">
-        <x:v>AKDE009</x:v>
+        <x:v>KDSTAF119</x:v>
       </x:c>
       <x:c r="C423" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D423" t="str">
-        <x:v>True</x:v>
+        <x:v>الرضيع المتكلم FR</x:v>
       </x:c>
       <x:c r="E423" t="str">
-        <x:v>الإسلام الدين الحق - إنكليزي</x:v>
+        <x:v>Le nourrisson qui a parlé</x:v>
       </x:c>
       <x:c r="F423" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G423" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H423" t="str">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I423" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J423" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K423" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L423" t="str">
-        <x:v>غ 29</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
-        <x:v>9789953200156</x:v>
+        <x:v>9789953200149</x:v>
       </x:c>
       <x:c r="B424" t="str">
-        <x:v>AKDE012</x:v>
+        <x:v>AKDE009</x:v>
       </x:c>
       <x:c r="C424" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D424" t="str">
-        <x:v>Allah Exists Without a Place</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="E424" t="str">
-        <x:v>الله موجود بلا مكان - إنكليزي</x:v>
+        <x:v>الإسلام الدين الحق - إنكليزي</x:v>
       </x:c>
       <x:c r="F424" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G424" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H424" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I424" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J424" t="str">
-        <x:v>2012</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K424" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L424" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 29</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
-        <x:v>9789953200217</x:v>
+        <x:v>9789953200156</x:v>
       </x:c>
       <x:c r="B425" t="str">
-        <x:v>AKDE002</x:v>
+        <x:v>AKDE012</x:v>
       </x:c>
       <x:c r="C425" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D425" t="str">
-        <x:v>The Ayahs of the Qur'an</x:v>
+        <x:v>Allah Exists Without a Place</x:v>
       </x:c>
       <x:c r="E425" t="str">
-        <x:v>الآيات المحكمات والمتشابهات - انكليزي</x:v>
+        <x:v>الله موجود بلا مكان - إنكليزي</x:v>
       </x:c>
       <x:c r="F425" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G425" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H425" t="str">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I425" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J425" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K425" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L425" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
-        <x:v>9789953200200</x:v>
+        <x:v>9789953200217</x:v>
       </x:c>
       <x:c r="B426" t="str">
-        <x:v>AKDE003</x:v>
+        <x:v>AKDE002</x:v>
       </x:c>
       <x:c r="C426" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D426" t="str">
-        <x:v>Tawassul and Tabarruk</x:v>
+        <x:v>The Ayahs of the Qur'an</x:v>
       </x:c>
       <x:c r="E426" t="str">
-        <x:v>التوسل والتبرك - إنكليزي</x:v>
+        <x:v>الآيات المحكمات والمتشابهات - انكليزي</x:v>
       </x:c>
       <x:c r="F426" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G426" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H426" t="str">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I426" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J426" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K426" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L426" t="str">
-        <x:v>غ 36</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str">
-        <x:v>9789953207414</x:v>
+        <x:v>9789953200200</x:v>
       </x:c>
       <x:c r="B427" t="str">
-        <x:v>EXPA011</x:v>
+        <x:v>AKDE003</x:v>
       </x:c>
       <x:c r="C427" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D427" t="str">
-        <x:v>جزء قد سمع</x:v>
+        <x:v>Tawassul and Tabarruk</x:v>
       </x:c>
       <x:c r="E427" t="str">
-        <x:v>Juz' Qad Sami^a</x:v>
+        <x:v>التوسل والتبرك - إنكليزي</x:v>
       </x:c>
       <x:c r="F427" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G427" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H427" t="str">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I427" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J427" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K427" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L427" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 36</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str">
-        <x:v>9789953203478</x:v>
+        <x:v>9789953207414</x:v>
       </x:c>
       <x:c r="B428" t="str">
-        <x:v>LNGA022</x:v>
+        <x:v>EXPA011</x:v>
       </x:c>
       <x:c r="C428" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D428" t="str">
-        <x:v>متن التصريف للعزي في فن الصرف</x:v>
+        <x:v>جزء قد سمع</x:v>
       </x:c>
       <x:c r="E428" t="str">
-        <x:v>Matn Tasreef lil ^izzi fi Fan Al Sarf</x:v>
+        <x:v>Juz' Qad Sami^a</x:v>
       </x:c>
       <x:c r="F428" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G428" t="str">
-        <x:v>$0.83</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H428" t="str">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I428" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J428" t="str">
-        <x:v>2024</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K428" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L428" t="str">
-        <x:v>غ 25</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str">
-        <x:v>9789953200972</x:v>
+        <x:v>9789953203478</x:v>
       </x:c>
       <x:c r="B429" t="str">
-        <x:v>RDODA022I</x:v>
+        <x:v>LNGA022</x:v>
       </x:c>
       <x:c r="C429" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D429" t="str">
-        <x:v>التحذير الشرعي ممن خالف أهل السنة</x:v>
+        <x:v>متن التصريف للعزي في فن الصرف</x:v>
       </x:c>
       <x:c r="E429" t="str">
-        <x:v>Al Tahthir Al Shar^iyy mimman Khalafa Ahl Sunnah</x:v>
+        <x:v>Matn Tasreef lil ^izzi fi Fan Al Sarf</x:v>
       </x:c>
       <x:c r="F429" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G429" t="str">
-        <x:v>$6.1</x:v>
+        <x:v>$0.83</x:v>
       </x:c>
       <x:c r="H429" t="str">
-        <x:v>144</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I429" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J429" t="str">
-        <x:v>2015</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K429" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L429" t="str">
-        <x:v>غ 225</x:v>
+        <x:v>غ 25</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
-        <x:v>9789953206790</x:v>
+        <x:v>9789953200972</x:v>
       </x:c>
       <x:c r="B430" t="str">
-        <x:v>LNGA020</x:v>
+        <x:v>RDODA022I</x:v>
       </x:c>
       <x:c r="C430" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D430" t="str">
-        <x:v>العقود اللازوردية في درر شروح الرسالة السمرقندية</x:v>
+        <x:v>التحذير الشرعي ممن خالف أهل السنة</x:v>
       </x:c>
       <x:c r="E430" t="str">
-        <x:v>Al ^uqoud Al Lazawardiyya fi Durar Shurouh Al Risala Al Samarqandiyya</x:v>
+        <x:v>Al Tahthir Al Shar^iyy mimman Khalafa Ahl Sunnah</x:v>
       </x:c>
       <x:c r="F430" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G430" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$6.1</x:v>
       </x:c>
       <x:c r="H430" t="str">
-        <x:v>80</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I430" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J430" t="str">
-        <x:v>2009</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K430" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L430" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 225</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
-        <x:v>9789953207209</x:v>
+        <x:v>9789953206790</x:v>
       </x:c>
       <x:c r="B431" t="str">
-        <x:v>AKDSP007</x:v>
+        <x:v>LNGA020</x:v>
       </x:c>
       <x:c r="C431" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D431" t="str">
-        <x:v>El Resumen de ^Abdullah al-Harariyy</x:v>
+        <x:v>العقود اللازوردية في درر شروح الرسالة السمرقندية</x:v>
       </x:c>
       <x:c r="E431" t="str">
-        <x:v/>
+        <x:v>Al ^uqoud Al Lazawardiyya fi Durar Shurouh Al Risala Al Samarqandiyya</x:v>
       </x:c>
       <x:c r="F431" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G431" t="str">
-        <x:v>$6.12</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H431" t="str">
-        <x:v>128</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I431" t="str">
-        <x:v>إسبانية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J431" t="str">
-        <x:v>2013</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K431" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L431" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
-        <x:v>9789953206653</x:v>
+        <x:v>9789953207209</x:v>
       </x:c>
       <x:c r="B432" t="str">
-        <x:v>AKDE017</x:v>
+        <x:v>AKDSP007</x:v>
       </x:c>
       <x:c r="C432" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D432" t="str">
-        <x:v>The Brilliance of the Minarets رسالة ابن عساكر</x:v>
+        <x:v>El Resumen de ^Abdullah al-Harariyy</x:v>
       </x:c>
       <x:c r="E432" t="str">
-        <x:v>رسالة ابن عساكر - إنكليزي</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F432" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G432" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$6.12</x:v>
       </x:c>
       <x:c r="H432" t="str">
-        <x:v>104</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I432" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J432" t="str">
-        <x:v>2010</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K432" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L432" t="str">
-        <x:v>غ 165</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
-        <x:v>9789953207469</x:v>
+        <x:v>9789953206653</x:v>
       </x:c>
       <x:c r="B433" t="str">
-        <x:v>000000</x:v>
+        <x:v>AKDE017</x:v>
       </x:c>
       <x:c r="C433" t="str">
-        <x:v/>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D433" t="str">
-        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
+        <x:v>The Brilliance of the Minarets رسالة ابن عساكر</x:v>
       </x:c>
       <x:c r="E433" t="str">
-        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
+        <x:v>رسالة ابن عساكر - إنكليزي</x:v>
       </x:c>
       <x:c r="F433" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G433" t="str">
-        <x:v>$21.2</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H433" t="str">
-        <x:v>548</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I433" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J433" t="str">
-        <x:v>2024</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K433" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L433" t="str">
-        <x:v>غ 900</x:v>
+        <x:v>غ 165</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str">
-        <x:v>9789953207506</x:v>
+        <x:v>9789953207469</x:v>
       </x:c>
       <x:c r="B434" t="str">
-        <x:v>AKDA018</x:v>
+        <x:v>000000</x:v>
       </x:c>
       <x:c r="C434" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D434" t="str">
-        <x:v>مختصر قواعد العلائي وكلام الإسنوي</x:v>
+        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
       </x:c>
       <x:c r="E434" t="str">
-        <x:v>Moukhtasar Qwaed Al ^Alaai wa Kalam Al Isnawi</x:v>
+        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
       </x:c>
       <x:c r="F434" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G434" t="str">
-        <x:v>$20</x:v>
+        <x:v>$21.2</x:v>
       </x:c>
       <x:c r="H434" t="str">
-        <x:v>694</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I434" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J434" t="str">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K434" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L434" t="str">
-        <x:v>غ 1,200</x:v>
+        <x:v>غ 900</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str">
-        <x:v>9789953202501</x:v>
+        <x:v>9789953207506</x:v>
       </x:c>
       <x:c r="B435" t="str">
-        <x:v>AKDA124I</x:v>
+        <x:v>AKDA018</x:v>
       </x:c>
       <x:c r="C435" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D435" t="str">
-        <x:v>بغية الطالب لمعرفة العلم الديني الواجب</x:v>
+        <x:v>مختصر قواعد العلائي وكلام الإسنوي</x:v>
       </x:c>
       <x:c r="E435" t="str">
-        <x:v>Bughyat Al Talib li Ma^rifat Al ^ilm al Diniyy al Wajib</x:v>
+        <x:v>Moukhtasar Qwaed Al ^Alaai wa Kalam Al Isnawi</x:v>
       </x:c>
       <x:c r="F435" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G435" t="str">
-        <x:v>$19.5</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H435" t="str">
-        <x:v>894</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I435" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J435" t="str">
-        <x:v>2024</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K435" t="str">
-        <x:v>10</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L435" t="str">
-        <x:v>غ 1,445</x:v>
+        <x:v>غ 1,200</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str">
-        <x:v>9789953207568</x:v>
+        <x:v>9789953202501</x:v>
       </x:c>
       <x:c r="B436" t="str">
-        <x:v>AKDA071</x:v>
+        <x:v>AKDA124I</x:v>
       </x:c>
       <x:c r="C436" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D436" t="str">
-        <x:v>عقد اللآل في عقد الود بين الصحب والآل</x:v>
+        <x:v>بغية الطالب لمعرفة العلم الديني الواجب</x:v>
       </x:c>
       <x:c r="E436" t="str">
-        <x:v>^iqd Al Llaal  aw Shahd Al Muthab</x:v>
+        <x:v>Bughyat Al Talib li Ma^rifat Al ^ilm al Diniyy al Wajib</x:v>
       </x:c>
       <x:c r="F436" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G436" t="str">
-        <x:v>$5</x:v>
+        <x:v>$19.5</x:v>
       </x:c>
       <x:c r="H436" t="str">
-        <x:v>151</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I436" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J436" t="str">
-        <x:v>2014</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K436" t="str">
-        <x:v>1</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="L436" t="str">
-        <x:v>غ 245</x:v>
+        <x:v>غ 1,445</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str">
-        <x:v>9789953207520</x:v>
+        <x:v>9789953207568</x:v>
       </x:c>
       <x:c r="B437" t="str">
-        <x:v>AKDA046</x:v>
+        <x:v>AKDA071</x:v>
       </x:c>
       <x:c r="C437" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D437" t="str">
-        <x:v>حقيقة التصوف الإسلامي</x:v>
+        <x:v>عقد اللآل في عقد الود بين الصحب والآل</x:v>
       </x:c>
       <x:c r="E437" t="str">
-        <x:v>Haqiqat Al Tasawwuf Al Islamiyy</x:v>
+        <x:v>^iqd Al Llaal  aw Shahd Al Muthab</x:v>
       </x:c>
       <x:c r="F437" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G437" t="str">
-        <x:v>$2.25</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H437" t="str">
-        <x:v>80</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I437" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J437" t="str">
-        <x:v>2013</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K437" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L437" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 245</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str">
-        <x:v>9789953207575</x:v>
+        <x:v>9789953207520</x:v>
       </x:c>
       <x:c r="B438" t="str">
-        <x:v>AKDA069I</x:v>
+        <x:v>AKDA046</x:v>
       </x:c>
       <x:c r="C438" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D438" t="str">
-        <x:v>القولُ اليقين فيما ينفع أمواتنا المسلمين</x:v>
+        <x:v>حقيقة التصوف الإسلامي</x:v>
       </x:c>
       <x:c r="E438" t="str">
-        <x:v>AL Kawl Alyakin</x:v>
+        <x:v>Haqiqat Al Tasawwuf Al Islamiyy</x:v>
       </x:c>
       <x:c r="F438" t="str">
-        <x:v>الشيخ سليم علوان</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G438" t="str">
-        <x:v>$9</x:v>
+        <x:v>$2.25</x:v>
       </x:c>
       <x:c r="H438" t="str">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I438" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J438" t="str">
-        <x:v>2025</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K438" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L438" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str">
-        <x:v>9789953204536</x:v>
+        <x:v>9789953207575</x:v>
       </x:c>
       <x:c r="B439" t="str">
-        <x:v>KDSTAE089</x:v>
+        <x:v>AKDA069I</x:v>
       </x:c>
       <x:c r="C439" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D439" t="str">
-        <x:v>قصة الذئب الناطق بإذن الله EN</x:v>
+        <x:v>القولُ اليقين فيما ينفع أمواتنا المسلمين</x:v>
       </x:c>
       <x:c r="E439" t="str">
-        <x:v>The Wolf that Spoke by the Will of Allah</x:v>
+        <x:v>AL Kawl Alyakin</x:v>
       </x:c>
       <x:c r="F439" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ سليم علوان</x:v>
       </x:c>
       <x:c r="G439" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H439" t="str">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I439" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J439" t="str">
-        <x:v>2008</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K439" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L439" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str">
-        <x:v>9789953205236</x:v>
+        <x:v>9789953204536</x:v>
       </x:c>
       <x:c r="B440" t="str">
-        <x:v>KDSTAE090</x:v>
+        <x:v>KDSTAE089</x:v>
       </x:c>
       <x:c r="C440" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D440" t="str">
-        <x:v>قصة سفينة خادم رسول الله صلى الله عليه وسلم EN</x:v>
+        <x:v>قصة الذئب الناطق بإذن الله EN</x:v>
       </x:c>
       <x:c r="E440" t="str">
-        <x:v>Safinah the Prophet's Servant</x:v>
+        <x:v>The Wolf that Spoke by the Will of Allah</x:v>
       </x:c>
       <x:c r="F440" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G440" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H440" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I440" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J440" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K440" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L440" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str">
-        <x:v>9789953205250</x:v>
+        <x:v>9789953205236</x:v>
       </x:c>
       <x:c r="B441" t="str">
-        <x:v>KDSTAE091</x:v>
+        <x:v>KDSTAE090</x:v>
       </x:c>
       <x:c r="C441" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D441" t="str">
-        <x:v>قصة حنين الجذع للنبي صلى الله عليه وسلم EN</x:v>
+        <x:v>قصة سفينة خادم رسول الله صلى الله عليه وسلم EN</x:v>
       </x:c>
       <x:c r="E441" t="str">
-        <x:v>The Trunk that Yearned for the Prophet</x:v>
+        <x:v>Safinah the Prophet's Servant</x:v>
       </x:c>
       <x:c r="F441" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G441" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H441" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I441" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J441" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K441" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L441" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str">
-        <x:v>9789953206325</x:v>
+        <x:v>9789953205250</x:v>
       </x:c>
       <x:c r="B442" t="str">
-        <x:v>KDSTAE096</x:v>
+        <x:v>KDSTAE091</x:v>
       </x:c>
       <x:c r="C442" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D442" t="str">
-        <x:v>EN قصة الدعاء المستجاب</x:v>
+        <x:v>قصة حنين الجذع للنبي صلى الله عليه وسلم EN</x:v>
       </x:c>
       <x:c r="E442" t="str">
-        <x:v>The Answered Supplication</x:v>
+        <x:v>The Trunk that Yearned for the Prophet</x:v>
       </x:c>
       <x:c r="F442" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G442" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H442" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I442" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J442" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K442" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L442" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str">
-        <x:v>9789953204635</x:v>
+        <x:v>9789953206325</x:v>
       </x:c>
       <x:c r="B443" t="str">
-        <x:v>KDSTAE088</x:v>
+        <x:v>KDSTAE096</x:v>
       </x:c>
       <x:c r="C443" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D443" t="str">
-        <x:v>EN قصة لا تتسرع</x:v>
+        <x:v>EN قصة الدعاء المستجاب</x:v>
       </x:c>
       <x:c r="E443" t="str">
-        <x:v>Do not Rush to Conclusions</x:v>
+        <x:v>The Answered Supplication</x:v>
       </x:c>
       <x:c r="F443" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G443" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H443" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I443" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J443" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K443" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L443" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str">
-        <x:v>9789953204550</x:v>
+        <x:v>9789953204635</x:v>
       </x:c>
       <x:c r="B444" t="str">
-        <x:v>KDSTAE097</x:v>
+        <x:v>KDSTAE088</x:v>
       </x:c>
       <x:c r="C444" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D444" t="str">
-        <x:v>EN قصة الأصدقاء الأوفياء</x:v>
+        <x:v>EN قصة لا تتسرع</x:v>
       </x:c>
       <x:c r="E444" t="str">
-        <x:v>The Faithful Friends</x:v>
+        <x:v>Do not Rush to Conclusions</x:v>
       </x:c>
       <x:c r="F444" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G444" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H444" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I444" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J444" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K444" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L444" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str">
-        <x:v>9789953206332</x:v>
+        <x:v>9789953204550</x:v>
       </x:c>
       <x:c r="B445" t="str">
-        <x:v>KDSTAE095</x:v>
+        <x:v>KDSTAE097</x:v>
       </x:c>
       <x:c r="C445" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D445" t="str">
-        <x:v>EN قصة تعسرت صباحًا وتيسرت مساء</x:v>
+        <x:v>EN قصة الأصدقاء الأوفياء</x:v>
       </x:c>
       <x:c r="E445" t="str">
-        <x:v>Ease After Difficulty</x:v>
+        <x:v>The Faithful Friends</x:v>
       </x:c>
       <x:c r="F445" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G445" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H445" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I445" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J445" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K445" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L445" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str">
-        <x:v>9789953206356</x:v>
+        <x:v>9789953206332</x:v>
       </x:c>
       <x:c r="B446" t="str">
-        <x:v>KDSTAE094</x:v>
+        <x:v>KDSTAE095</x:v>
       </x:c>
       <x:c r="C446" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D446" t="str">
-        <x:v>EN قصة الغراس المثمرة</x:v>
+        <x:v>EN قصة تعسرت صباحًا وتيسرت مساء</x:v>
       </x:c>
       <x:c r="E446" t="str">
-        <x:v>The Fruitful Plants</x:v>
+        <x:v>Ease After Difficulty</x:v>
       </x:c>
       <x:c r="F446" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G446" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H446" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I446" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J446" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K446" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L446" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str">
-        <x:v>9789953204215</x:v>
+        <x:v>9789953206356</x:v>
       </x:c>
       <x:c r="B447" t="str">
-        <x:v>KDSTAE047</x:v>
+        <x:v>KDSTAE094</x:v>
       </x:c>
       <x:c r="C447" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D447" t="str">
-        <x:v>قصة ولد هارون الرشيد رحمهما الله EN</x:v>
+        <x:v>EN قصة الغراس المثمرة</x:v>
       </x:c>
       <x:c r="E447" t="str">
-        <x:v>The Story of Harun Al Rashid's Son</x:v>
+        <x:v>The Fruitful Plants</x:v>
       </x:c>
       <x:c r="F447" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G447" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H447" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I447" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J447" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K447" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L447" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str">
-        <x:v>9789953204147</x:v>
+        <x:v>9789953204215</x:v>
       </x:c>
       <x:c r="B448" t="str">
-        <x:v>KDSTAE092</x:v>
+        <x:v>KDSTAE047</x:v>
       </x:c>
       <x:c r="C448" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D448" t="str">
-        <x:v>EN قصة جريج العابد</x:v>
+        <x:v>قصة ولد هارون الرشيد رحمهما الله EN</x:v>
       </x:c>
       <x:c r="E448" t="str">
-        <x:v>The Story of Jurayj the Pious Worshipper</x:v>
+        <x:v>The Story of Harun Al Rashid's Son</x:v>
       </x:c>
       <x:c r="F448" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G448" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H448" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I448" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J448" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K448" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L448" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str">
-        <x:v>9789953204185</x:v>
+        <x:v>9789953204147</x:v>
       </x:c>
       <x:c r="B449" t="str">
-        <x:v>KDSTAE093</x:v>
+        <x:v>KDSTAE092</x:v>
       </x:c>
       <x:c r="C449" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D449" t="str">
-        <x:v>EN قصة جرة الذهب</x:v>
+        <x:v>EN قصة جريج العابد</x:v>
       </x:c>
       <x:c r="E449" t="str">
-        <x:v>The Jar Full of Gold</x:v>
+        <x:v>The Story of Jurayj the Pious Worshipper</x:v>
       </x:c>
       <x:c r="F449" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G449" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H449" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I449" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J449" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K449" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L449" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str">
-        <x:v>9789953205243</x:v>
+        <x:v>9789953204185</x:v>
       </x:c>
       <x:c r="B450" t="str">
-        <x:v>KDSTAF101</x:v>
+        <x:v>KDSTAE093</x:v>
       </x:c>
       <x:c r="C450" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D450" t="str">
-        <x:v>قصة سفينة خادم رسول الله FR</x:v>
+        <x:v>EN قصة جرة الذهب</x:v>
       </x:c>
       <x:c r="E450" t="str">
-        <x:v/>
+        <x:v>The Jar Full of Gold</x:v>
       </x:c>
       <x:c r="F450" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G450" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H450" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I450" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J450" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K450" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L450" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str">
-        <x:v>9789953205267</x:v>
+        <x:v>9789953205243</x:v>
       </x:c>
       <x:c r="B451" t="str">
-        <x:v>KDSTAF102</x:v>
+        <x:v>KDSTAF101</x:v>
       </x:c>
       <x:c r="C451" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D451" t="str">
-        <x:v>قصة حنين الجذع للنبي FR</x:v>
+        <x:v>قصة سفينة خادم رسول الله FR</x:v>
       </x:c>
       <x:c r="E451" t="str">
         <x:v/>
       </x:c>
       <x:c r="F451" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G451" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H451" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I451" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J451" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K451" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L451" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str">
-        <x:v>9789953206059</x:v>
+        <x:v>9789953205267</x:v>
       </x:c>
       <x:c r="B452" t="str">
-        <x:v>KDSTAF104</x:v>
+        <x:v>KDSTAF102</x:v>
       </x:c>
       <x:c r="C452" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D452" t="str">
-        <x:v>FR قصة جرة الذهب</x:v>
+        <x:v>قصة حنين الجذع للنبي FR</x:v>
       </x:c>
       <x:c r="E452" t="str">
         <x:v/>
       </x:c>
       <x:c r="F452" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G452" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H452" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I452" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J452" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K452" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L452" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str">
-        <x:v>9789953205977</x:v>
+        <x:v>9789953206059</x:v>
       </x:c>
       <x:c r="B453" t="str">
-        <x:v>KDSTAF109</x:v>
+        <x:v>KDSTAF104</x:v>
       </x:c>
       <x:c r="C453" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D453" t="str">
-        <x:v>قصة الأصدقاء الأوفياء FR</x:v>
+        <x:v>FR قصة جرة الذهب</x:v>
       </x:c>
       <x:c r="E453" t="str">
         <x:v/>
       </x:c>
       <x:c r="F453" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G453" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H453" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I453" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J453" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K453" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L453" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str">
-        <x:v>9789953205205</x:v>
+        <x:v>9789953205977</x:v>
       </x:c>
       <x:c r="B454" t="str">
-        <x:v>KDSTAF100</x:v>
+        <x:v>KDSTAF109</x:v>
       </x:c>
       <x:c r="C454" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D454" t="str">
-        <x:v>قصة الذئب الناطق بإذن الله FR</x:v>
+        <x:v>قصة الأصدقاء الأوفياء FR</x:v>
       </x:c>
       <x:c r="E454" t="str">
-        <x:v>Le loup qui a parlé par la volonté de Allah</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F454" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G454" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H454" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I454" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J454" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K454" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L454" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
-        <x:v>9789953206011</x:v>
+        <x:v>9789953205205</x:v>
       </x:c>
       <x:c r="B455" t="str">
-        <x:v>KDSTAF098</x:v>
+        <x:v>KDSTAF100</x:v>
       </x:c>
       <x:c r="C455" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D455" t="str">
-        <x:v>FR قصة حديقة التوبة</x:v>
+        <x:v>قصة الذئب الناطق بإذن الله FR</x:v>
       </x:c>
       <x:c r="E455" t="str">
-        <x:v/>
+        <x:v>Le loup qui a parlé par la volonté de Allah</x:v>
       </x:c>
       <x:c r="F455" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G455" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H455" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I455" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J455" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K455" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L455" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
-        <x:v>9789953204642</x:v>
+        <x:v>9789953206011</x:v>
       </x:c>
       <x:c r="B456" t="str">
-        <x:v>KDSTAF099</x:v>
+        <x:v>KDSTAF098</x:v>
       </x:c>
       <x:c r="C456" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D456" t="str">
-        <x:v>FR قصة لا تتسرع</x:v>
+        <x:v>FR قصة حديقة التوبة</x:v>
       </x:c>
       <x:c r="E456" t="str">
         <x:v/>
       </x:c>
       <x:c r="F456" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G456" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H456" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I456" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J456" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K456" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L456" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
-        <x:v>9789953206462</x:v>
+        <x:v>9789953204642</x:v>
       </x:c>
       <x:c r="B457" t="str">
-        <x:v>KDSTAF107</x:v>
+        <x:v>KDSTAF099</x:v>
       </x:c>
       <x:c r="C457" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D457" t="str">
-        <x:v>FR قصة تعسرت صباحًا وتيسرت مساء</x:v>
+        <x:v>FR قصة لا تتسرع</x:v>
       </x:c>
       <x:c r="E457" t="str">
         <x:v/>
       </x:c>
       <x:c r="F457" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G457" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H457" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I457" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J457" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K457" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L457" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
-        <x:v>9789953206424</x:v>
+        <x:v>9789953206462</x:v>
       </x:c>
       <x:c r="B458" t="str">
-        <x:v>KDSTAF108</x:v>
+        <x:v>KDSTAF107</x:v>
       </x:c>
       <x:c r="C458" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D458" t="str">
-        <x:v>FR قصة الدعاء المستجاب</x:v>
+        <x:v>FR قصة تعسرت صباحًا وتيسرت مساء</x:v>
       </x:c>
       <x:c r="E458" t="str">
         <x:v/>
       </x:c>
       <x:c r="F458" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G458" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H458" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I458" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J458" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K458" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L458" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
-        <x:v>9789953206400</x:v>
+        <x:v>9789953206424</x:v>
       </x:c>
       <x:c r="B459" t="str">
-        <x:v>KDSTAF106</x:v>
+        <x:v>KDSTAF108</x:v>
       </x:c>
       <x:c r="C459" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D459" t="str">
-        <x:v>FR قصة الغراس المثمرة</x:v>
+        <x:v>FR قصة الدعاء المستجاب</x:v>
       </x:c>
       <x:c r="E459" t="str">
         <x:v/>
       </x:c>
       <x:c r="F459" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G459" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H459" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I459" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J459" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K459" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L459" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
-        <x:v>9789953207605</x:v>
+        <x:v>9789953206400</x:v>
       </x:c>
       <x:c r="B460" t="str">
-        <x:v>AKDA072I</x:v>
+        <x:v>KDSTAF106</x:v>
       </x:c>
       <x:c r="C460" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D460" t="str">
-        <x:v>لآلىء الكنوز في إباحة الرقية وحمل الحروز</x:v>
+        <x:v>FR قصة الغراس المثمرة</x:v>
       </x:c>
       <x:c r="E460" t="str">
-        <x:v>Laale' Al  Kunouz fi Ibahat Al Ruqya wa Haml Al Hurouz</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F460" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G460" t="str">
-        <x:v>$3.8</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H460" t="str">
-        <x:v>96</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I460" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J460" t="str">
-        <x:v>2022</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K460" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L460" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
-        <x:v>9789953203973</x:v>
+        <x:v>9789953207605</x:v>
       </x:c>
       <x:c r="B461" t="str">
-        <x:v>KDSTAE087</x:v>
+        <x:v>AKDA072I</x:v>
       </x:c>
       <x:c r="C461" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D461" t="str">
-        <x:v>EN حديقة التوبة</x:v>
+        <x:v>لآلىء الكنوز في إباحة الرقية وحمل الحروز</x:v>
       </x:c>
       <x:c r="E461" t="str">
-        <x:v/>
+        <x:v>Laale' Al  Kunouz fi Ibahat Al Ruqya wa Haml Al Hurouz</x:v>
       </x:c>
       <x:c r="F461" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G461" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$3.8</x:v>
       </x:c>
       <x:c r="H461" t="str">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I461" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J461" t="str">
-        <x:v>2008</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K461" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L461" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str">
-        <x:v>9789953206301</x:v>
+        <x:v>9789953203973</x:v>
       </x:c>
       <x:c r="B462" t="str">
-        <x:v>KDSTAG001</x:v>
+        <x:v>KDSTAE087</x:v>
       </x:c>
       <x:c r="C462" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D462" t="str">
-        <x:v>GR السمكات الثلاث</x:v>
+        <x:v>EN حديقة التوبة</x:v>
       </x:c>
       <x:c r="E462" t="str">
         <x:v/>
       </x:c>
       <x:c r="F462" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G462" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H462" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I462" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J462" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K462" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L462" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
-        <x:v>9789953206295</x:v>
+        <x:v>9789953206301</x:v>
       </x:c>
       <x:c r="B463" t="str">
-        <x:v>KDSTT004</x:v>
+        <x:v>KDSTAG001</x:v>
       </x:c>
       <x:c r="C463" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D463" t="str">
-        <x:v>قصة القبرة والفيل TR</x:v>
+        <x:v>GR السمكات الثلاث</x:v>
       </x:c>
       <x:c r="E463" t="str">
-        <x:v>Tarla Kuşu ve Fil</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F463" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G463" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H463" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I463" t="str">
-        <x:v>تركية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J463" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K463" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L463" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>9789953206288</x:v>
+        <x:v>9789953206295</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>KDSTT005</x:v>
+        <x:v>KDSTT004</x:v>
       </x:c>
       <x:c r="C464" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D464" t="str">
-        <x:v>الهر الأليف TR</x:v>
+        <x:v>قصة القبرة والفيل TR</x:v>
       </x:c>
       <x:c r="E464" t="str">
-        <x:v/>
+        <x:v>Tarla Kuşu ve Fil</x:v>
       </x:c>
       <x:c r="F464" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G464" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H464" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I464" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J464" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K464" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L464" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>9789953206257</x:v>
+        <x:v>9789953206288</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>KDSTT003</x:v>
+        <x:v>KDSTT005</x:v>
       </x:c>
       <x:c r="C465" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D465" t="str">
-        <x:v>قصة الشرطي والصياد TR</x:v>
+        <x:v>الهر الأليف TR</x:v>
       </x:c>
       <x:c r="E465" t="str">
         <x:v/>
       </x:c>
       <x:c r="F465" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G465" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H465" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I465" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J465" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K465" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L465" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>9789953206271</x:v>
+        <x:v>9789953206257</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>KDSTT002</x:v>
+        <x:v>KDSTT003</x:v>
       </x:c>
       <x:c r="C466" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D466" t="str">
-        <x:v>قصة الجمل العجيب TR</x:v>
+        <x:v>قصة الشرطي والصياد TR</x:v>
       </x:c>
       <x:c r="E466" t="str">
         <x:v/>
       </x:c>
       <x:c r="F466" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G466" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H466" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I466" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J466" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K466" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L466" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>9789953206264</x:v>
+        <x:v>9789953206271</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>KDSTT001</x:v>
+        <x:v>KDSTT002</x:v>
       </x:c>
       <x:c r="C467" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D467" t="str">
-        <x:v>قصة الأرغفة الثلاثة والطمع في الدنيا TR</x:v>
+        <x:v>قصة الجمل العجيب TR</x:v>
       </x:c>
       <x:c r="E467" t="str">
         <x:v/>
       </x:c>
       <x:c r="F467" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G467" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H467" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I467" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J467" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K467" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L467" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>9789953207001</x:v>
+        <x:v>9789953206264</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>RDODA042</x:v>
+        <x:v>KDSTT001</x:v>
       </x:c>
       <x:c r="C468" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D468" t="str">
-        <x:v>البيان والتوضيح</x:v>
+        <x:v>قصة الأرغفة الثلاثة والطمع في الدنيا TR</x:v>
       </x:c>
       <x:c r="E468" t="str">
-        <x:v>Al Bayan wal Tawdih</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F468" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G468" t="str">
-        <x:v>$1.33</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H468" t="str">
-        <x:v>40</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I468" t="str">
-        <x:v>عربية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J468" t="str">
-        <x:v>2011</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K468" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L468" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>9789953205564</x:v>
+        <x:v>9789953207001</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>KDSTAE068</x:v>
+        <x:v>RDODA042</x:v>
       </x:c>
       <x:c r="C469" t="str">
-        <x:v>قصص</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D469" t="str">
-        <x:v>الجار الطيب والجار المؤذي ENG</x:v>
+        <x:v>البيان والتوضيح</x:v>
       </x:c>
       <x:c r="E469" t="str">
-        <x:v>The Good Neighbor and the Bad</x:v>
+        <x:v>Al Bayan wal Tawdih</x:v>
       </x:c>
       <x:c r="F469" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G469" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.33</x:v>
       </x:c>
       <x:c r="H469" t="str">
-        <x:v>15</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I469" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J469" t="str">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K469" t="str">
-        <x:v/>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L469" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>9789953205588</x:v>
+        <x:v>9789953205564</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>KDSTAE069</x:v>
+        <x:v>KDSTAE068</x:v>
       </x:c>
       <x:c r="C470" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D470" t="str">
-        <x:v>السيدة سارة والملك الجبار ENG</x:v>
+        <x:v>الجار الطيب والجار المؤذي ENG</x:v>
       </x:c>
       <x:c r="E470" t="str">
-        <x:v>Lady Sarah and the Tyrant</x:v>
+        <x:v>The Good Neighbor and the Bad</x:v>
       </x:c>
       <x:c r="F470" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G470" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H470" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I470" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J470" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K470" t="str">
-        <x:v>1</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L470" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>9789953205571</x:v>
+        <x:v>9789953205588</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>KDSTAE070</x:v>
+        <x:v>KDSTAE069</x:v>
       </x:c>
       <x:c r="C471" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D471" t="str">
-        <x:v>عجوز بني إسرائيل ENG</x:v>
+        <x:v>السيدة سارة والملك الجبار ENG</x:v>
       </x:c>
       <x:c r="E471" t="str">
-        <x:v>An Israelite Elder</x:v>
+        <x:v>Lady Sarah and the Tyrant</x:v>
       </x:c>
       <x:c r="F471" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G471" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H471" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I471" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J471" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K471" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L471" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>9789953205519</x:v>
+        <x:v>9789953205571</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>KDSTAE071</x:v>
+        <x:v>KDSTAE070</x:v>
       </x:c>
       <x:c r="C472" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D472" t="str">
-        <x:v>الغزالة الشاكية ENG</x:v>
+        <x:v>عجوز بني إسرائيل ENG</x:v>
       </x:c>
       <x:c r="E472" t="str">
-        <x:v>The Complaining Deer</x:v>
+        <x:v>An Israelite Elder</x:v>
       </x:c>
       <x:c r="F472" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G472" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H472" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I472" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J472" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K472" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L472" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
-        <x:v>9789953205595</x:v>
+        <x:v>9789953205519</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>KDSTAE072</x:v>
+        <x:v>KDSTAE071</x:v>
       </x:c>
       <x:c r="C473" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D473" t="str">
-        <x:v>دعاء النبي على عتبة بن أبي جهل ENG</x:v>
+        <x:v>الغزالة الشاكية ENG</x:v>
       </x:c>
       <x:c r="E473" t="str">
-        <x:v>The Prophet's Supplication</x:v>
+        <x:v>The Complaining Deer</x:v>
       </x:c>
       <x:c r="F473" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G473" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H473" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I473" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J473" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K473" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L473" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>9789953207636</x:v>
+        <x:v>9789953205595</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>HDTHA026</x:v>
+        <x:v>KDSTAE072</x:v>
       </x:c>
       <x:c r="C474" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D474" t="str">
-        <x:v>إتحاف أهل الهداية</x:v>
+        <x:v>دعاء النبي على عتبة بن أبي جهل ENG</x:v>
       </x:c>
       <x:c r="E474" t="str">
-        <x:v>Ithaf Ahl Al Hidaya</x:v>
+        <x:v>The Prophet's Supplication</x:v>
       </x:c>
       <x:c r="F474" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G474" t="str">
-        <x:v>$5.55</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H474" t="str">
-        <x:v>112</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I474" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J474" t="str">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K474" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L474" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>9789953207537</x:v>
+        <x:v>9789953207636</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>AKDA079I</x:v>
+        <x:v>HDTHA026</x:v>
       </x:c>
       <x:c r="C475" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D475" t="str">
-        <x:v>الله ليس جسمًا</x:v>
+        <x:v>إتحاف أهل الهداية</x:v>
       </x:c>
       <x:c r="E475" t="str">
-        <x:v>Allah Laysa Jisman</x:v>
+        <x:v>Ithaf Ahl Al Hidaya</x:v>
       </x:c>
       <x:c r="F475" t="str">
-        <x:v>الشيخ طارق اللحام</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G475" t="str">
-        <x:v>$8.7</x:v>
+        <x:v>$5.55</x:v>
       </x:c>
       <x:c r="H475" t="str">
-        <x:v>424</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I475" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J475" t="str">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K475" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L475" t="str">
-        <x:v>غ 792</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>9789953207582</x:v>
+        <x:v>9789953207537</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>BIOA003I</x:v>
+        <x:v>AKDA079I</x:v>
       </x:c>
       <x:c r="C476" t="str">
-        <x:v>السيرة النبوية</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D476" t="str">
-        <x:v>طالعة الأقمار من سيرة سيد الأبرار</x:v>
+        <x:v>الله ليس جسمًا</x:v>
       </x:c>
       <x:c r="E476" t="str">
-        <x:v>Taliaat al-akmaar</x:v>
+        <x:v>Allah Laysa Jisman</x:v>
       </x:c>
       <x:c r="F476" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ طارق اللحام</x:v>
       </x:c>
       <x:c r="G476" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$8.7</x:v>
       </x:c>
       <x:c r="H476" t="str">
-        <x:v>88</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I476" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J476" t="str">
-        <x:v>2022</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K476" t="str">
-        <x:v>14</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L476" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 792</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>9789953207674</x:v>
+        <x:v>9789953207582</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>RDODA058</x:v>
+        <x:v>BIOA003I</x:v>
       </x:c>
       <x:c r="C477" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>السيرة النبوية</x:v>
       </x:c>
       <x:c r="D477" t="str">
-        <x:v>البركان الجارف</x:v>
+        <x:v>طالعة الأقمار من سيرة سيد الأبرار</x:v>
       </x:c>
       <x:c r="E477" t="str">
-        <x:v>Al Burkan Al Jaref</x:v>
+        <x:v>Taliaat al-akmaar</x:v>
       </x:c>
       <x:c r="F477" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G477" t="str">
-        <x:v>$13.34</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H477" t="str">
-        <x:v>776</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I477" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J477" t="str">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K477" t="str">
-        <x:v>2</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="L477" t="str">
-        <x:v>غ 1,140</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>9789953207650</x:v>
+        <x:v>9789953207674</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>AKDA073</x:v>
+        <x:v>RDODA058</x:v>
       </x:c>
       <x:c r="C478" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D478" t="str">
-        <x:v>مريم والمسيح</x:v>
+        <x:v>البركان الجارف</x:v>
       </x:c>
       <x:c r="E478" t="str">
-        <x:v>Maryam and Jesus</x:v>
+        <x:v>Al Burkan Al Jaref</x:v>
       </x:c>
       <x:c r="F478" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G478" t="str">
-        <x:v>$5.75</x:v>
+        <x:v>$13.34</x:v>
       </x:c>
       <x:c r="H478" t="str">
-        <x:v>196</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I478" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J478" t="str">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K478" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L478" t="str">
-        <x:v>غ 240</x:v>
+        <x:v>غ 1,140</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>9789953206608</x:v>
+        <x:v>9789953207650</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>000000</x:v>
+        <x:v>AKDA073</x:v>
       </x:c>
       <x:c r="C479" t="str">
-        <x:v/>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D479" t="str">
-        <x:v>La Croyance des Musulmans - عقيدة FR</x:v>
+        <x:v>مريم والمسيح</x:v>
       </x:c>
       <x:c r="E479" t="str">
-        <x:v>La Croyance des Musulmans - عقيدة FR</x:v>
+        <x:v>Maryam and Jesus</x:v>
       </x:c>
       <x:c r="F479" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G479" t="str">
-        <x:v>$1.9</x:v>
+        <x:v>$5.75</x:v>
       </x:c>
       <x:c r="H479" t="str">
-        <x:v>48</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I479" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J479" t="str">
-        <x:v>2025</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K479" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L479" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 240</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
         <x:v>9789953207681</x:v>
       </x:c>
       <x:c r="B480" t="str">
         <x:v>HDTHA027</x:v>
       </x:c>
       <x:c r="C480" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D480" t="str">
         <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم ج1</x:v>
       </x:c>
       <x:c r="E480" t="str">
         <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 1</x:v>
       </x:c>
       <x:c r="F480" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G480" t="str">
         <x:v>$13.33</x:v>
       </x:c>
       <x:c r="H480" t="str">
@@ -24873,28 +24873,104 @@
       <x:c r="E653" t="str">
         <x:v/>
       </x:c>
       <x:c r="F653" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G653" t="str">
         <x:v>$6</x:v>
       </x:c>
       <x:c r="H653" t="str">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I653" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J653" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K653" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L653" t="str">
         <x:v>غ 380</x:v>
       </x:c>
     </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="str">
+        <x:v>789953209296</x:v>
+      </x:c>
+      <x:c r="B654" t="str">
+        <x:v>ق5236357</x:v>
+      </x:c>
+      <x:c r="C654" t="str">
+        <x:v>الحديث وعلومه</x:v>
+      </x:c>
+      <x:c r="D654" t="str">
+        <x:v>نور العيون في تلخيص سيرة الامين المأمون غلاف</x:v>
+      </x:c>
+      <x:c r="E654" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F654" t="str">
+        <x:v>ابو الفتح محمد بن محمد سيد الناس اليعمري</x:v>
+      </x:c>
+      <x:c r="G654" t="str">
+        <x:v>$3.5</x:v>
+      </x:c>
+      <x:c r="H654" t="str">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I654" t="str">
+        <x:v>عربية</x:v>
+      </x:c>
+      <x:c r="J654" t="str">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="K654" t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="L654" t="str">
+        <x:v>غ 160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655">
+      <x:c r="A655" t="str">
+        <x:v>9789953209302</x:v>
+      </x:c>
+      <x:c r="B655" t="str">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C655" t="str">
+        <x:v>الحديث وعلومه</x:v>
+      </x:c>
+      <x:c r="D655" t="str">
+        <x:v>الفرائد البهية بشرح الاربعين النووية</x:v>
+      </x:c>
+      <x:c r="E655" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F655" t="str">
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
+      </x:c>
+      <x:c r="G655" t="str">
+        <x:v>$8</x:v>
+      </x:c>
+      <x:c r="H655" t="str">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I655" t="str">
+        <x:v>عربية</x:v>
+      </x:c>
+      <x:c r="J655" t="str">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="K655" t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="L655" t="str">
+        <x:v>غ 420</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>