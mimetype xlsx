--- v3 (2026-05-06)
+++ v4 (2026-06-24)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c126e40a643435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radd74ae6215d4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Price List" sheetId="1" r:id="Rbea4e91ac7524e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Price List" sheetId="1" r:id="Re0f040ffdc1c474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="#,##0.00\ &quot;ل.ل.‏&quot;"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="13"/>
       <x:name val="Century Gothic"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
   </x:fills>
   <x:borders>
     <x:border>
       <x:left/>
       <x:right/>
       <x:top/>
       <x:bottom/>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellStyleXfs>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </x:cellStyleXfs>
   <x:cellXfs>
     <x:xf numFmtId="0" xfId="0"/>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <x:xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R561b78cd0ed64456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6cc12720d284450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea4e91ac7524e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R941858850403424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f4b89088db40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f040ffdc1c474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="15" customWidth="1"/>
     <x:col min="2" max="2" width="15" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="50" customWidth="1"/>
     <x:col min="5" max="5" width="50" customWidth="1"/>
     <x:col min="6" max="6" width="50" customWidth="1"/>
     <x:col min="7" max="7" width="10" customWidth="1"/>
     <x:col min="8" max="8" width="10" customWidth="1"/>
     <x:col min="9" max="9" width="10" customWidth="1"/>
     <x:col min="10" max="10" width="10" customWidth="1"/>
     <x:col min="11" max="11" width="10" customWidth="1"/>
     <x:col min="12" max="12" width="10" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>ISBN</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Code</x:v>
@@ -365,24612 +365,24688 @@
       </x:c>
       <x:c r="F8" t="str">
         <x:v>الحاج محمد صالح الهرري</x:v>
       </x:c>
       <x:c r="G8" t="str">
         <x:v>$1.11</x:v>
       </x:c>
       <x:c r="H8" t="str">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I8" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J8" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K8" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L8" t="str">
         <x:v>غ 41</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
-        <x:v>9789953202952</x:v>
+        <x:v>9789953201719</x:v>
       </x:c>
       <x:c r="B9" t="str">
-        <x:v>EXPA006</x:v>
+        <x:v>EXPA005I</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>علوم القرءان</x:v>
       </x:c>
       <x:c r="D9" t="str">
-        <x:v>متن الشاطبية</x:v>
+        <x:v>المنتقى من فتح الأقفال</x:v>
       </x:c>
       <x:c r="E9" t="str">
-        <x:v>Matin Al Shatibiya</x:v>
+        <x:v>Al Muntaqa min Fath Al Aqfal</x:v>
       </x:c>
       <x:c r="F9" t="str">
-        <x:v>القاسم بن فيره الشاطبي</x:v>
+        <x:v>الشيخ سليمان الجمزوري</x:v>
       </x:c>
       <x:c r="G9" t="str">
-        <x:v>$1.95</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H9" t="str">
-        <x:v>144</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I9" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J9" t="str">
-        <x:v>2006</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="K9" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L9" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 111</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>9789953203430</x:v>
+        <x:v>9789953202952</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>HDTHA013</x:v>
+        <x:v>EXPA006</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>علوم القرءان</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>الاقتراح في بيان الاصطلاح</x:v>
+        <x:v>متن الشاطبية</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>Al Iqtirah fi Bayan al Istilah</x:v>
+        <x:v>Matin Al Shatibiya</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>الحافظ ابن دقيق العيد</x:v>
+        <x:v>القاسم بن فيره الشاطبي</x:v>
       </x:c>
       <x:c r="G10" t="str">
-        <x:v>$5</x:v>
+        <x:v>$1.95</x:v>
       </x:c>
       <x:c r="H10" t="str">
-        <x:v>208</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I10" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J10" t="str">
-        <x:v>2011</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K10" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L10" t="str">
-        <x:v>غ 300</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>9789953203423</x:v>
+        <x:v>9789953203430</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>BIOA010I</x:v>
+        <x:v>HDTHA013</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>سير</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>كتاب الأربعين في مناقب أمهات المؤمنين</x:v>
+        <x:v>الاقتراح في بيان الاصطلاح</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>Manakib Ummahat Al Mu'mineen</x:v>
+        <x:v>Al Iqtirah fi Bayan al Istilah</x:v>
       </x:c>
       <x:c r="F11" t="str">
-        <x:v>الحافظ ابن عساكر الدمشقي</x:v>
+        <x:v>الحافظ ابن دقيق العيد</x:v>
       </x:c>
       <x:c r="G11" t="str">
-        <x:v>$6.3</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H11" t="str">
-        <x:v>112</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I11" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J11" t="str">
-        <x:v>2022</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K11" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L11" t="str">
-        <x:v>غ 184</x:v>
+        <x:v>غ 300</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>9789953202983</x:v>
+        <x:v>9789953203423</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>HDTHA012</x:v>
+        <x:v>BIOA010I</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>سير</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>التقريب والتيسير لمعرفة سنن البشير النذير</x:v>
+        <x:v>كتاب الأربعين في مناقب أمهات المؤمنين</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>AL Taqrib wa Taysir li Ma^rifat Sunan Al Bashir al Nathir</x:v>
+        <x:v>Manakib Ummahat Al Mu'mineen</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>الشيخ يحيى بن شرف النووي</x:v>
+        <x:v>الحافظ ابن عساكر الدمشقي</x:v>
       </x:c>
       <x:c r="G12" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$6.3</x:v>
       </x:c>
       <x:c r="H12" t="str">
-        <x:v>136</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I12" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J12" t="str">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K12" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L12" t="str">
-        <x:v>غ 202</x:v>
+        <x:v>غ 184</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>9789953201627</x:v>
+        <x:v>9789953202983</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>HDTHA009I</x:v>
+        <x:v>HDTHA012</x:v>
       </x:c>
       <x:c r="C13" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>رياض الصالحين من كلام سيد المرسلين</x:v>
+        <x:v>التقريب والتيسير لمعرفة سنن البشير النذير</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>Riyad al Salihin min Kalam Sayyid al Mursalin</x:v>
+        <x:v>AL Taqrib wa Taysir li Ma^rifat Sunan Al Bashir al Nathir</x:v>
       </x:c>
       <x:c r="F13" t="str">
         <x:v>الشيخ يحيى بن شرف النووي</x:v>
       </x:c>
       <x:c r="G13" t="str">
-        <x:v>$17</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H13" t="str">
-        <x:v>736</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I13" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J13" t="str">
-        <x:v>2025</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K13" t="str">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L13" t="str">
-        <x:v>غ 1,054</x:v>
+        <x:v>غ 202</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>9789953202761</x:v>
+        <x:v>9789953201627</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>HDTHA007</x:v>
+        <x:v>HDTHA009I</x:v>
       </x:c>
       <x:c r="C14" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>ألفية مصطلح الحديث</x:v>
+        <x:v>رياض الصالحين من كلام سيد المرسلين</x:v>
       </x:c>
       <x:c r="E14" t="str">
-        <x:v>Alfiyyat Mustalah al Hadith</x:v>
+        <x:v>Riyad al Salihin min Kalam Sayyid al Mursalin</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>الحافظ زين الدين العراقي</x:v>
+        <x:v>الشيخ يحيى بن شرف النووي</x:v>
       </x:c>
       <x:c r="G14" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$17</x:v>
       </x:c>
       <x:c r="H14" t="str">
-        <x:v>88</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I14" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J14" t="str">
-        <x:v>2007</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K14" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L14" t="str">
-        <x:v>غ 48</x:v>
+        <x:v>غ 1,054</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>9789953204345</x:v>
+        <x:v>9789953202761</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>HDTHA015I</x:v>
+        <x:v>HDTHA007</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>النجوم السارية في تأويل حديث الجارية</x:v>
+        <x:v>ألفية مصطلح الحديث</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>النجوم السارية في تأويل حديث الجارية</x:v>
+        <x:v>Alfiyyat Mustalah al Hadith</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الحافظ زين الدين العراقي</x:v>
       </x:c>
       <x:c r="G15" t="str">
-        <x:v>$3.8</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H15" t="str">
-        <x:v>148</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I15" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J15" t="str">
-        <x:v>2022</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K15" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L15" t="str">
-        <x:v>غ 223</x:v>
+        <x:v>غ 48</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>9789953202884</x:v>
+        <x:v>9789953204345</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>HDTHA002</x:v>
+        <x:v>HDTHA015I</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>جمع النهاية في بدء الخير والغاية</x:v>
+        <x:v>النجوم السارية في تأويل حديث الجارية</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>Jam^ou Al Nihaya fi Bad'l Khayr wal Ghaya</x:v>
+        <x:v>النجوم السارية في تأويل حديث الجارية</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>الحافظ ابن ابي جمرة</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G16" t="str">
-        <x:v>$3.89</x:v>
+        <x:v>$3.8</x:v>
       </x:c>
       <x:c r="H16" t="str">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J16" t="str">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K16" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L16" t="str">
-        <x:v>غ 145</x:v>
+        <x:v>غ 223</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>9789953202105</x:v>
+        <x:v>9789953202884</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>HDTHA010I</x:v>
+        <x:v>HDTHA002</x:v>
       </x:c>
       <x:c r="C17" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>متن الأربعون نووية</x:v>
+        <x:v>جمع النهاية في بدء الخير والغاية</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>Matn Al Arba^oun al Nawawiyya</x:v>
+        <x:v>Jam^ou Al Nihaya fi Bad'l Khayr wal Ghaya</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>الشيخ يحيى بن شرف النووي</x:v>
+        <x:v>الحافظ ابن ابي جمرة</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>$1.4</x:v>
+        <x:v>$3.89</x:v>
       </x:c>
       <x:c r="H17" t="str">
-        <x:v>72</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>2024</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K17" t="str">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L17" t="str">
-        <x:v>غ 43</x:v>
+        <x:v>غ 145</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>9789953203454</x:v>
+        <x:v>9789953202105</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>HDTHA014I</x:v>
+        <x:v>HDTHA010I</x:v>
       </x:c>
       <x:c r="C18" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>شرح الأربعين النووية</x:v>
+        <x:v>متن الأربعون نووية</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>Sharh al Arba^in al Nawawiyya</x:v>
+        <x:v>Matn Al Arba^oun al Nawawiyya</x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>الحافظ ابن دقيق العيد</x:v>
+        <x:v>الشيخ يحيى بن شرف النووي</x:v>
       </x:c>
       <x:c r="G18" t="str">
-        <x:v>$5.7</x:v>
+        <x:v>$1.4</x:v>
       </x:c>
       <x:c r="H18" t="str">
-        <x:v>212</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K18" t="str">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L18" t="str">
-        <x:v>غ 324</x:v>
+        <x:v>غ 43</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>9789953202754</x:v>
+        <x:v>9789953203454</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>HDTHA006I</x:v>
+        <x:v>HDTHA014I</x:v>
       </x:c>
       <x:c r="C19" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>شرح المنظومة البيقونية</x:v>
+        <x:v>شرح الأربعين النووية</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>Sharh Al Manthuma Al Bayqouniyya</x:v>
+        <x:v>Sharh al Arba^in al Nawawiyya</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>الشيخ محمد الزرقاني المالكي</x:v>
+        <x:v>الحافظ ابن دقيق العيد</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>$3.3</x:v>
+        <x:v>$5.7</x:v>
       </x:c>
       <x:c r="H19" t="str">
-        <x:v>152</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J19" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="K19" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L19" t="str">
-        <x:v>غ 223</x:v>
+        <x:v>غ 324</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>9789953202747</x:v>
+        <x:v>9789953202754</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>HDTHA005I</x:v>
+        <x:v>HDTHA006I</x:v>
       </x:c>
       <x:c r="C20" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>شرح نخبة الفكر في مصطلح أهل الأثر</x:v>
+        <x:v>شرح المنظومة البيقونية</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>Sharh Nukhbat al Fikr fi Moustalah Ahl al Athar</x:v>
+        <x:v>Sharh Al Manthuma Al Bayqouniyya</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>الحافظ ابن حجر العسقلاني</x:v>
+        <x:v>الشيخ محمد الزرقاني المالكي</x:v>
       </x:c>
       <x:c r="G20" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$3.3</x:v>
       </x:c>
       <x:c r="H20" t="str">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I20" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J20" t="str">
-        <x:v>2016</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K20" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L20" t="str">
-        <x:v>غ 225</x:v>
+        <x:v>غ 223</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>9789953206431</x:v>
+        <x:v>9789953202747</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>HDTHA018</x:v>
+        <x:v>HDTHA005I</x:v>
       </x:c>
       <x:c r="C21" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>المغير على الأحاديث الموضوعة في الجامع الصغير</x:v>
+        <x:v>شرح نخبة الفكر في مصطلح أهل الأثر</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>Al Moughir ^ala Ahadith al Mawdu^a fi al Jame^ al Saghir</x:v>
+        <x:v>Sharh Nukhbat al Fikr fi Moustalah Ahl al Athar</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>الحافظ احمد الغماري المغربي</x:v>
+        <x:v>الحافظ ابن حجر العسقلاني</x:v>
       </x:c>
       <x:c r="G21" t="str">
-        <x:v>$7.78</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H21" t="str">
-        <x:v>320</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I21" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J21" t="str">
-        <x:v>2008</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K21" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L21" t="str">
-        <x:v>غ 629</x:v>
+        <x:v>غ 225</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>9789953203041</x:v>
+        <x:v>9789953206431</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>HDTHA011</x:v>
+        <x:v>HDTHA018</x:v>
       </x:c>
       <x:c r="C22" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>متن نخبة الفكر في مصطلح أهل الأثر</x:v>
+        <x:v>المغير على الأحاديث الموضوعة في الجامع الصغير</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>Matn Nukhbat al Fikr fi Moustalah Ahl al Athar</x:v>
+        <x:v>Al Moughir ^ala Ahadith al Mawdu^a fi al Jame^ al Saghir</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>الحافظ ابن حجر العسقلاني</x:v>
+        <x:v>الحافظ احمد الغماري المغربي</x:v>
       </x:c>
       <x:c r="G22" t="str">
-        <x:v>$0.56</x:v>
+        <x:v>$7.78</x:v>
       </x:c>
       <x:c r="H22" t="str">
-        <x:v>48</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I22" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J22" t="str">
-        <x:v>2005</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K22" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L22" t="str">
-        <x:v>غ 20</x:v>
+        <x:v>غ 629</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>9789953202679</x:v>
+        <x:v>9789953203041</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>HDTHA004I</x:v>
+        <x:v>HDTHA011</x:v>
       </x:c>
       <x:c r="C23" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>مختصر شعب الإيمان</x:v>
+        <x:v>متن نخبة الفكر في مصطلح أهل الأثر</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>Moukhtasar Shou^ab al Iman</x:v>
+        <x:v>Matn Nukhbat al Fikr fi Moustalah Ahl al Athar</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>الشيخ ابو القاسم عمر القزويني</x:v>
+        <x:v>الحافظ ابن حجر العسقلاني</x:v>
       </x:c>
       <x:c r="G23" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$0.56</x:v>
       </x:c>
       <x:c r="H23" t="str">
-        <x:v>104</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J23" t="str">
-        <x:v>2026</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K23" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L23" t="str">
-        <x:v>غ 165</x:v>
+        <x:v>غ 20</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>9789953201207</x:v>
+        <x:v>9789953202679</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>RDODA009</x:v>
+        <x:v>HDTHA004I</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>مرشد الحائر لبيان وضع حديث جابر</x:v>
+        <x:v>مختصر شعب الإيمان</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>مرشد الحائر لبيان وضع حديث جابر</x:v>
+        <x:v>Moukhtasar Shou^ab al Iman</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>المحدث الشيخ عبد الله الغماري</x:v>
+        <x:v>الشيخ ابو القاسم عمر القزويني</x:v>
       </x:c>
       <x:c r="G24" t="str">
-        <x:v>$1.4</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H24" t="str">
-        <x:v>40</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I24" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J24" t="str">
-        <x:v>2023</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="K24" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L24" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 165</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>9789953200989</x:v>
+        <x:v>9789953201207</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>BIOA009</x:v>
+        <x:v>RDODA009</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>علم الأنساب</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>جامع الدرر البهية لمعرفة أنساب القرشيين في البلاد الشامية</x:v>
+        <x:v>مرشد الحائر لبيان وضع حديث جابر</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>Jami^ Al Durar Al Bahiyya</x:v>
+        <x:v>مرشد الحائر لبيان وضع حديث جابر</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>المحدث الشيخ عبد الله الغماري</x:v>
       </x:c>
       <x:c r="G25" t="str">
-        <x:v>$8.89</x:v>
+        <x:v>$1.4</x:v>
       </x:c>
       <x:c r="H25" t="str">
-        <x:v>584</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I25" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J25" t="str">
-        <x:v>2006</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K25" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L25" t="str">
-        <x:v>غ 929</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>9789953202921</x:v>
+        <x:v>9789953200989</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>LNGA001I</x:v>
+        <x:v>BIOA009</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>الخط العربي</x:v>
+        <x:v>علم الأنساب</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>البداية في الكتابة</x:v>
+        <x:v>جامع الدرر البهية لمعرفة أنساب القرشيين في البلاد الشامية</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>Al Bidaya fi Al Kitaba</x:v>
+        <x:v>Jami^ Al Durar Al Bahiyya</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>احمد سعيد اللدن</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G26" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$8.89</x:v>
       </x:c>
       <x:c r="H26" t="str">
-        <x:v>80</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I26" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J26" t="str">
-        <x:v>2000</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K26" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L26" t="str">
-        <x:v>غ 251</x:v>
+        <x:v>غ 929</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>9789953202976</x:v>
+        <x:v>9789953202921</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>LNGA017</x:v>
+        <x:v>LNGA001I</x:v>
       </x:c>
       <x:c r="C27" t="str">
         <x:v>الخط العربي</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>سراج الكتبة شرح تحفة الأحبة</x:v>
+        <x:v>البداية في الكتابة</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>Siraj Al Kataba Sharh Tuhfat Al Ahibba</x:v>
+        <x:v>Al Bidaya fi Al Kitaba</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>مصطفى طموم</x:v>
+        <x:v>احمد سعيد اللدن</x:v>
       </x:c>
       <x:c r="G27" t="str">
-        <x:v>$2.22</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H27" t="str">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I27" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J27" t="str">
-        <x:v>2005</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="K27" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L27" t="str">
-        <x:v>غ 120</x:v>
+        <x:v>غ 251</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>9789953202426</x:v>
+        <x:v>9789953202976</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>HSTA002I</x:v>
+        <x:v>LNGA017</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>تاريخ</x:v>
+        <x:v>الخط العربي</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>قصص من الماضي - الجزء الأول</x:v>
+        <x:v>سراج الكتبة شرح تحفة الأحبة</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>Kisas Min Al Madi - 1</x:v>
+        <x:v>Siraj Al Kataba Sharh Tuhfat Al Ahibba</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>مصطفى طموم</x:v>
       </x:c>
       <x:c r="G28" t="str">
-        <x:v>$1.5</x:v>
+        <x:v>$2.22</x:v>
       </x:c>
       <x:c r="H28" t="str">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I28" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K28" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L28" t="str">
-        <x:v>غ 76</x:v>
+        <x:v>غ 120</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>9789953202433</x:v>
+        <x:v>9789953202426</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>HSTA003I</x:v>
+        <x:v>HSTA002I</x:v>
       </x:c>
       <x:c r="C29" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>قصص من الماضي - الجزء الثاني</x:v>
+        <x:v>قصص من الماضي - الجزء الأول</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>Kisas Min Al Madi - 2</x:v>
+        <x:v>Kisas Min Al Madi - 1</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G29" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H29" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I29" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K29" t="str">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L29" t="str">
-        <x:v>غ 92</x:v>
+        <x:v>غ 76</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>9789953202440</x:v>
+        <x:v>9789953202433</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>HSTA004I</x:v>
+        <x:v>HSTA003I</x:v>
       </x:c>
       <x:c r="C30" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>قصص من الماضي - الجزء الثالث</x:v>
+        <x:v>قصص من الماضي - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>Kisas Min Al Madi - 3</x:v>
+        <x:v>Kisas Min Al Madi - 2</x:v>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G30" t="str">
         <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H30" t="str">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I30" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J30" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K30" t="str">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L30" t="str">
         <x:v>غ 92</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>9789953202457</x:v>
+        <x:v>9789953202440</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>HSTA005I</x:v>
+        <x:v>HSTA004I</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>قصص من الماضي - الجزء الرابع</x:v>
+        <x:v>قصص من الماضي - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>Kisas Min Al Madi - 4</x:v>
+        <x:v>Kisas Min Al Madi - 3</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G31" t="str">
-        <x:v>$2</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>2</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I31" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>2022</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K31" t="str">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L31" t="str">
         <x:v>غ 92</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>9789953200460</x:v>
+        <x:v>9789953202457</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>HSTE001</x:v>
+        <x:v>HSTA005I</x:v>
       </x:c>
       <x:c r="C32" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>The Islamic History Series - 1</x:v>
+        <x:v>قصص من الماضي - الجزء الرابع</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>The Islamic History Series - 1</x:v>
+        <x:v>Kisas Min Al Madi - 4</x:v>
       </x:c>
       <x:c r="F32" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G32" t="str">
-        <x:v>$10</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H32" t="str">
-        <x:v>64</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I32" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J32" t="str">
-        <x:v>2003</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K32" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L32" t="str">
-        <x:v>غ 320</x:v>
+        <x:v>غ 92</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>9789953200477</x:v>
+        <x:v>9789953200460</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>HSTE002</x:v>
+        <x:v>HSTE001</x:v>
       </x:c>
       <x:c r="C33" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>The Islamic History Series - 2</x:v>
+        <x:v>The Islamic History Series - 1</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>The Islamic History Series - 2</x:v>
+        <x:v>The Islamic History Series - 1</x:v>
       </x:c>
       <x:c r="F33" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G33" t="str">
-        <x:v>$11.12</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H33" t="str">
-        <x:v>88</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I33" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J33" t="str">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="K33" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L33" t="str">
-        <x:v>غ 370</x:v>
+        <x:v>غ 320</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>9789953200484</x:v>
+        <x:v>9789953200477</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>HSTE003</x:v>
+        <x:v>HSTE002</x:v>
       </x:c>
       <x:c r="C34" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>The Islamic History Series - 3</x:v>
+        <x:v>The Islamic History Series - 2</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>The Islamic History Series - 3</x:v>
+        <x:v>The Islamic History Series - 2</x:v>
       </x:c>
       <x:c r="F34" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G34" t="str">
-        <x:v>$7.22</x:v>
+        <x:v>$11.12</x:v>
       </x:c>
       <x:c r="H34" t="str">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I34" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J34" t="str">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="K34" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L34" t="str">
-        <x:v>غ 365</x:v>
+        <x:v>غ 370</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>9789953200491</x:v>
+        <x:v>9789953200484</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>HSTE004</x:v>
+        <x:v>HSTE003</x:v>
       </x:c>
       <x:c r="C35" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>The Islamic History Series - 4</x:v>
+        <x:v>The Islamic History Series - 3</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>The Islamic History Series - 4</x:v>
+        <x:v>The Islamic History Series - 3</x:v>
       </x:c>
       <x:c r="F35" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G35" t="str">
-        <x:v>$10</x:v>
+        <x:v>$7.22</x:v>
       </x:c>
       <x:c r="H35" t="str">
-        <x:v>63</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I35" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J35" t="str">
         <x:v>2003</x:v>
       </x:c>
       <x:c r="K35" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L35" t="str">
-        <x:v>غ 315</x:v>
+        <x:v>غ 365</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>9789953201320</x:v>
+        <x:v>9789953200491</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>TSWFA005I</x:v>
+        <x:v>HSTE004</x:v>
       </x:c>
       <x:c r="C36" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>الطريق المحبوب لدخول القلوب - الجزء الأول</x:v>
+        <x:v>The Islamic History Series - 4</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>الطريق المحبوب لدخول القلوب - الجزء الأول</x:v>
+        <x:v>The Islamic History Series - 4</x:v>
       </x:c>
       <x:c r="F36" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G36" t="str">
-        <x:v>$4</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H36" t="str">
-        <x:v>176</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I36" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J36" t="str">
-        <x:v>2022</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="K36" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L36" t="str">
-        <x:v>غ 261</x:v>
+        <x:v>غ 315</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>9789953203690</x:v>
+        <x:v>9789953201320</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>HSTA011I</x:v>
+        <x:v>TSWFA005I</x:v>
       </x:c>
       <x:c r="C37" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>تهذيب تاريخ الدول الإسلامية بالجداول المرضية</x:v>
+        <x:v>الطريق المحبوب لدخول القلوب - الجزء الأول</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>Tahthib Tarikh Al Duwal Al Islamiyya b Al Jadawel Al Mardiyya</x:v>
+        <x:v>الطريق المحبوب لدخول القلوب - الجزء الأول</x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>مفتي مكة احمد زيني دحلان</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G37" t="str">
-        <x:v>$12</x:v>
+        <x:v>$4</x:v>
       </x:c>
       <x:c r="H37" t="str">
-        <x:v>368</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I37" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J37" t="str">
-        <x:v>2016</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K37" t="str">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L37" t="str">
-        <x:v>غ 673</x:v>
+        <x:v>غ 261</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>9789953202570</x:v>
+        <x:v>9789953203690</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>LNGA015</x:v>
+        <x:v>HSTA011I</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>شرح ألفية ابن مالك</x:v>
+        <x:v>تهذيب تاريخ الدول الإسلامية بالجداول المرضية</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>Sharh Alfiyyat Ibn Malik</x:v>
+        <x:v>Tahthib Tarikh Al Duwal Al Islamiyya b Al Jadawel Al Mardiyya</x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>الشيخ عبد الرحمن المكودي</x:v>
+        <x:v>مفتي مكة احمد زيني دحلان</x:v>
       </x:c>
       <x:c r="G38" t="str">
-        <x:v>$11.12</x:v>
+        <x:v>$12</x:v>
       </x:c>
       <x:c r="H38" t="str">
-        <x:v>548</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I38" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J38" t="str">
-        <x:v>2007</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K38" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L38" t="str">
-        <x:v>غ 950</x:v>
+        <x:v>غ 673</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>9789953201481</x:v>
+        <x:v>9789953202570</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>LNGA010I</x:v>
+        <x:v>LNGA015</x:v>
       </x:c>
       <x:c r="C39" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>ترتيب مختار الصحاح</x:v>
+        <x:v>شرح ألفية ابن مالك</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Tartib Moukhtar Al Sahah</x:v>
+        <x:v>Sharh Alfiyyat Ibn Malik</x:v>
       </x:c>
       <x:c r="F39" t="str">
-        <x:v>محمد بن ابي بكر الرازي</x:v>
+        <x:v>الشيخ عبد الرحمن المكودي</x:v>
       </x:c>
       <x:c r="G39" t="str">
-        <x:v>$10.05</x:v>
+        <x:v>$11.12</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>720</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I39" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v>2009</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K39" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L39" t="str">
-        <x:v>غ 504</x:v>
+        <x:v>غ 950</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>9789953204703</x:v>
+        <x:v>9789953201481</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>LNGA019</x:v>
+        <x:v>LNGA010I</x:v>
       </x:c>
       <x:c r="C40" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>تمرين الطلاب في صناعة الإعراب</x:v>
+        <x:v>ترتيب مختار الصحاح</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>Tamrin Al Tullab Fi Sina^at Al I^rab</x:v>
+        <x:v>Tartib Moukhtar Al Sahah</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>خالد بن عبد الله الشافعي</x:v>
+        <x:v>محمد بن ابي بكر الرازي</x:v>
       </x:c>
       <x:c r="G40" t="str">
-        <x:v>$9.45</x:v>
+        <x:v>$10.05</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>473</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v>2007</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K40" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L40" t="str">
-        <x:v>غ 805</x:v>
+        <x:v>غ 504</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>9789953202839</x:v>
+        <x:v>9789953204703</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>LNGA009</x:v>
+        <x:v>LNGA019</x:v>
       </x:c>
       <x:c r="C41" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>الإمتاع بما يتوقف تأنيثه على السماع</x:v>
+        <x:v>تمرين الطلاب في صناعة الإعراب</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>Al Imta^ bi ma Yatawaqqaf Ta'nithuhu ^ala Sama^</x:v>
+        <x:v>Tamrin Al Tullab Fi Sina^at Al I^rab</x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>السيد محمد الخضر التونسي</x:v>
+        <x:v>خالد بن عبد الله الشافعي</x:v>
       </x:c>
       <x:c r="G41" t="str">
-        <x:v>$0.9</x:v>
+        <x:v>$9.45</x:v>
       </x:c>
       <x:c r="H41" t="str">
-        <x:v>64</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I41" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J41" t="str">
-        <x:v>2003</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K41" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L41" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 805</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>9789953202877</x:v>
+        <x:v>9789953202839</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>LNGA002</x:v>
+        <x:v>LNGA009</x:v>
       </x:c>
       <x:c r="C42" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D42" t="str">
-        <x:v>الفواكه الجنية على متممة الاجرومية</x:v>
+        <x:v>الإمتاع بما يتوقف تأنيثه على السماع</x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>Al Fawakeh Al Janiyya ^ala Mutamamat Al Ajroumiyya</x:v>
+        <x:v>Al Imta^ bi ma Yatawaqqaf Ta'nithuhu ^ala Sama^</x:v>
       </x:c>
       <x:c r="F42" t="str">
-        <x:v>الشيخ أبي عبد الله الحطاب الرعيني</x:v>
+        <x:v>السيد محمد الخضر التونسي</x:v>
       </x:c>
       <x:c r="G42" t="str">
-        <x:v>$8.35</x:v>
+        <x:v>$0.9</x:v>
       </x:c>
       <x:c r="H42" t="str">
-        <x:v>336</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I42" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J42" t="str">
-        <x:v>2014</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="K42" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L42" t="str">
-        <x:v>غ 486</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>9789953202778</x:v>
+        <x:v>9789953202877</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>LNGA006</x:v>
+        <x:v>LNGA002</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>علوم القرءان</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>المقدمة الجزرية</x:v>
+        <x:v>الفواكه الجنية على متممة الاجرومية</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>Al Muqadima Al Jazariyya fi Al Tajwid</x:v>
+        <x:v>Al Fawakeh Al Janiyya ^ala Mutamamat Al Ajroumiyya</x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>محمد بن محمد الجزري</x:v>
+        <x:v>الشيخ أبي عبد الله الحطاب الرعيني</x:v>
       </x:c>
       <x:c r="G43" t="str">
-        <x:v>$1.75</x:v>
+        <x:v>$8.35</x:v>
       </x:c>
       <x:c r="H43" t="str">
-        <x:v>40</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I43" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J43" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K43" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L43" t="str">
-        <x:v>غ 37</x:v>
+        <x:v>غ 486</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>9789953204604</x:v>
+        <x:v>9789953202778</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>LNGA005</x:v>
+        <x:v>LNGA006</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>علوم القرءان</x:v>
       </x:c>
       <x:c r="D44" t="str">
-        <x:v>تحفة الأحباب وطرفة الأصحاب</x:v>
+        <x:v>المقدمة الجزرية</x:v>
       </x:c>
       <x:c r="E44" t="str">
-        <x:v>Tuhfat Al Ahbab wa Turfat Al Ashab</x:v>
+        <x:v>Al Muqadima Al Jazariyya fi Al Tajwid</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>الشيخ محمد بن محمد بحرق</x:v>
+        <x:v>محمد بن محمد الجزري</x:v>
       </x:c>
       <x:c r="G44" t="str">
-        <x:v>$7.3</x:v>
+        <x:v>$1.75</x:v>
       </x:c>
       <x:c r="H44" t="str">
-        <x:v>264</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I44" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J44" t="str">
-        <x:v>2024</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K44" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L44" t="str">
-        <x:v>غ 350</x:v>
+        <x:v>غ 37</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>9789953200958</x:v>
+        <x:v>9789953204604</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>LNGA008I</x:v>
+        <x:v>LNGA005</x:v>
       </x:c>
       <x:c r="C45" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D45" t="str">
-        <x:v>تشييد المباني لتوضيح ما حوته المقدمة الآجرومية من الحقائق و المعاني</x:v>
+        <x:v>تحفة الأحباب وطرفة الأصحاب</x:v>
       </x:c>
       <x:c r="E45" t="str">
-        <x:v>Tashyid Al Mabani</x:v>
+        <x:v>Tuhfat Al Ahbab wa Turfat Al Ashab</x:v>
       </x:c>
       <x:c r="F45" t="str">
-        <x:v>المحدث الشيخ عبد الله الغماري</x:v>
+        <x:v>الشيخ محمد بن محمد بحرق</x:v>
       </x:c>
       <x:c r="G45" t="str">
-        <x:v>$6.13</x:v>
+        <x:v>$7.3</x:v>
       </x:c>
       <x:c r="H45" t="str">
-        <x:v>354</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I45" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J45" t="str">
-        <x:v>2005</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K45" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L45" t="str">
-        <x:v>غ 774</x:v>
+        <x:v>غ 350</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>9789953203003</x:v>
+        <x:v>9789953200958</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>LNGA007I</x:v>
+        <x:v>LNGA008I</x:v>
       </x:c>
       <x:c r="C46" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D46" t="str">
-        <x:v>متن الآجرومية</x:v>
+        <x:v>تشييد المباني لتوضيح ما حوته المقدمة الآجرومية من الحقائق و المعاني</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>Matn Al Ajroumiyya</x:v>
+        <x:v>Tashyid Al Mabani</x:v>
       </x:c>
       <x:c r="F46" t="str">
-        <x:v>الشيخ محمد الصنهاجي</x:v>
+        <x:v>المحدث الشيخ عبد الله الغماري</x:v>
       </x:c>
       <x:c r="G46" t="str">
-        <x:v>$1.5</x:v>
+        <x:v>$6.13</x:v>
       </x:c>
       <x:c r="H46" t="str">
-        <x:v>64</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I46" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J46" t="str">
-        <x:v>2024</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K46" t="str">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L46" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 774</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>9789953202648</x:v>
+        <x:v>9789953203003</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>LNGA003I</x:v>
+        <x:v>LNGA007I</x:v>
       </x:c>
       <x:c r="C47" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D47" t="str">
-        <x:v>شرح متن الآجرومية</x:v>
+        <x:v>متن الآجرومية</x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>Sharh Matn Al Ajroumiyya</x:v>
+        <x:v>Matn Al Ajroumiyya</x:v>
       </x:c>
       <x:c r="F47" t="str">
-        <x:v>الشيخ احمد بن زيني دحلان</x:v>
+        <x:v>الشيخ محمد الصنهاجي</x:v>
       </x:c>
       <x:c r="G47" t="str">
-        <x:v>$2.8</x:v>
+        <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H47" t="str">
-        <x:v>160</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I47" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J47" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K47" t="str">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L47" t="str">
-        <x:v>غ 157</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>9789953202693</x:v>
+        <x:v>9789953202648</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>LNGA004</x:v>
+        <x:v>LNGA003I</x:v>
       </x:c>
       <x:c r="C48" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D48" t="str">
-        <x:v>شرح لامية الأفعال</x:v>
+        <x:v>شرح متن الآجرومية</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>Sharh Lamiyyat Al Af^al</x:v>
+        <x:v>Sharh Matn Al Ajroumiyya</x:v>
       </x:c>
       <x:c r="F48" t="str">
-        <x:v>الشيخ بدر الدين محمد بن محمد</x:v>
+        <x:v>الشيخ احمد بن زيني دحلان</x:v>
       </x:c>
       <x:c r="G48" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$2.8</x:v>
       </x:c>
       <x:c r="H48" t="str">
-        <x:v>88</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I48" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J48" t="str">
-        <x:v>2007</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K48" t="str">
-        <x:v>2</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="L48" t="str">
-        <x:v>غ 97</x:v>
+        <x:v>غ 157</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>9789953202129</x:v>
+        <x:v>9789953202693</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>LNGA002</x:v>
+        <x:v>LNGA004</x:v>
       </x:c>
       <x:c r="C49" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D49" t="str">
-        <x:v>الفواكه الجنية على متممة الآجرومية صغير</x:v>
+        <x:v>شرح لامية الأفعال</x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>Al Fawakeh Al Janiyya ^ala Mutamamat Al Ajroumiyya - Small</x:v>
+        <x:v>Sharh Lamiyyat Al Af^al</x:v>
       </x:c>
       <x:c r="F49" t="str">
-        <x:v>العلامة عبد الله الفاكهي</x:v>
+        <x:v>الشيخ بدر الدين محمد بن محمد</x:v>
       </x:c>
       <x:c r="G49" t="str">
-        <x:v>$1.11</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H49" t="str">
-        <x:v>278</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I49" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J49" t="str">
-        <x:v>1996</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K49" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L49" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 97</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>9789953201535</x:v>
+        <x:v>9789953202129</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>LNGA011</x:v>
+        <x:v>LNGA002</x:v>
       </x:c>
       <x:c r="C50" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D50" t="str">
-        <x:v>متن بناء الافعال</x:v>
+        <x:v>الفواكه الجنية على متممة الآجرومية صغير</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>Matn Binaa Al Af^al</x:v>
+        <x:v>Al Fawakeh Al Janiyya ^ala Mutamamat Al Ajroumiyya - Small</x:v>
       </x:c>
       <x:c r="F50" t="str">
-        <x:v>الشيخ ملا عبد الله الدتفزي</x:v>
+        <x:v>العلامة عبد الله الفاكهي</x:v>
       </x:c>
       <x:c r="G50" t="str">
-        <x:v>$0.83</x:v>
+        <x:v>$1.11</x:v>
       </x:c>
       <x:c r="H50" t="str">
-        <x:v>104</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I50" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J50" t="str">
-        <x:v>2004</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="K50" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L50" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>9789953202112</x:v>
+        <x:v>9789953201535</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>LNGA012I</x:v>
+        <x:v>LNGA011</x:v>
       </x:c>
       <x:c r="C51" t="str">
         <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D51" t="str">
-        <x:v>متن قطر الندى وبل الصدى</x:v>
+        <x:v>متن بناء الافعال</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>Matn Qatr al Nada wa Ball Al Sada</x:v>
+        <x:v>Matn Binaa Al Af^al</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>جمال الدين ابن هشام الانصاري</x:v>
+        <x:v>الشيخ ملا عبد الله الدتفزي</x:v>
       </x:c>
       <x:c r="G51" t="str">
-        <x:v>$0.8</x:v>
+        <x:v>$0.83</x:v>
       </x:c>
       <x:c r="H51" t="str">
-        <x:v>64</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I51" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J51" t="str">
-        <x:v>2024</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K51" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L51" t="str">
-        <x:v>غ 25</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>9789953202242</x:v>
+        <x:v>9789953202112</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>OCSNA005</x:v>
+        <x:v>LNGA012I</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>مناسبات إسلامية</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D52" t="str">
-        <x:v>مصيبة المسلمين بموت سيد العالمين</x:v>
+        <x:v>متن قطر الندى وبل الصدى</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>Mousibat Al Muslimin b Mawt Sayyid Al ^alamin</x:v>
+        <x:v>Matn Qatr al Nada wa Ball Al Sada</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>الشيخ سليم علوان</x:v>
+        <x:v>جمال الدين ابن هشام الانصاري</x:v>
       </x:c>
       <x:c r="G52" t="str">
-        <x:v>$3.33</x:v>
+        <x:v>$0.8</x:v>
       </x:c>
       <x:c r="H52" t="str">
-        <x:v>120</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I52" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J52" t="str">
-        <x:v>2012</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K52" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L52" t="str">
-        <x:v>غ 181</x:v>
+        <x:v>غ 25</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>9789953202211</x:v>
+        <x:v>9789953202242</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>OCSNA003I</x:v>
+        <x:v>OCSNA005</x:v>
       </x:c>
       <x:c r="C53" t="str">
         <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D53" t="str">
-        <x:v>مجيب المحتاج في معرفة الإسراء والمعراج</x:v>
+        <x:v>مصيبة المسلمين بموت سيد العالمين</x:v>
       </x:c>
       <x:c r="E53" t="str">
-        <x:v>مجيب المحتاج في معرفة الإسراء والمعراج</x:v>
+        <x:v>Mousibat Al Muslimin b Mawt Sayyid Al ^alamin</x:v>
       </x:c>
       <x:c r="F53" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ سليم علوان</x:v>
       </x:c>
       <x:c r="G53" t="str">
-        <x:v>$1.3</x:v>
+        <x:v>$3.33</x:v>
       </x:c>
       <x:c r="H53" t="str">
-        <x:v>48</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I53" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J53" t="str">
-        <x:v>2020</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K53" t="str">
-        <x:v>9</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L53" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 181</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>9789953201962</x:v>
+        <x:v>9789953202211</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>OCSNA004</x:v>
+        <x:v>OCSNA003I</x:v>
       </x:c>
       <x:c r="C54" t="str">
         <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D54" t="str">
-        <x:v>عقد الدرر في زيارة خير البشر</x:v>
+        <x:v>مجيب المحتاج في معرفة الإسراء والمعراج</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>^iqd Al Durar fi Fadl Ziyarat Khayr Al Bashar</x:v>
+        <x:v>مجيب المحتاج في معرفة الإسراء والمعراج</x:v>
       </x:c>
       <x:c r="F54" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G54" t="str">
-        <x:v>$1.95</x:v>
+        <x:v>$1.3</x:v>
       </x:c>
       <x:c r="H54" t="str">
-        <x:v>100</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I54" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J54" t="str">
-        <x:v>2005</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="K54" t="str">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="L54" t="str">
-        <x:v>غ 110</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>9789953201924</x:v>
+        <x:v>9789953201962</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>OCSNA002I</x:v>
+        <x:v>OCSNA004</x:v>
       </x:c>
       <x:c r="C55" t="str">
         <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D55" t="str">
-        <x:v>المولد الشريف</x:v>
+        <x:v>عقد الدرر في زيارة خير البشر</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>المولد الشريف</x:v>
+        <x:v>^iqd Al Durar fi Fadl Ziyarat Khayr Al Bashar</x:v>
       </x:c>
       <x:c r="F55" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G55" t="str">
-        <x:v>$1.7</x:v>
+        <x:v>$1.95</x:v>
       </x:c>
       <x:c r="H55" t="str">
-        <x:v>64</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I55" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J55" t="str">
-        <x:v>2019</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K55" t="str">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L55" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 110</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>9789953201245</x:v>
+        <x:v>9789953201924</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>OCSNA001I</x:v>
+        <x:v>OCSNA002I</x:v>
       </x:c>
       <x:c r="C56" t="str">
         <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D56" t="str">
-        <x:v>الروائح الزكية في مولد خير البرية</x:v>
+        <x:v>المولد الشريف</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>Rawaeh Zakiyya fi Mawlid Khayr Al Bariyya</x:v>
+        <x:v>المولد الشريف</x:v>
       </x:c>
       <x:c r="F56" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G56" t="str">
-        <x:v>$2.2</x:v>
+        <x:v>$1.7</x:v>
       </x:c>
       <x:c r="H56" t="str">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I56" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J56" t="str">
-        <x:v>2024</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="K56" t="str">
-        <x:v>9</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L56" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>9789953200224</x:v>
+        <x:v>9789953201245</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>OCSNE001</x:v>
+        <x:v>OCSNA001I</x:v>
       </x:c>
       <x:c r="C57" t="str">
         <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D57" t="str">
-        <x:v>Isra' and Mi^raj</x:v>
+        <x:v>الروائح الزكية في مولد خير البرية</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v/>
+        <x:v>Rawaeh Zakiyya fi Mawlid Khayr Al Bariyya</x:v>
       </x:c>
       <x:c r="F57" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G57" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.2</x:v>
       </x:c>
       <x:c r="H57" t="str">
-        <x:v>34</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I57" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J57" t="str">
-        <x:v>2005</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K57" t="str">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="L57" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>9789953207285</x:v>
+        <x:v>9789953200224</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>FQHA025I</x:v>
+        <x:v>OCSNE001</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>خطابة</x:v>
+        <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>حسن الإرشاد في خطب الجمع والأعياد</x:v>
+        <x:v>Isra' and Mi^raj</x:v>
       </x:c>
       <x:c r="E58" t="str">
-        <x:v>Husn Al Irshad fi Jam^ al Juma^ w al A^yad</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F58" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G58" t="str">
-        <x:v>$6.12</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H58" t="str">
-        <x:v>280</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I58" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J58" t="str">
-        <x:v>2016</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K58" t="str">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L58" t="str">
-        <x:v>غ 415</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>9789953207261</x:v>
+        <x:v>9789953207285</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>FQHA024I</x:v>
+        <x:v>FQHA025I</x:v>
       </x:c>
       <x:c r="C59" t="str">
         <x:v>خطابة</x:v>
       </x:c>
       <x:c r="D59" t="str">
-        <x:v>الحسن والإحسان في الخطب الحسان</x:v>
+        <x:v>حسن الإرشاد في خطب الجمع والأعياد</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>Al Husn W Al Ihsan fi Al Khutab Al Hisan</x:v>
+        <x:v>Husn Al Irshad fi Jam^ al Juma^ w al A^yad</x:v>
       </x:c>
       <x:c r="F59" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G59" t="str">
-        <x:v>$5.56</x:v>
+        <x:v>$6.12</x:v>
       </x:c>
       <x:c r="H59" t="str">
-        <x:v>232</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I59" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J59" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K59" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L59" t="str">
-        <x:v>غ 343</x:v>
+        <x:v>غ 415</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>9789953200132</x:v>
+        <x:v>9789953207261</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>TSWFE001</x:v>
+        <x:v>FQHA024I</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>خطابة</x:v>
       </x:c>
       <x:c r="D60" t="str">
-        <x:v>Sufism in Islam</x:v>
+        <x:v>الحسن والإحسان في الخطب الحسان</x:v>
       </x:c>
       <x:c r="E60" t="str">
-        <x:v>Sufism in Islam</x:v>
+        <x:v>Al Husn W Al Ihsan fi Al Khutab Al Hisan</x:v>
       </x:c>
       <x:c r="F60" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G60" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$5.56</x:v>
       </x:c>
       <x:c r="H60" t="str">
-        <x:v>56</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I60" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J60" t="str">
-        <x:v>2012</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K60" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L60" t="str">
-        <x:v>غ 49</x:v>
+        <x:v>غ 343</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>9789953201115</x:v>
+        <x:v>9789953200132</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>TSWFA001</x:v>
+        <x:v>TSWFE001</x:v>
       </x:c>
       <x:c r="C61" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D61" t="str">
-        <x:v>مختصر كتاب الفتح الرحماني</x:v>
+        <x:v>Sufism in Islam</x:v>
       </x:c>
       <x:c r="E61" t="str">
-        <x:v>مختصر كتاب الفتح الرحماني</x:v>
+        <x:v>Sufism in Islam</x:v>
       </x:c>
       <x:c r="F61" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G61" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H61" t="str">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I61" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J61" t="str">
-        <x:v>2020</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K61" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L61" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 49</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>9789953201191</x:v>
+        <x:v>9789953201115</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>TSWFA002I</x:v>
+        <x:v>TSWFA001</x:v>
       </x:c>
       <x:c r="C62" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>مختصر كتاب الكواكب الدرية</x:v>
+        <x:v>مختصر كتاب الفتح الرحماني</x:v>
       </x:c>
       <x:c r="E62" t="str">
-        <x:v>Moukhtasar Kitab Al Kawakeb Al Durriyya</x:v>
+        <x:v>مختصر كتاب الفتح الرحماني</x:v>
       </x:c>
       <x:c r="F62" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G62" t="str">
-        <x:v>$1.92</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H62" t="str">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I62" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J62" t="str">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="K62" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L62" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>9789953201221</x:v>
+        <x:v>9789953201191</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>TSWFA003</x:v>
+        <x:v>TSWFA002I</x:v>
       </x:c>
       <x:c r="C63" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D63" t="str">
-        <x:v>مختصر كتاب تنبيه الأنام</x:v>
+        <x:v>مختصر كتاب الكواكب الدرية</x:v>
       </x:c>
       <x:c r="E63" t="str">
-        <x:v>Moukhtasar Kitab Tanbih Al Anam</x:v>
+        <x:v>Moukhtasar Kitab Al Kawakeb Al Durriyya</x:v>
       </x:c>
       <x:c r="F63" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G63" t="str">
-        <x:v>$3</x:v>
+        <x:v>$1.92</x:v>
       </x:c>
       <x:c r="H63" t="str">
-        <x:v>152</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I63" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J63" t="str">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="K63" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L63" t="str">
-        <x:v>غ 123</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>9789953204864</x:v>
+        <x:v>9789953201221</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>TSWFA010N</x:v>
+        <x:v>TSWFA003</x:v>
       </x:c>
       <x:c r="C64" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D64" t="str">
-        <x:v>الأربعون في التصوف</x:v>
+        <x:v>مختصر كتاب تنبيه الأنام</x:v>
       </x:c>
       <x:c r="E64" t="str">
-        <x:v>Al Arba^oun fi Al Tasawwuf</x:v>
+        <x:v>Moukhtasar Kitab Tanbih Al Anam</x:v>
       </x:c>
       <x:c r="F64" t="str">
-        <x:v>الشيخ محمد بن الحسين</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G64" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H64" t="str">
-        <x:v>104</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I64" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J64" t="str">
-        <x:v>2011</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="K64" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L64" t="str">
-        <x:v>غ 104</x:v>
+        <x:v>غ 123</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>9789953200781</x:v>
+        <x:v>9789953204864</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>TSWFA004</x:v>
+        <x:v>TSWFA010N</x:v>
       </x:c>
       <x:c r="C65" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D65" t="str">
-        <x:v>التشرف بذكر أهل التصوف</x:v>
+        <x:v>الأربعون في التصوف</x:v>
       </x:c>
       <x:c r="E65" t="str">
-        <x:v>Al Tasharruf b Thikr Ahl Al Tasawwuf</x:v>
+        <x:v>Al Arba^oun fi Al Tasawwuf</x:v>
       </x:c>
       <x:c r="F65" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ محمد بن الحسين</x:v>
       </x:c>
       <x:c r="G65" t="str">
-        <x:v>$5</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H65" t="str">
-        <x:v>216</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I65" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J65" t="str">
-        <x:v>2008</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K65" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L65" t="str">
-        <x:v>غ 318</x:v>
+        <x:v>غ 104</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>9789953203447</x:v>
+        <x:v>9789953200781</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>TSWFA008</x:v>
+        <x:v>TSWFA004</x:v>
       </x:c>
       <x:c r="C66" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D66" t="str">
-        <x:v>القواعد الشرعية في الرد على من افترى على الصوفية</x:v>
+        <x:v>التشرف بذكر أهل التصوف</x:v>
       </x:c>
       <x:c r="E66" t="str">
-        <x:v>Al Qawa^ed Al Shar^iyya fi Radd ^ala Man Iftara ^ala Soufiyya</x:v>
+        <x:v>Al Tasharruf b Thikr Ahl Al Tasawwuf</x:v>
       </x:c>
       <x:c r="F66" t="str">
-        <x:v>الشيخ احمد الرفاعي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G66" t="str">
-        <x:v>$3.33</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H66" t="str">
-        <x:v>144</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I66" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J66" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K66" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L66" t="str">
-        <x:v>غ 225</x:v>
+        <x:v>غ 318</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>9789953201672</x:v>
+        <x:v>9789953203447</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>TSWFA006I</x:v>
+        <x:v>TSWFA008</x:v>
       </x:c>
       <x:c r="C67" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D67" t="str">
-        <x:v>مقالات من البرهان المؤيد</x:v>
+        <x:v>القواعد الشرعية في الرد على من افترى على الصوفية</x:v>
       </x:c>
       <x:c r="E67" t="str">
-        <x:v>مقالات من البرهان المؤيد</x:v>
+        <x:v>Al Qawa^ed Al Shar^iyya fi Radd ^ala Man Iftara ^ala Soufiyya</x:v>
       </x:c>
       <x:c r="F67" t="str">
         <x:v>الشيخ احمد الرفاعي</x:v>
       </x:c>
       <x:c r="G67" t="str">
-        <x:v>$2.9</x:v>
+        <x:v>$3.33</x:v>
       </x:c>
       <x:c r="H67" t="str">
-        <x:v>102</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I67" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J67" t="str">
-        <x:v>2022</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K67" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L67" t="str">
-        <x:v>غ 167</x:v>
+        <x:v>غ 225</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>9789953204840</x:v>
+        <x:v>9789953201672</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>HDTHA017</x:v>
+        <x:v>TSWFA006I</x:v>
       </x:c>
       <x:c r="C68" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D68" t="str">
-        <x:v>1مكارم الأخلاق</x:v>
+        <x:v>مقالات من البرهان المؤيد</x:v>
       </x:c>
       <x:c r="E68" t="str">
-        <x:v>Makarem Al Akhlaq 1</x:v>
+        <x:v>مقالات من البرهان المؤيد</x:v>
       </x:c>
       <x:c r="F68" t="str">
-        <x:v>الحافظ سليمان الطبراني</x:v>
+        <x:v>الشيخ احمد الرفاعي</x:v>
       </x:c>
       <x:c r="G68" t="str">
-        <x:v>$5.56</x:v>
+        <x:v>$2.9</x:v>
       </x:c>
       <x:c r="H68" t="str">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I68" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J68" t="str">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K68" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L68" t="str">
-        <x:v>غ 278</x:v>
+        <x:v>غ 167</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>9789953205700</x:v>
+        <x:v>9789953204840</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>TSWFA011I</x:v>
+        <x:v>HDTHA017</x:v>
       </x:c>
       <x:c r="C69" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D69" t="str">
-        <x:v>كرامات الأولياء</x:v>
+        <x:v>1مكارم الأخلاق</x:v>
       </x:c>
       <x:c r="E69" t="str">
-        <x:v>Karamat Al Awliyaa</x:v>
+        <x:v>Makarem Al Akhlaq 1</x:v>
       </x:c>
       <x:c r="F69" t="str">
-        <x:v>الحافظ ابي محمد الخلال</x:v>
+        <x:v>الحافظ سليمان الطبراني</x:v>
       </x:c>
       <x:c r="G69" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$5.56</x:v>
       </x:c>
       <x:c r="H69" t="str">
-        <x:v>80</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I69" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J69" t="str">
-        <x:v>2017</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K69" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L69" t="str">
-        <x:v>غ 133</x:v>
+        <x:v>غ 278</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>9789953205694</x:v>
+        <x:v>9789953205700</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>OCSNA007</x:v>
+        <x:v>TSWFA011I</x:v>
       </x:c>
       <x:c r="C70" t="str">
         <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D70" t="str">
-        <x:v>مناقب الإمامين الرفاعي والجيلاني</x:v>
+        <x:v>كرامات الأولياء</x:v>
       </x:c>
       <x:c r="E70" t="str">
-        <x:v>Manaqeb Al Imamayn Rifaie w Jilani</x:v>
+        <x:v>Karamat Al Awliyaa</x:v>
       </x:c>
       <x:c r="F70" t="str">
-        <x:v>الشريف أبي المكارم الحسيني</x:v>
+        <x:v>الحافظ ابي محمد الخلال</x:v>
       </x:c>
       <x:c r="G70" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H70" t="str">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I70" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J70" t="str">
-        <x:v>2010</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K70" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L70" t="str">
-        <x:v>غ 37</x:v>
+        <x:v>غ 133</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>9789953201917</x:v>
+        <x:v>9789953205694</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>AKDA015</x:v>
+        <x:v>OCSNA007</x:v>
       </x:c>
       <x:c r="C71" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D71" t="str">
-        <x:v>منتخب حدائق الفصول وجواهر الأصول</x:v>
+        <x:v>مناقب الإمامين الرفاعي والجيلاني</x:v>
       </x:c>
       <x:c r="E71" t="str">
-        <x:v>Muntakhab Hadaeq Al Fusoul Wa Jawaher Al Ousul</x:v>
+        <x:v>Manaqeb Al Imamayn Rifaie w Jilani</x:v>
       </x:c>
       <x:c r="F71" t="str">
-        <x:v>الفقيه محمد بن هبة الله</x:v>
+        <x:v>الشريف أبي المكارم الحسيني</x:v>
       </x:c>
       <x:c r="G71" t="str">
-        <x:v>$1.67</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H71" t="str">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I71" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J71" t="str">
-        <x:v>2005</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K71" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L71" t="str">
-        <x:v>غ 90</x:v>
+        <x:v>غ 37</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>9789953202853</x:v>
+        <x:v>9789953201917</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>RDODA001</x:v>
+        <x:v>AKDA015</x:v>
       </x:c>
       <x:c r="C72" t="str">
-        <x:v>علم الكلام</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D72" t="str">
-        <x:v>التبيان في الرد على من ذم علم الكلام</x:v>
+        <x:v>منتخب حدائق الفصول وجواهر الأصول</x:v>
       </x:c>
       <x:c r="E72" t="str">
-        <x:v>Al Tibyan fi Al Radd ^ala Man Thamm ^ilm AL Kalam</x:v>
+        <x:v>Muntakhab Hadaeq Al Fusoul Wa Jawaher Al Ousul</x:v>
       </x:c>
       <x:c r="F72" t="str">
-        <x:v>الشيخ جمال صقر</x:v>
+        <x:v>الفقيه محمد بن هبة الله</x:v>
       </x:c>
       <x:c r="G72" t="str">
-        <x:v>$5.7</x:v>
+        <x:v>$1.67</x:v>
       </x:c>
       <x:c r="H72" t="str">
-        <x:v>168</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I72" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J72" t="str">
-        <x:v>2025</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K72" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L72" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>غ 90</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>9789953204710</x:v>
+        <x:v>9789953202853</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>AKDA051I</x:v>
+        <x:v>RDODA001</x:v>
       </x:c>
       <x:c r="C73" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>علم الكلام</x:v>
       </x:c>
       <x:c r="D73" t="str">
-        <x:v>المقالات السنية في كشف ضلالات أحمد بن تيمية</x:v>
+        <x:v>التبيان في الرد على من ذم علم الكلام</x:v>
       </x:c>
       <x:c r="E73" t="str">
-        <x:v>Al Maqalat Al Sunniyya fi Kashf Dalalat Ahmad Ibn Taymiya</x:v>
+        <x:v>Al Tibyan fi Al Radd ^ala Man Thamm ^ilm AL Kalam</x:v>
       </x:c>
       <x:c r="F73" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ جمال صقر</x:v>
       </x:c>
       <x:c r="G73" t="str">
-        <x:v>$16.67</x:v>
+        <x:v>$5.7</x:v>
       </x:c>
       <x:c r="H73" t="str">
-        <x:v>628</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I73" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J73" t="str">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K73" t="str">
-        <x:v>12</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L73" t="str">
-        <x:v>غ 873</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>9789953201610</x:v>
+        <x:v>9789953204710</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>AKDA031</x:v>
+        <x:v>AKDA051I</x:v>
       </x:c>
       <x:c r="C74" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D74" t="str">
-        <x:v>التعاون على النهي عن المنكر</x:v>
+        <x:v>المقالات السنية في كشف ضلالات أحمد بن تيمية</x:v>
       </x:c>
       <x:c r="E74" t="str">
-        <x:v>Risala  Al Ta^awun ^ala al Nahyi ^an Al Munkar</x:v>
+        <x:v>Al Maqalat Al Sunniyya fi Kashf Dalalat Ahmad Ibn Taymiya</x:v>
       </x:c>
       <x:c r="F74" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G74" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$16.67</x:v>
       </x:c>
       <x:c r="H74" t="str">
-        <x:v>176</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I74" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J74" t="str">
-        <x:v>2009</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K74" t="str">
-        <x:v>7</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="L74" t="str">
-        <x:v>غ 267</x:v>
+        <x:v>غ 873</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>9789953202518</x:v>
+        <x:v>9789953201610</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>RDODA030</x:v>
+        <x:v>AKDA031</x:v>
       </x:c>
       <x:c r="C75" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D75" t="str">
-        <x:v>البيان الموثق دراسة موثقة لمقالات الفرق الثلاث</x:v>
+        <x:v>التعاون على النهي عن المنكر</x:v>
       </x:c>
       <x:c r="E75" t="str">
-        <x:v>Al Bayan Al Muwatthaq Dirasa Muwathaqa li Maqalat Al Firaq Thalath</x:v>
+        <x:v>Risala  Al Ta^awun ^ala al Nahyi ^an Al Munkar</x:v>
       </x:c>
       <x:c r="F75" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G75" t="str">
-        <x:v>$7.22</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H75" t="str">
-        <x:v>240</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I75" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J75" t="str">
-        <x:v>2014</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K75" t="str">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L75" t="str">
-        <x:v>غ 439</x:v>
+        <x:v>غ 267</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>9789953202495</x:v>
+        <x:v>9789953202518</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>RDODA021</x:v>
+        <x:v>RDODA030</x:v>
       </x:c>
       <x:c r="C76" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D76" t="str">
-        <x:v>رسالة تحذير من فرق الثلاث</x:v>
+        <x:v>البيان الموثق دراسة موثقة لمقالات الفرق الثلاث</x:v>
       </x:c>
       <x:c r="E76" t="str">
-        <x:v>رسالة تحذير من فرق الثلاث</x:v>
+        <x:v>Al Bayan Al Muwatthaq Dirasa Muwathaqa li Maqalat Al Firaq Thalath</x:v>
       </x:c>
       <x:c r="F76" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G76" t="str">
-        <x:v>$1.4</x:v>
+        <x:v>$7.22</x:v>
       </x:c>
       <x:c r="H76" t="str">
-        <x:v>64</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I76" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J76" t="str">
-        <x:v>2023</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K76" t="str">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L76" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 439</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>9789953201993</x:v>
+        <x:v>9789953202495</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>RDODA016</x:v>
+        <x:v>RDODA021</x:v>
       </x:c>
       <x:c r="C77" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D77" t="str">
-        <x:v>رسالة في الرد على قول البعض إن الرسول يعلم كل شىء يعلمه الله</x:v>
+        <x:v>رسالة تحذير من فرق الثلاث</x:v>
       </x:c>
       <x:c r="E77" t="str">
-        <x:v>رسالة في الرد على قول البعض إن الرسول يعلم كل شىء يعلمه الله</x:v>
+        <x:v>رسالة تحذير من فرق الثلاث</x:v>
       </x:c>
       <x:c r="F77" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G77" t="str">
-        <x:v>$1.8</x:v>
+        <x:v>$1.4</x:v>
       </x:c>
       <x:c r="H77" t="str">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I77" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J77" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K77" t="str">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L77" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>9789953201252</x:v>
+        <x:v>9789953201993</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>RDODA012</x:v>
+        <x:v>RDODA016</x:v>
       </x:c>
       <x:c r="C78" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D78" t="str">
-        <x:v>إعلام المسلمين ببطلان فتوى القرضاوي</x:v>
+        <x:v>رسالة في الرد على قول البعض إن الرسول يعلم كل شىء يعلمه الله</x:v>
       </x:c>
       <x:c r="E78" t="str">
-        <x:v>I^lam Al Muslimin B Butlan Fatwa Al Qardawi</x:v>
+        <x:v>رسالة في الرد على قول البعض إن الرسول يعلم كل شىء يعلمه الله</x:v>
       </x:c>
       <x:c r="F78" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G78" t="str">
-        <x:v>$1.95</x:v>
+        <x:v>$1.8</x:v>
       </x:c>
       <x:c r="H78" t="str">
-        <x:v>64</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I78" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J78" t="str">
-        <x:v>2007</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K78" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L78" t="str">
-        <x:v>غ 180</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>9789953201146</x:v>
+        <x:v>9789953201252</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>RDODA003</x:v>
+        <x:v>RDODA012</x:v>
       </x:c>
       <x:c r="C79" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D79" t="str">
-        <x:v>الرسائل الغمارية جزء فيه الرد على الألباني</x:v>
+        <x:v>إعلام المسلمين ببطلان فتوى القرضاوي</x:v>
       </x:c>
       <x:c r="E79" t="str">
-        <x:v>Al Rasael Al Ghoumariyya Juz' fihi Al Radd ^ala Al Albani</x:v>
+        <x:v>I^lam Al Muslimin B Butlan Fatwa Al Qardawi</x:v>
       </x:c>
       <x:c r="F79" t="str">
-        <x:v>المحدث الشيخ عبد الله الغماري</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G79" t="str">
-        <x:v>$1.67</x:v>
+        <x:v>$1.95</x:v>
       </x:c>
       <x:c r="H79" t="str">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I79" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J79" t="str">
-        <x:v>2015</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K79" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L79" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 180</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>9789953201313</x:v>
+        <x:v>9789953201146</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>AKDA016I</x:v>
+        <x:v>RDODA003</x:v>
       </x:c>
       <x:c r="C80" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D80" t="str">
-        <x:v>النفع العميم فيما ينتفع به أموات المسلمين</x:v>
+        <x:v>الرسائل الغمارية جزء فيه الرد على الألباني</x:v>
       </x:c>
       <x:c r="E80" t="str">
-        <x:v>Al Naf^ Al ^amim fi ma Yantafi^ bihi Amwat Al Muslimin</x:v>
+        <x:v>Al Rasael Al Ghoumariyya Juz' fihi Al Radd ^ala Al Albani</x:v>
       </x:c>
       <x:c r="F80" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الغماري</x:v>
       </x:c>
       <x:c r="G80" t="str">
-        <x:v>$0.7</x:v>
+        <x:v>$1.67</x:v>
       </x:c>
       <x:c r="H80" t="str">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I80" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J80" t="str">
-        <x:v>2013</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K80" t="str">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L80" t="str">
-        <x:v>غ 27</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>9789953201641</x:v>
+        <x:v>9789953201313</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>FQHA015</x:v>
+        <x:v>AKDA016I</x:v>
       </x:c>
       <x:c r="C81" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D81" t="str">
-        <x:v>تنوير الحلك في بطلان دعوى إثبات الصوم بالحساب الفلك</x:v>
+        <x:v>النفع العميم فيما ينتفع به أموات المسلمين</x:v>
       </x:c>
       <x:c r="E81" t="str">
-        <x:v>Tanweer Al Halak fi Butlan Da^wa Ithbat al Sawm bil Hisab wal Falak</x:v>
+        <x:v>Al Naf^ Al ^amim fi ma Yantafi^ bihi Amwat Al Muslimin</x:v>
       </x:c>
       <x:c r="F81" t="str">
-        <x:v>الشيخ سليم علوان</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G81" t="str">
-        <x:v>$1.95</x:v>
+        <x:v>$0.7</x:v>
       </x:c>
       <x:c r="H81" t="str">
-        <x:v>92</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I81" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J81" t="str">
-        <x:v>2004</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K81" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L81" t="str">
-        <x:v>غ 100</x:v>
+        <x:v>غ 27</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>9789953201702</x:v>
+        <x:v>9789953201641</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>RDODA028</x:v>
+        <x:v>FQHA015</x:v>
       </x:c>
       <x:c r="C82" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D82" t="str">
-        <x:v>رسالة علماء تونس الى الضال الوهابي</x:v>
+        <x:v>تنوير الحلك في بطلان دعوى إثبات الصوم بالحساب الفلك</x:v>
       </x:c>
       <x:c r="E82" t="str">
-        <x:v>رسالة علماء تونس الى الضال الوهابي</x:v>
+        <x:v>Tanweer Al Halak fi Butlan Da^wa Ithbat al Sawm bil Hisab wal Falak</x:v>
       </x:c>
       <x:c r="F82" t="str">
-        <x:v>القاضي عمر المحجوب</x:v>
+        <x:v>الشيخ سليم علوان</x:v>
       </x:c>
       <x:c r="G82" t="str">
-        <x:v>$2</x:v>
+        <x:v>$1.95</x:v>
       </x:c>
       <x:c r="H82" t="str">
-        <x:v>112</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I82" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J82" t="str">
-        <x:v>2023</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K82" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L82" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 100</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>9789953202686</x:v>
+        <x:v>9789953201702</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>RDODA010</x:v>
+        <x:v>RDODA028</x:v>
       </x:c>
       <x:c r="C83" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D83" t="str">
-        <x:v>نصيحة الذهبي إلى ابن تيمية</x:v>
+        <x:v>رسالة علماء تونس الى الضال الوهابي</x:v>
       </x:c>
       <x:c r="E83" t="str">
-        <x:v>Nasihat Al Thahabi ila Ibn Taymiya</x:v>
+        <x:v>رسالة علماء تونس الى الضال الوهابي</x:v>
       </x:c>
       <x:c r="F83" t="str">
-        <x:v>الحافظ الذهبي</x:v>
+        <x:v>القاضي عمر المحجوب</x:v>
       </x:c>
       <x:c r="G83" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H83" t="str">
-        <x:v>80</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I83" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J83" t="str">
-        <x:v>2007</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K83" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L83" t="str">
-        <x:v>غ 65</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>9789953205687</x:v>
+        <x:v>9789953202686</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>RDODA034I</x:v>
+        <x:v>RDODA010</x:v>
       </x:c>
       <x:c r="C84" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D84" t="str">
-        <x:v>عمدة الكلام في إثبات التوسل والتبرك بخير الأنام</x:v>
+        <x:v>نصيحة الذهبي إلى ابن تيمية</x:v>
       </x:c>
       <x:c r="E84" t="str">
-        <x:v>عمدة الكلام في إثبات التوسل والتبرك بخير الأنام</x:v>
+        <x:v>Nasihat Al Thahabi ila Ibn Taymiya</x:v>
       </x:c>
       <x:c r="F84" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الحافظ الذهبي</x:v>
       </x:c>
       <x:c r="G84" t="str">
-        <x:v>$5.7</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H84" t="str">
-        <x:v>272</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I84" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J84" t="str">
-        <x:v>2022</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K84" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L84" t="str">
-        <x:v>غ 400</x:v>
+        <x:v>غ 65</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>9789953206363</x:v>
+        <x:v>9789953205687</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>RDODA037</x:v>
+        <x:v>RDODA034I</x:v>
       </x:c>
       <x:c r="C85" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D85" t="str">
-        <x:v>إرشاد الأواه الى تحريم لفظ الجلالة باسم ءاه</x:v>
+        <x:v>عمدة الكلام في إثبات التوسل والتبرك بخير الأنام</x:v>
       </x:c>
       <x:c r="E85" t="str">
-        <x:v>Irshad Al Awwah ila Tahreem Thikr Allah b lafth Ah</x:v>
+        <x:v>عمدة الكلام في إثبات التوسل والتبرك بخير الأنام</x:v>
       </x:c>
       <x:c r="F85" t="str">
-        <x:v>ابو المكارم الشاذلي الحسيني</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G85" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$5.7</x:v>
       </x:c>
       <x:c r="H85" t="str">
-        <x:v>48</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I85" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J85" t="str">
-        <x:v>2008</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K85" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L85" t="str">
-        <x:v>غ 44</x:v>
+        <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>9789953200194</x:v>
+        <x:v>9789953206363</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>RDODE002</x:v>
+        <x:v>RDODA037</x:v>
       </x:c>
       <x:c r="C86" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D86" t="str">
-        <x:v>Innovations of Guidance are Rewardable</x:v>
+        <x:v>إرشاد الأواه الى تحريم لفظ الجلالة باسم ءاه</x:v>
       </x:c>
       <x:c r="E86" t="str">
-        <x:v/>
+        <x:v>Irshad Al Awwah ila Tahreem Thikr Allah b lafth Ah</x:v>
       </x:c>
       <x:c r="F86" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>ابو المكارم الشاذلي الحسيني</x:v>
       </x:c>
       <x:c r="G86" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H86" t="str">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I86" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J86" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K86" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L86" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 44</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>9789953205083</x:v>
+        <x:v>9789953200194</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>RDODE001</x:v>
+        <x:v>RDODE002</x:v>
       </x:c>
       <x:c r="C87" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D87" t="str">
-        <x:v>The Unveiling of Nazem al Qubrusi's Misguidance</x:v>
+        <x:v>Innovations of Guidance are Rewardable</x:v>
       </x:c>
       <x:c r="E87" t="str">
         <x:v/>
       </x:c>
       <x:c r="F87" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G87" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H87" t="str">
-        <x:v>64</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I87" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J87" t="str">
-        <x:v>1998</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K87" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L87" t="str">
-        <x:v>غ 68</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>9789953203461</x:v>
+        <x:v>9789953205083</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>BIOA002I</x:v>
+        <x:v>RDODE001</x:v>
       </x:c>
       <x:c r="C88" t="str">
-        <x:v>سير</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D88" t="str">
-        <x:v>قصص الأنبياء</x:v>
+        <x:v>The Unveiling of Nazem al Qubrusi's Misguidance</x:v>
       </x:c>
       <x:c r="E88" t="str">
-        <x:v>Qisas Al Anbiyaa</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F88" t="str">
-        <x:v>الشيخ خليل دريان الازهري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G88" t="str">
-        <x:v>$8.2</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H88" t="str">
-        <x:v>320</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I88" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J88" t="str">
-        <x:v>2013</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="K88" t="str">
-        <x:v>7</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L88" t="str">
-        <x:v>غ 621</x:v>
+        <x:v>غ 68</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>9789953200699</x:v>
+        <x:v>9789953203461</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>BIOA008</x:v>
+        <x:v>BIOA002I</x:v>
       </x:c>
       <x:c r="C89" t="str">
         <x:v>سير</x:v>
       </x:c>
       <x:c r="D89" t="str">
-        <x:v>الجوهر الثمين في بعض من اشتهر ذكره بين المسلمين</x:v>
+        <x:v>قصص الأنبياء</x:v>
       </x:c>
       <x:c r="E89" t="str">
-        <x:v>Al Jawhar Al Thameen</x:v>
+        <x:v>Qisas Al Anbiyaa</x:v>
       </x:c>
       <x:c r="F89" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ خليل دريان الازهري</x:v>
       </x:c>
       <x:c r="G89" t="str">
-        <x:v>$5</x:v>
+        <x:v>$8.2</x:v>
       </x:c>
       <x:c r="H89" t="str">
-        <x:v>384</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I89" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J89" t="str">
-        <x:v>2008</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K89" t="str">
-        <x:v>3</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L89" t="str">
-        <x:v>غ 567</x:v>
+        <x:v>غ 621</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>9789953200682</x:v>
+        <x:v>9789953200699</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>BIOA007</x:v>
+        <x:v>BIOA008</x:v>
       </x:c>
       <x:c r="C90" t="str">
         <x:v>سير</x:v>
       </x:c>
       <x:c r="D90" t="str">
-        <x:v>كيف أسلم</x:v>
+        <x:v>الجوهر الثمين في بعض من اشتهر ذكره بين المسلمين</x:v>
       </x:c>
       <x:c r="E90" t="str">
-        <x:v>Kayfa Aslam</x:v>
+        <x:v>Al Jawhar Al Thameen</x:v>
       </x:c>
       <x:c r="F90" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G90" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H90" t="str">
-        <x:v>80</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I90" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J90" t="str">
-        <x:v>2007</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K90" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L90" t="str">
-        <x:v>غ 84</x:v>
+        <x:v>غ 567</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>9789953200668</x:v>
+        <x:v>9789953200682</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>BIOA006I</x:v>
+        <x:v>BIOA007</x:v>
       </x:c>
       <x:c r="C91" t="str">
         <x:v>سير</x:v>
       </x:c>
       <x:c r="D91" t="str">
-        <x:v>مجابو الدعوة</x:v>
+        <x:v>كيف أسلم</x:v>
       </x:c>
       <x:c r="E91" t="str">
-        <x:v>Moujabou Ad-da^wah</x:v>
+        <x:v>Kayfa Aslam</x:v>
       </x:c>
       <x:c r="F91" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G91" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H91" t="str">
-        <x:v>32</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I91" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J91" t="str">
-        <x:v>2004</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K91" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L91" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 84</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>9789953201177</x:v>
+        <x:v>9789953200668</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>BIOA004</x:v>
+        <x:v>BIOA006I</x:v>
       </x:c>
       <x:c r="C92" t="str">
         <x:v>سير</x:v>
       </x:c>
       <x:c r="D92" t="str">
-        <x:v>مجمع العيلمين في مناقب أبي العلمين</x:v>
+        <x:v>مجابو الدعوة</x:v>
       </x:c>
       <x:c r="E92" t="str">
-        <x:v>Majma^ Al ^Aylamayn fi Manaqeb Abi Al ^alamayn</x:v>
+        <x:v>Moujabou Ad-da^wah</x:v>
       </x:c>
       <x:c r="F92" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G92" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H92" t="str">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I92" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J92" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K92" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L92" t="str">
-        <x:v>غ 54</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>9789953201665</x:v>
+        <x:v>9789953201177</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>EXPA008I</x:v>
+        <x:v>BIOA004</x:v>
       </x:c>
       <x:c r="C93" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>سير</x:v>
       </x:c>
       <x:c r="D93" t="str">
-        <x:v>الدر المصون تفسير جزء عم يتساءلون</x:v>
+        <x:v>مجمع العيلمين في مناقب أبي العلمين</x:v>
       </x:c>
       <x:c r="E93" t="str">
-        <x:v>Al Dur Al Masoun</x:v>
+        <x:v>Majma^ Al ^Aylamayn fi Manaqeb Abi Al ^alamayn</x:v>
       </x:c>
       <x:c r="F93" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G93" t="str">
-        <x:v>$6.3</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H93" t="str">
-        <x:v>212</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I93" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J93" t="str">
-        <x:v>2021</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K93" t="str">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L93" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 54</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>9789953200286</x:v>
+        <x:v>9789953201665</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>EXPA003</x:v>
+        <x:v>EXPA008I</x:v>
       </x:c>
       <x:c r="C94" t="str">
         <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D94" t="str">
-        <x:v>الفيض المبارك في تفسير جزء تبارك</x:v>
+        <x:v>الدر المصون تفسير جزء عم يتساءلون</x:v>
       </x:c>
       <x:c r="E94" t="str">
-        <x:v>Al Fayd Al Moubarak Fi Tafsir Juz' Tabarak</x:v>
+        <x:v>Al Dur Al Masoun</x:v>
       </x:c>
       <x:c r="F94" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G94" t="str">
-        <x:v>$5.1</x:v>
+        <x:v>$6.3</x:v>
       </x:c>
       <x:c r="H94" t="str">
-        <x:v>144</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I94" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J94" t="str">
-        <x:v>2025</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="K94" t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L94" t="str">
-        <x:v>غ 224</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>9789953201153</x:v>
+        <x:v>9789953200286</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>AKDA008I</x:v>
+        <x:v>EXPA003</x:v>
       </x:c>
       <x:c r="C95" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D95" t="str">
-        <x:v>المقصد الأسنى في شرح أسماء الله الحسنى</x:v>
+        <x:v>الفيض المبارك في تفسير جزء تبارك</x:v>
       </x:c>
       <x:c r="E95" t="str">
-        <x:v>Al Maqsid Al Asna fi Sharh Asmaa Allah Al Husna</x:v>
+        <x:v>Al Fayd Al Moubarak Fi Tafsir Juz' Tabarak</x:v>
       </x:c>
       <x:c r="F95" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G95" t="str">
-        <x:v>$1</x:v>
+        <x:v>$5.1</x:v>
       </x:c>
       <x:c r="H95" t="str">
-        <x:v>40</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I95" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J95" t="str">
-        <x:v>2011</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K95" t="str">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L95" t="str">
-        <x:v>غ 41</x:v>
+        <x:v>غ 224</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>9789953201955</x:v>
+        <x:v>9789953201153</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>AKDA033I</x:v>
+        <x:v>AKDA008I</x:v>
       </x:c>
       <x:c r="C96" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D96" t="str">
-        <x:v>( تفسير أولي النهى لقوله تعالى( الرحمن على العرش استوى"</x:v>
+        <x:v>المقصد الأسنى في شرح أسماء الله الحسنى</x:v>
       </x:c>
       <x:c r="E96" t="str">
-        <x:v>Tafsir Ouli Nuha</x:v>
+        <x:v>Al Maqsid Al Asna fi Sharh Asmaa Allah Al Husna</x:v>
       </x:c>
       <x:c r="F96" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G96" t="str">
-        <x:v>$15</x:v>
+        <x:v>$1</x:v>
       </x:c>
       <x:c r="H96" t="str">
-        <x:v>328</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I96" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J96" t="str">
-        <x:v>2025</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K96" t="str">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L96" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 41</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>9789953200538</x:v>
+        <x:v>9789953201955</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>EXPA004I</x:v>
+        <x:v>AKDA033I</x:v>
       </x:c>
       <x:c r="C97" t="str">
         <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D97" t="str">
-        <x:v>كيف تفسر الآيات المتشابهات</x:v>
+        <x:v>( تفسير أولي النهى لقوله تعالى( الرحمن على العرش استوى"</x:v>
       </x:c>
       <x:c r="E97" t="str">
-        <x:v>Kaifa Tufasser Al Ayat</x:v>
+        <x:v>Tafsir Ouli Nuha</x:v>
       </x:c>
       <x:c r="F97" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G97" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$15</x:v>
       </x:c>
       <x:c r="H97" t="str">
-        <x:v>64</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I97" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J97" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K97" t="str">
-        <x:v>4</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L97" t="str">
-        <x:v>غ 57</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>9789953200385</x:v>
+        <x:v>9789953200538</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>FQHE001</x:v>
+        <x:v>EXPA004I</x:v>
       </x:c>
       <x:c r="C98" t="str">
-        <x:v>فقه</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D98" t="str">
-        <x:v>The Basics of Muslim's Prayer</x:v>
+        <x:v>كيف تفسر الآيات المتشابهات</x:v>
       </x:c>
       <x:c r="E98" t="str">
-        <x:v>أسس صلاة المسلم - إنكليزي</x:v>
+        <x:v>Kaifa Tufasser Al Ayat</x:v>
       </x:c>
       <x:c r="F98" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G98" t="str">
-        <x:v>$3.8</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H98" t="str">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I98" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J98" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K98" t="str">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L98" t="str">
-        <x:v>غ 120</x:v>
+        <x:v>غ 57</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>9789953203058</x:v>
+        <x:v>9789953200385</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>FQHA020</x:v>
+        <x:v>FQHE001</x:v>
       </x:c>
       <x:c r="C99" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D99" t="str">
-        <x:v>الورقات في أصول الفقه</x:v>
+        <x:v>The Basics of Muslim's Prayer</x:v>
       </x:c>
       <x:c r="E99" t="str">
-        <x:v>Al Waraqat Fi Osoul Al Fiqh</x:v>
+        <x:v>أسس صلاة المسلم - إنكليزي</x:v>
       </x:c>
       <x:c r="F99" t="str">
-        <x:v>امام الحرمين عبدالملك الجويني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G99" t="str">
-        <x:v>$0.56</x:v>
+        <x:v>$3.8</x:v>
       </x:c>
       <x:c r="H99" t="str">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I99" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J99" t="str">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K99" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L99" t="str">
-        <x:v>غ 25</x:v>
+        <x:v>غ 120</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>9789953201689</x:v>
+        <x:v>9789953203058</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>FQHA016</x:v>
+        <x:v>FQHA020</x:v>
       </x:c>
       <x:c r="C100" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D100" t="str">
-        <x:v>تحفة الطلاب بشرح تنقيح اللباب</x:v>
+        <x:v>الورقات في أصول الفقه</x:v>
       </x:c>
       <x:c r="E100" t="str">
-        <x:v>Tuhfat At-tullab bi Sharh Tahrir Tanqih Al Lubab</x:v>
+        <x:v>Al Waraqat Fi Osoul Al Fiqh</x:v>
       </x:c>
       <x:c r="F100" t="str">
-        <x:v>شيخ الاسلام زكريا الانصاري</x:v>
+        <x:v>امام الحرمين عبدالملك الجويني</x:v>
       </x:c>
       <x:c r="G100" t="str">
-        <x:v>$13.5</x:v>
+        <x:v>$0.56</x:v>
       </x:c>
       <x:c r="H100" t="str">
-        <x:v>560</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I100" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J100" t="str">
-        <x:v>2014</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K100" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L100" t="str">
-        <x:v>غ 947</x:v>
+        <x:v>غ 25</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>9789953206585</x:v>
+        <x:v>9789953201689</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>FQHA019HC</x:v>
+        <x:v>FQHA016</x:v>
       </x:c>
       <x:c r="C101" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D101" t="str">
-        <x:v>مختصر الدر الثمين والمورد المعين</x:v>
+        <x:v>تحفة الطلاب بشرح تنقيح اللباب</x:v>
       </x:c>
       <x:c r="E101" t="str">
-        <x:v>Moukhtasar Al Dur Al Thameen -HC</x:v>
+        <x:v>Tuhfat At-tullab bi Sharh Tahrir Tanqih Al Lubab</x:v>
       </x:c>
       <x:c r="F101" t="str">
-        <x:v>الشيخ محمد ميارة المالكي</x:v>
+        <x:v>شيخ الاسلام زكريا الانصاري</x:v>
       </x:c>
       <x:c r="G101" t="str">
-        <x:v>$6.75</x:v>
+        <x:v>$13.5</x:v>
       </x:c>
       <x:c r="H101" t="str">
-        <x:v>240</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I101" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J101" t="str">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K101" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L101" t="str">
-        <x:v>غ 496</x:v>
+        <x:v>غ 947</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>9789953200798</x:v>
+        <x:v>9789953206585</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>FQHA017</x:v>
+        <x:v>FQHA019HC</x:v>
       </x:c>
       <x:c r="C102" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D102" t="str">
-        <x:v>منهاج الطالبين وعمدة المفتين</x:v>
+        <x:v>مختصر الدر الثمين والمورد المعين</x:v>
       </x:c>
       <x:c r="E102" t="str">
-        <x:v>Minhaj Al Talibin wa Omdat Al Mouftin</x:v>
+        <x:v>Moukhtasar Al Dur Al Thameen -HC</x:v>
       </x:c>
       <x:c r="F102" t="str">
-        <x:v>الشيخ يحيى بن شرف النووي</x:v>
+        <x:v>الشيخ محمد ميارة المالكي</x:v>
       </x:c>
       <x:c r="G102" t="str">
-        <x:v>$10</x:v>
+        <x:v>$6.75</x:v>
       </x:c>
       <x:c r="H102" t="str">
-        <x:v>352</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I102" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J102" t="str">
-        <x:v>2013</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K102" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L102" t="str">
-        <x:v>غ 676</x:v>
+        <x:v>غ 496</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>9789953203720</x:v>
+        <x:v>9789953200798</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>FQHA022</x:v>
+        <x:v>FQHA017</x:v>
       </x:c>
       <x:c r="C103" t="str">
-        <x:v>الفقه وأصوله</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D103" t="str">
-        <x:v>اللمع في أصول الفقه</x:v>
+        <x:v>منهاج الطالبين وعمدة المفتين</x:v>
       </x:c>
       <x:c r="E103" t="str">
-        <x:v>Alluma^ Fi Osoul Al Fiqh</x:v>
+        <x:v>Minhaj Al Talibin wa Omdat Al Mouftin</x:v>
       </x:c>
       <x:c r="F103" t="str">
-        <x:v>الشيخ ابو اسحاق الشيرازي</x:v>
+        <x:v>الشيخ يحيى بن شرف النووي</x:v>
       </x:c>
       <x:c r="G103" t="str">
-        <x:v>$6.5</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H103" t="str">
-        <x:v>176</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I103" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J103" t="str">
-        <x:v>2025</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K103" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L103" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>غ 676</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>9789953203584</x:v>
+        <x:v>9789953203720</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>FQHA021</x:v>
+        <x:v>FQHA022</x:v>
       </x:c>
       <x:c r="C104" t="str">
-        <x:v>فقه</x:v>
+        <x:v>الفقه وأصوله</x:v>
       </x:c>
       <x:c r="D104" t="str">
-        <x:v>نيل المرام في الوارد في اللحم من الأحكام</x:v>
+        <x:v>اللمع في أصول الفقه</x:v>
       </x:c>
       <x:c r="E104" t="str">
-        <x:v>Nayl Al Maram fi Al Wared fi Al Lahm wa Shahm min AL Ahkam</x:v>
+        <x:v>Alluma^ Fi Osoul Al Fiqh</x:v>
       </x:c>
       <x:c r="F104" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ ابو اسحاق الشيرازي</x:v>
       </x:c>
       <x:c r="G104" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$6.5</x:v>
       </x:c>
       <x:c r="H104" t="str">
-        <x:v>48</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I104" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J104" t="str">
-        <x:v>2012</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K104" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L104" t="str">
-        <x:v>غ 56</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>9789953201269</x:v>
+        <x:v>9789953203584</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>FQHA008I</x:v>
+        <x:v>FQHA021</x:v>
       </x:c>
       <x:c r="C105" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D105" t="str">
-        <x:v>نور المشكاة في أحكام الزكاة</x:v>
+        <x:v>نيل المرام في الوارد في اللحم من الأحكام</x:v>
       </x:c>
       <x:c r="E105" t="str">
-        <x:v>Nour Al Mishkat fi Ahkam Al Zakat</x:v>
+        <x:v>Nayl Al Maram fi Al Wared fi Al Lahm wa Shahm min AL Ahkam</x:v>
       </x:c>
       <x:c r="F105" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G105" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H105" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I105" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J105" t="str">
-        <x:v>2004</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K105" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L105" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 56</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>9789953201542</x:v>
+        <x:v>9789953201269</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>FQHA007I</x:v>
+        <x:v>FQHA008I</x:v>
       </x:c>
       <x:c r="C106" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D106" t="str">
-        <x:v>متن الغاية والتقريب - صغير</x:v>
+        <x:v>نور المشكاة في أحكام الزكاة</x:v>
       </x:c>
       <x:c r="E106" t="str">
-        <x:v>Matin Al Ghaya</x:v>
+        <x:v>Nour Al Mishkat fi Ahkam Al Zakat</x:v>
       </x:c>
       <x:c r="F106" t="str">
-        <x:v>القاضي ابو شجاع</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G106" t="str">
-        <x:v>$1.8</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H106" t="str">
-        <x:v>128</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I106" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J106" t="str">
-        <x:v>2022</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K106" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L106" t="str">
-        <x:v>غ 69</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>9789953202709</x:v>
+        <x:v>9789953201542</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>AZA008</x:v>
+        <x:v>FQHA007I</x:v>
       </x:c>
       <x:c r="C107" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D107" t="str">
-        <x:v>دليل الحاج و المعتمر والزائر</x:v>
+        <x:v>متن الغاية والتقريب - صغير</x:v>
       </x:c>
       <x:c r="E107" t="str">
-        <x:v>Dalil Al Haajj Wal Mu^tamerwal Za'er</x:v>
+        <x:v>Matin Al Ghaya</x:v>
       </x:c>
       <x:c r="F107" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>القاضي ابو شجاع</x:v>
       </x:c>
       <x:c r="G107" t="str">
-        <x:v>$2.22</x:v>
+        <x:v>$1.8</x:v>
       </x:c>
       <x:c r="H107" t="str">
-        <x:v>72</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I107" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J107" t="str">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K107" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L107" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 69</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>9789953200293</x:v>
+        <x:v>9789953202709</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>FQHA010I</x:v>
+        <x:v>AZA008</x:v>
       </x:c>
       <x:c r="C108" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D108" t="str">
-        <x:v>تعلم كيف تتوضأ وتصلي - مذهب الإمام الشافعي</x:v>
+        <x:v>دليل الحاج و المعتمر والزائر</x:v>
       </x:c>
       <x:c r="E108" t="str">
-        <x:v>Ta^allam Kayfa Tatawada' wa Tusalli - Shafi^i</x:v>
+        <x:v>Dalil Al Haajj Wal Mu^tamerwal Za'er</x:v>
       </x:c>
       <x:c r="F108" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G108" t="str">
-        <x:v>$2.7</x:v>
+        <x:v>$2.22</x:v>
       </x:c>
       <x:c r="H108" t="str">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I108" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J108" t="str">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K108" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L108" t="str">
-        <x:v>غ 142</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>9789953201726</x:v>
+        <x:v>9789953200293</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>FQHA018</x:v>
+        <x:v>FQHA010I</x:v>
       </x:c>
       <x:c r="C109" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D109" t="str">
-        <x:v>تعلم كيف تتوضأ وتصلي - مذهب الإمام مالك</x:v>
+        <x:v>تعلم كيف تتوضأ وتصلي - مذهب الإمام الشافعي</x:v>
       </x:c>
       <x:c r="E109" t="str">
-        <x:v>Ta^allam Kayfa Tatawada' wa Tusalli - Maliki</x:v>
+        <x:v>Ta^allam Kayfa Tatawada' wa Tusalli - Shafi^i</x:v>
       </x:c>
       <x:c r="F109" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G109" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$2.7</x:v>
       </x:c>
       <x:c r="H109" t="str">
-        <x:v>74</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I109" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J109" t="str">
-        <x:v>2007</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K109" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L109" t="str">
-        <x:v>غ 129</x:v>
+        <x:v>غ 142</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>9789953203140</x:v>
+        <x:v>9789953201726</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>FQHA006I</x:v>
+        <x:v>FQHA018</x:v>
       </x:c>
       <x:c r="C110" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D110" t="str">
-        <x:v>تثبيت أهل الإيمان في الاعتماد للصوم على رؤية الهلال</x:v>
+        <x:v>تعلم كيف تتوضأ وتصلي - مذهب الإمام مالك</x:v>
       </x:c>
       <x:c r="E110" t="str">
-        <x:v>Tathbeet Ahl Al Iman fi Al I^timad lil Sawm ^ala Ru'yat Al Hilal</x:v>
+        <x:v>Ta^allam Kayfa Tatawada' wa Tusalli - Maliki</x:v>
       </x:c>
       <x:c r="F110" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G110" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H110" t="str">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I110" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J110" t="str">
-        <x:v>1995</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K110" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L110" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 129</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>9789953201986</x:v>
+        <x:v>9789953203140</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>FQHA005</x:v>
+        <x:v>FQHA006I</x:v>
       </x:c>
       <x:c r="C111" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D111" t="str">
-        <x:v>المرقاة إلى أحكام الصلاة</x:v>
+        <x:v>تثبيت أهل الإيمان في الاعتماد للصوم على رؤية الهلال</x:v>
       </x:c>
       <x:c r="E111" t="str">
-        <x:v>Al Mirqat ila Ahkam Al Salat</x:v>
+        <x:v>Tathbeet Ahl Al Iman fi Al I^timad lil Sawm ^ala Ru'yat Al Hilal</x:v>
       </x:c>
       <x:c r="F111" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G111" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H111" t="str">
-        <x:v>56</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I111" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J111" t="str">
-        <x:v>2005</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="K111" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L111" t="str">
-        <x:v>غ 54</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>9789953201511</x:v>
+        <x:v>9789953201986</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>FQHA011I</x:v>
+        <x:v>FQHA005</x:v>
       </x:c>
       <x:c r="C112" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D112" t="str">
-        <x:v>ألفية الزبد في الفقه الشافعي</x:v>
+        <x:v>المرقاة إلى أحكام الصلاة</x:v>
       </x:c>
       <x:c r="E112" t="str">
-        <x:v>Alfyat Az-zubad</x:v>
+        <x:v>Al Mirqat ila Ahkam Al Salat</x:v>
       </x:c>
       <x:c r="F112" t="str">
-        <x:v>شيخ الاسلام زكريا الانصاري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G112" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H112" t="str">
-        <x:v>94</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I112" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J112" t="str">
-        <x:v>2022</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K112" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L112" t="str">
-        <x:v>غ 51</x:v>
+        <x:v>غ 54</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>9789953201344</x:v>
+        <x:v>9789953201511</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>FQHA014</x:v>
+        <x:v>FQHA011I</x:v>
       </x:c>
       <x:c r="C113" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D113" t="str">
-        <x:v>الحدود الأنيقة والتعريفات الدقيقة</x:v>
+        <x:v>ألفية الزبد في الفقه الشافعي</x:v>
       </x:c>
       <x:c r="E113" t="str">
-        <x:v>Al Hudoud Al Aniqah wal Ta^rifat Al Daqiqa</x:v>
+        <x:v>Alfyat Az-zubad</x:v>
       </x:c>
       <x:c r="F113" t="str">
         <x:v>شيخ الاسلام زكريا الانصاري</x:v>
       </x:c>
       <x:c r="G113" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H113" t="str">
-        <x:v>32</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I113" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J113" t="str">
-        <x:v>2004</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K113" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L113" t="str">
-        <x:v>غ 33</x:v>
+        <x:v>غ 51</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>9789953201979</x:v>
+        <x:v>9789953201344</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>FQHA004</x:v>
+        <x:v>FQHA014</x:v>
       </x:c>
       <x:c r="C114" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D114" t="str">
-        <x:v>الإيضاح في معرفة مهمات النكاح</x:v>
+        <x:v>الحدود الأنيقة والتعريفات الدقيقة</x:v>
       </x:c>
       <x:c r="E114" t="str">
-        <x:v>Al Idaah</x:v>
+        <x:v>Al Hudoud Al Aniqah wal Ta^rifat Al Daqiqa</x:v>
       </x:c>
       <x:c r="F114" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>شيخ الاسلام زكريا الانصاري</x:v>
       </x:c>
       <x:c r="G114" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H114" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I114" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J114" t="str">
-        <x:v>2026</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K114" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L114" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 33</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>9789953201139</x:v>
+        <x:v>9789953201979</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>FQHA003</x:v>
+        <x:v>FQHA004</x:v>
       </x:c>
       <x:c r="C115" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D115" t="str">
-        <x:v>الاستنارة في معرفة أحكام الطهارة</x:v>
+        <x:v>الإيضاح في معرفة مهمات النكاح</x:v>
       </x:c>
       <x:c r="E115" t="str">
-        <x:v>Al Istinarah fi Ahkam al Tahara</x:v>
+        <x:v>Al Idaah</x:v>
       </x:c>
       <x:c r="F115" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G115" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H115" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I115" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J115" t="str">
-        <x:v>2007</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="K115" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L115" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>9789953200712</x:v>
+        <x:v>9789953201139</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>AKDA022</x:v>
+        <x:v>FQHA003</x:v>
       </x:c>
       <x:c r="C116" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D116" t="str">
-        <x:v>الأسئلة المختارة في أحكام الطهارة</x:v>
+        <x:v>الاستنارة في معرفة أحكام الطهارة</x:v>
       </x:c>
       <x:c r="E116" t="str">
-        <x:v>Al As'ila Al Moukhtara fi Ahkam Al Tahara</x:v>
+        <x:v>Al Istinarah fi Ahkam al Tahara</x:v>
       </x:c>
       <x:c r="F116" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G116" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H116" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I116" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J116" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K116" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L116" t="str">
-        <x:v>غ 43</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>9789953202488</x:v>
+        <x:v>9789953200712</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>FQHA002I</x:v>
+        <x:v>AKDA022</x:v>
       </x:c>
       <x:c r="C117" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D117" t="str">
-        <x:v>إرشاد الأنام لمعرفة أحكام الصيام</x:v>
+        <x:v>الأسئلة المختارة في أحكام الطهارة</x:v>
       </x:c>
       <x:c r="E117" t="str">
-        <x:v>Irshad Al Anam li Ma^rifat Ahkam Al Siyam</x:v>
+        <x:v>Al As'ila Al Moukhtara fi Ahkam Al Tahara</x:v>
       </x:c>
       <x:c r="F117" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G117" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H117" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I117" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J117" t="str">
-        <x:v>2017</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K117" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L117" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 43</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>9789953203249</x:v>
+        <x:v>9789953202488</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>FQHAF002I</x:v>
+        <x:v>FQHA002I</x:v>
       </x:c>
       <x:c r="C118" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D118" t="str">
-        <x:v>La Culture Musulmane - 2</x:v>
+        <x:v>إرشاد الأنام لمعرفة أحكام الصيام</x:v>
       </x:c>
       <x:c r="E118" t="str">
-        <x:v>الثقافة الإسلامية ج 2- فرنسي</x:v>
+        <x:v>Irshad Al Anam li Ma^rifat Ahkam Al Siyam</x:v>
       </x:c>
       <x:c r="F118" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G118" t="str">
-        <x:v>$9</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H118" t="str">
-        <x:v>155</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I118" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J118" t="str">
-        <x:v>2023</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K118" t="str">
-        <x:v>6</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L118" t="str">
-        <x:v>غ 358</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>9789953207124</x:v>
+        <x:v>9789953203249</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>FQHAF001I</x:v>
+        <x:v>FQHAF002I</x:v>
       </x:c>
       <x:c r="C119" t="str">
-        <x:v/>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D119" t="str">
-        <x:v>La Culture Musulmane - 1</x:v>
+        <x:v>La Culture Musulmane - 2</x:v>
       </x:c>
       <x:c r="E119" t="str">
-        <x:v>الثقافة الإسلامية ج 1- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 2- فرنسي</x:v>
       </x:c>
       <x:c r="F119" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G119" t="str">
-        <x:v>$8.75</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H119" t="str">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I119" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J119" t="str">
-        <x:v>2015</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K119" t="str">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L119" t="str">
-        <x:v>غ 336</x:v>
+        <x:v>غ 358</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>9789953203263</x:v>
+        <x:v>9789953207124</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>FQHAF004I</x:v>
+        <x:v>FQHAF001I</x:v>
       </x:c>
       <x:c r="C120" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D120" t="str">
-        <x:v>La Culture Musulmane - 4</x:v>
+        <x:v>La Culture Musulmane - 1</x:v>
       </x:c>
       <x:c r="E120" t="str">
-        <x:v>الثقافة الإسلامية ج 4- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 1- فرنسي</x:v>
       </x:c>
       <x:c r="F120" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G120" t="str">
-        <x:v>$12.6</x:v>
+        <x:v>$8.75</x:v>
       </x:c>
       <x:c r="H120" t="str">
-        <x:v>216</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I120" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J120" t="str">
-        <x:v>2025</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K120" t="str">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L120" t="str">
-        <x:v>غ 482</x:v>
+        <x:v>غ 336</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>9789953203256</x:v>
+        <x:v>9789953203263</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>FQHAF009I</x:v>
+        <x:v>FQHAF004I</x:v>
       </x:c>
       <x:c r="C121" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D121" t="str">
-        <x:v>La Culture Musulmane - 3</x:v>
+        <x:v>La Culture Musulmane - 4</x:v>
       </x:c>
       <x:c r="E121" t="str">
-        <x:v>الثقافة الإسلامية ج 3- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 4- فرنسي</x:v>
       </x:c>
       <x:c r="F121" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G121" t="str">
-        <x:v>$9</x:v>
+        <x:v>$12.6</x:v>
       </x:c>
       <x:c r="H121" t="str">
-        <x:v>159</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I121" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J121" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K121" t="str">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="L121" t="str">
-        <x:v>غ 361</x:v>
+        <x:v>غ 482</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>9789953203270</x:v>
+        <x:v>9789953203256</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>FQHAF005I</x:v>
+        <x:v>FQHAF009I</x:v>
       </x:c>
       <x:c r="C122" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D122" t="str">
-        <x:v>La Culture Musulmane - 5</x:v>
+        <x:v>La Culture Musulmane - 3</x:v>
       </x:c>
       <x:c r="E122" t="str">
-        <x:v>الثقافة الإسلامية ج 5- فرنسي</x:v>
+        <x:v>الثقافة الإسلامية ج 3- فرنسي</x:v>
       </x:c>
       <x:c r="F122" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G122" t="str">
-        <x:v>$20</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H122" t="str">
-        <x:v>344</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I122" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J122" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K122" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L122" t="str">
-        <x:v>غ 760</x:v>
+        <x:v>غ 361</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>9789953200323</x:v>
+        <x:v>9789953203270</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>FQHAE001</x:v>
+        <x:v>FQHAF005I</x:v>
       </x:c>
       <x:c r="C123" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D123" t="str">
-        <x:v>The Islamic Education Series - 1</x:v>
+        <x:v>La Culture Musulmane - 5</x:v>
       </x:c>
       <x:c r="E123" t="str">
-        <x:v>الثقافة الاسلامية جـ1 - عربي / انكليزي</x:v>
+        <x:v>الثقافة الإسلامية ج 5- فرنسي</x:v>
       </x:c>
       <x:c r="F123" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G123" t="str">
-        <x:v>$17</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H123" t="str">
-        <x:v>160</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I123" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J123" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K123" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L123" t="str">
-        <x:v>غ 535</x:v>
+        <x:v>غ 760</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>9789953200330</x:v>
+        <x:v>9789953200323</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>FQHAE002I</x:v>
+        <x:v>FQHAE001</x:v>
       </x:c>
       <x:c r="C124" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D124" t="str">
-        <x:v>The Islamic Education Series - 2</x:v>
+        <x:v>The Islamic Education Series - 1</x:v>
       </x:c>
       <x:c r="E124" t="str">
-        <x:v>الثقافة الاسلامية ج 2 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية جـ1 - عربي / انكليزي</x:v>
       </x:c>
       <x:c r="F124" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G124" t="str">
-        <x:v>$14.5</x:v>
+        <x:v>$17</x:v>
       </x:c>
       <x:c r="H124" t="str">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I124" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J124" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K124" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L124" t="str">
-        <x:v>غ 520</x:v>
+        <x:v>غ 535</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>9789953200347</x:v>
+        <x:v>9789953200330</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>FQHAE003I</x:v>
+        <x:v>FQHAE002I</x:v>
       </x:c>
       <x:c r="C125" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D125" t="str">
-        <x:v>The Islamic Education Series - 3</x:v>
+        <x:v>The Islamic Education Series - 2</x:v>
       </x:c>
       <x:c r="E125" t="str">
-        <x:v>الثقافة الاسلامية ج 3 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية ج 2 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F125" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G125" t="str">
-        <x:v>$15.8</x:v>
+        <x:v>$14.5</x:v>
       </x:c>
       <x:c r="H125" t="str">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I125" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J125" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K125" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L125" t="str">
-        <x:v>غ 425</x:v>
+        <x:v>غ 520</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>9789953200354</x:v>
+        <x:v>9789953200347</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>FQHAE004</x:v>
+        <x:v>FQHAE003I</x:v>
       </x:c>
       <x:c r="C126" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D126" t="str">
-        <x:v>The Islamic Education series 4</x:v>
+        <x:v>The Islamic Education Series - 3</x:v>
       </x:c>
       <x:c r="E126" t="str">
-        <x:v>الثقافة الاسلامية ج 4 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية ج 3 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F126" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G126" t="str">
-        <x:v>$20</x:v>
+        <x:v>$15.8</x:v>
       </x:c>
       <x:c r="H126" t="str">
-        <x:v>216</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I126" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J126" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K126" t="str">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L126" t="str">
-        <x:v>غ 435</x:v>
+        <x:v>غ 425</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>9789953200361</x:v>
+        <x:v>9789953200354</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>FQHAE005I</x:v>
+        <x:v>FQHAE004</x:v>
       </x:c>
       <x:c r="C127" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D127" t="str">
-        <x:v>The Islamic Education Series 5</x:v>
+        <x:v>The Islamic Education series 4</x:v>
       </x:c>
       <x:c r="E127" t="str">
-        <x:v>الثقافة الاسلامية ج 5 عربي- انكليزي</x:v>
+        <x:v>الثقافة الاسلامية ج 4 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F127" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G127" t="str">
-        <x:v>$29.5</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H127" t="str">
-        <x:v>304</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I127" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J127" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K127" t="str">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L127" t="str">
-        <x:v>غ 595</x:v>
+        <x:v>غ 435</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>9789953201214</x:v>
+        <x:v>9789953200361</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>AKDA010I</x:v>
+        <x:v>FQHAE005I</x:v>
       </x:c>
       <x:c r="C128" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D128" t="str">
-        <x:v>بهجة النظر في ما يزيد على أربعمائة سؤال من متن المختصر</x:v>
+        <x:v>The Islamic Education Series 5</x:v>
       </x:c>
       <x:c r="E128" t="str">
-        <x:v>Bahjat Al Nathar</x:v>
+        <x:v>الثقافة الاسلامية ج 5 عربي- انكليزي</x:v>
       </x:c>
       <x:c r="F128" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G128" t="str">
-        <x:v>$2.9</x:v>
+        <x:v>$29.5</x:v>
       </x:c>
       <x:c r="H128" t="str">
-        <x:v>176</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I128" t="str">
-        <x:v>عربية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J128" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K128" t="str">
-        <x:v>27</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L128" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 595</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>9789953201504</x:v>
+        <x:v>9789953201214</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>AKDA027I</x:v>
+        <x:v>AKDA010I</x:v>
       </x:c>
       <x:c r="C129" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D129" t="str">
-        <x:v>Small متن مختصر عبد الله الهرري - مذهب الإمام الشافعي</x:v>
+        <x:v>بهجة النظر في ما يزيد على أربعمائة سؤال من متن المختصر</x:v>
       </x:c>
       <x:c r="E129" t="str">
-        <x:v>Matn Moukhtasar Abdullah Al Harariy - Shafii - Small</x:v>
+        <x:v>Bahjat Al Nathar</x:v>
       </x:c>
       <x:c r="F129" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G129" t="str">
-        <x:v>$1</x:v>
+        <x:v>$2.9</x:v>
       </x:c>
       <x:c r="H129" t="str">
-        <x:v>72</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I129" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J129" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K129" t="str">
-        <x:v>9</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L129" t="str">
-        <x:v>غ 28</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>9789953201276</x:v>
+        <x:v>9789953201504</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>AKDA013I</x:v>
+        <x:v>AKDA027I</x:v>
       </x:c>
       <x:c r="C130" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D130" t="str">
-        <x:v>مختصر عبد الله الهرري - مذهب الإمام الشافعي Large</x:v>
+        <x:v>Small متن مختصر عبد الله الهرري - مذهب الإمام الشافعي</x:v>
       </x:c>
       <x:c r="E130" t="str">
-        <x:v>Moukhtasar Abdullah Al Harariy - Mathhab  Shafi^y</x:v>
+        <x:v>Matn Moukhtasar Abdullah Al Harariy - Shafii - Small</x:v>
       </x:c>
       <x:c r="F130" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G130" t="str">
-        <x:v>$2</x:v>
+        <x:v>$1</x:v>
       </x:c>
       <x:c r="H130" t="str">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I130" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J130" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K130" t="str">
-        <x:v>22</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="L130" t="str">
-        <x:v>غ 99</x:v>
+        <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>9789953200866</x:v>
+        <x:v>9789953201276</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>FQHA029I</x:v>
+        <x:v>AKDA013I</x:v>
       </x:c>
       <x:c r="C131" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D131" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الأول</x:v>
+        <x:v>مختصر عبد الله الهرري - مذهب الإمام الشافعي Large</x:v>
       </x:c>
       <x:c r="E131" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P1</x:v>
+        <x:v>Moukhtasar Abdullah Al Harariy - Mathhab  Shafi^y</x:v>
       </x:c>
       <x:c r="F131" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G131" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H131" t="str">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I131" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J131" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K131" t="str">
-        <x:v>8</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="L131" t="str">
-        <x:v>غ 135</x:v>
+        <x:v>غ 99</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>9789953200873</x:v>
+        <x:v>9789953200866</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>FQHA031I</x:v>
+        <x:v>FQHA029I</x:v>
       </x:c>
       <x:c r="C132" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D132" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثاني</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الأول</x:v>
       </x:c>
       <x:c r="E132" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P2</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P1</x:v>
       </x:c>
       <x:c r="F132" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G132" t="str">
-        <x:v>$4.5</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H132" t="str">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I132" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J132" t="str">
-        <x:v>2022</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K132" t="str">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="L132" t="str">
-        <x:v>غ 230</x:v>
+        <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>9789953200880</x:v>
+        <x:v>9789953200873</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>FQHA033I</x:v>
+        <x:v>FQHA031I</x:v>
       </x:c>
       <x:c r="C133" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D133" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثالث</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E133" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P3</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P2</x:v>
       </x:c>
       <x:c r="F133" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G133" t="str">
-        <x:v>$4</x:v>
+        <x:v>$4.5</x:v>
       </x:c>
       <x:c r="H133" t="str">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I133" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J133" t="str">
-        <x:v>2025</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K133" t="str">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L133" t="str">
-        <x:v>غ 235</x:v>
+        <x:v>غ 230</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>9789953200897</x:v>
+        <x:v>9789953200880</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>FQHA035I</x:v>
+        <x:v>FQHA033I</x:v>
       </x:c>
       <x:c r="C134" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D134" t="str">
-        <x:v>الثقافة الاسلامية - المذهب الشافعي - الجزء الرابع</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E134" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P4</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P3</x:v>
       </x:c>
       <x:c r="F134" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G134" t="str">
-        <x:v>$4.6</x:v>
+        <x:v>$4</x:v>
       </x:c>
       <x:c r="H134" t="str">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I134" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J134" t="str">
-        <x:v>2004</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K134" t="str">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L134" t="str">
-        <x:v>غ 280</x:v>
+        <x:v>غ 235</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>9789953200903</x:v>
+        <x:v>9789953200897</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>FQHA036I</x:v>
+        <x:v>FQHA035I</x:v>
       </x:c>
       <x:c r="C135" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D135" t="str">
-        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الخامس</x:v>
+        <x:v>الثقافة الاسلامية - المذهب الشافعي - الجزء الرابع</x:v>
       </x:c>
       <x:c r="E135" t="str">
-        <x:v>Thaqafa Islamiyya - Shafi^y - P5</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P4</x:v>
       </x:c>
       <x:c r="F135" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G135" t="str">
-        <x:v>$5.5</x:v>
+        <x:v>$4.6</x:v>
       </x:c>
       <x:c r="H135" t="str">
-        <x:v>124</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I135" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J135" t="str">
-        <x:v>2023</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K135" t="str">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L135" t="str">
-        <x:v>غ 340</x:v>
+        <x:v>غ 280</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>9789953202259</x:v>
+        <x:v>9789953200903</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>FQHA030</x:v>
+        <x:v>FQHA036I</x:v>
       </x:c>
       <x:c r="C136" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D136" t="str">
-        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الأول</x:v>
+        <x:v>الثقافة الإسلامية - المذهب الشافعي - الجزء الخامس</x:v>
       </x:c>
       <x:c r="E136" t="str">
-        <x:v>Thaqafa Islamiyya - Maliki - P1</x:v>
+        <x:v>Thaqafa Islamiyya - Shafi^y - P5</x:v>
       </x:c>
       <x:c r="F136" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G136" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$5.5</x:v>
       </x:c>
       <x:c r="H136" t="str">
-        <x:v>48</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I136" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J136" t="str">
-        <x:v>2005</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K136" t="str">
-        <x:v>1</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="L136" t="str">
-        <x:v>غ 130</x:v>
+        <x:v>غ 340</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>9789953202266</x:v>
+        <x:v>9789953202259</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>FQHA032</x:v>
+        <x:v>FQHA030</x:v>
       </x:c>
       <x:c r="C137" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D137" t="str">
-        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثاني</x:v>
+        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الأول</x:v>
       </x:c>
       <x:c r="E137" t="str">
-        <x:v>Thaqafa Islamiyya - Maliki - P2</x:v>
+        <x:v>Thaqafa Islamiyya - Maliki - P1</x:v>
       </x:c>
       <x:c r="F137" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G137" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H137" t="str">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I137" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J137" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K137" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L137" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 130</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>9789953202273</x:v>
+        <x:v>9789953202266</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>FQHA034</x:v>
+        <x:v>FQHA032</x:v>
       </x:c>
       <x:c r="C138" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D138" t="str">
-        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثالث</x:v>
+        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E138" t="str">
-        <x:v>Thaqafa Islamiyya - Maliki - P3</x:v>
+        <x:v>Thaqafa Islamiyya - Maliki - P2</x:v>
       </x:c>
       <x:c r="F138" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G138" t="str">
         <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H138" t="str">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I138" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J138" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K138" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L138" t="str">
         <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>9789953201436</x:v>
+        <x:v>9789953202273</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>FQHA026I</x:v>
+        <x:v>FQHA034</x:v>
       </x:c>
       <x:c r="C139" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D139" t="str">
-        <x:v>الميسر في أحكام الدين - الجزء الأول</x:v>
+        <x:v>الثقافة الإسلامية - المذهب المالكي - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E139" t="str">
-        <x:v>Al Mouyassar fi Ahkam Al Din - 1</x:v>
+        <x:v>Thaqafa Islamiyya - Maliki - P3</x:v>
       </x:c>
       <x:c r="F139" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G139" t="str">
-        <x:v>$1.5</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H139" t="str">
-        <x:v>42</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I139" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J139" t="str">
-        <x:v>2023</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K139" t="str">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L139" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>9789953201443</x:v>
+        <x:v>9789953201436</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>FQHA027I</x:v>
+        <x:v>FQHA026I</x:v>
       </x:c>
       <x:c r="C140" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D140" t="str">
-        <x:v>الميسر في أحكام الدين - الجزء الثاني</x:v>
+        <x:v>الميسر في أحكام الدين - الجزء الأول</x:v>
       </x:c>
       <x:c r="E140" t="str">
-        <x:v>Al Mouyassar fi Ahkam Al Din - 2</x:v>
+        <x:v>Al Mouyassar fi Ahkam Al Din - 1</x:v>
       </x:c>
       <x:c r="F140" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G140" t="str">
-        <x:v>$2</x:v>
+        <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H140" t="str">
-        <x:v>80</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I140" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J140" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K140" t="str">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L140" t="str">
-        <x:v>غ 90</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>9789953201450</x:v>
+        <x:v>9789953201443</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>FQHA028I</x:v>
+        <x:v>FQHA027I</x:v>
       </x:c>
       <x:c r="C141" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D141" t="str">
-        <x:v>الميسر في أحكام الدين - الجزء الثالث</x:v>
+        <x:v>الميسر في أحكام الدين - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E141" t="str">
-        <x:v>Al Mouyassar fi Ahkam Al Din - 3</x:v>
+        <x:v>Al Mouyassar fi Ahkam Al Din - 2</x:v>
       </x:c>
       <x:c r="F141" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G141" t="str">
-        <x:v>$2.8</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H141" t="str">
-        <x:v>120</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I141" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J141" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K141" t="str">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L141" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 90</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>9789953203836</x:v>
+        <x:v>9789953201450</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>AKDG003</x:v>
+        <x:v>FQHA028I</x:v>
       </x:c>
       <x:c r="C142" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D142" t="str">
-        <x:v>Die Zusammenfassung von ABDUL-LAH AL-HARARIYY</x:v>
+        <x:v>الميسر في أحكام الدين - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E142" t="str">
-        <x:v/>
+        <x:v>Al Mouyassar fi Ahkam Al Din - 3</x:v>
       </x:c>
       <x:c r="F142" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G142" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$2.8</x:v>
       </x:c>
       <x:c r="H142" t="str">
-        <x:v>34</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I142" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J142" t="str">
-        <x:v>2002</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K142" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L142" t="str">
-        <x:v>غ 66</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>9789953200637</x:v>
+        <x:v>9789953203836</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>AKDE001I</x:v>
+        <x:v>AKDG003</x:v>
       </x:c>
       <x:c r="C143" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D143" t="str">
-        <x:v>The Summary of Abdullah al Harariyy</x:v>
+        <x:v>Die Zusammenfassung von ABDUL-LAH AL-HARARIYY</x:v>
       </x:c>
       <x:c r="E143" t="str">
-        <x:v>مختصر عبد الله الهرري - إنكليزي</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F143" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G143" t="str">
-        <x:v>$3</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H143" t="str">
-        <x:v>144</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I143" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J143" t="str">
-        <x:v>2025</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="K143" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L143" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 66</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>9789953200620</x:v>
+        <x:v>9789953200637</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>AKDF001I</x:v>
+        <x:v>AKDE001I</x:v>
       </x:c>
       <x:c r="C144" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D144" t="str">
-        <x:v>Al Moukhtasar</x:v>
+        <x:v>The Summary of Abdullah al Harariyy</x:v>
       </x:c>
       <x:c r="E144" t="str">
-        <x:v>Al Moukhtasar</x:v>
+        <x:v>مختصر عبد الله الهرري - إنكليزي</x:v>
       </x:c>
       <x:c r="F144" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G144" t="str">
-        <x:v>$2.7</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H144" t="str">
-        <x:v>72</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I144" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J144" t="str">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K144" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L144" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>9789953206547</x:v>
+        <x:v>9789953200620</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>AKDA048I</x:v>
+        <x:v>AKDF001I</x:v>
       </x:c>
       <x:c r="C145" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D145" t="str">
-        <x:v>عمدة الراغب في مختصر بغية الطالب</x:v>
+        <x:v>Al Moukhtasar</x:v>
       </x:c>
       <x:c r="E145" t="str">
-        <x:v>Omdat Al Raghib fi Moukhtasar Boughyat Al Taleb</x:v>
+        <x:v>Al Moukhtasar</x:v>
       </x:c>
       <x:c r="F145" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G145" t="str">
-        <x:v>$12.5</x:v>
+        <x:v>$2.7</x:v>
       </x:c>
       <x:c r="H145" t="str">
-        <x:v>528</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I145" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J145" t="str">
-        <x:v>2013</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K145" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L145" t="str">
-        <x:v>غ 800</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>9789953206226</x:v>
+        <x:v>9789953206547</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>AKDT003</x:v>
+        <x:v>AKDA048I</x:v>
       </x:c>
       <x:c r="C146" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D146" t="str">
-        <x:v>Muhtasar Metninin Akide Bolumune Çoşkulu Bakiş</x:v>
+        <x:v>عمدة الراغب في مختصر بغية الطالب</x:v>
       </x:c>
       <x:c r="E146" t="str">
-        <x:v/>
+        <x:v>Omdat Al Raghib fi Moukhtasar Boughyat Al Taleb</x:v>
       </x:c>
       <x:c r="F146" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G146" t="str">
-        <x:v>$1.38</x:v>
+        <x:v>$12.5</x:v>
       </x:c>
       <x:c r="H146" t="str">
-        <x:v>64</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I146" t="str">
-        <x:v>تركية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J146" t="str">
-        <x:v>2008</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K146" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L146" t="str">
-        <x:v>غ 86</x:v>
+        <x:v>غ 800</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>9789953206080</x:v>
+        <x:v>9789953206226</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>FQHG002</x:v>
+        <x:v>AKDT003</x:v>
       </x:c>
       <x:c r="C147" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D147" t="str">
-        <x:v>Die Islamische Bildung - Band 1</x:v>
+        <x:v>Muhtasar Metninin Akide Bolumune Çoşkulu Bakiş</x:v>
       </x:c>
       <x:c r="E147" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 1</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F147" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G147" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$1.38</x:v>
       </x:c>
       <x:c r="H147" t="str">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I147" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J147" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K147" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L147" t="str">
-        <x:v>غ 247</x:v>
+        <x:v>غ 86</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>9789953206097</x:v>
+        <x:v>9789953206080</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>FQHG003</x:v>
+        <x:v>FQHG002</x:v>
       </x:c>
       <x:c r="C148" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D148" t="str">
-        <x:v>Die Islamische Bildung - Band 2</x:v>
+        <x:v>Die Islamische Bildung - Band 1</x:v>
       </x:c>
       <x:c r="E148" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 2</x:v>
+        <x:v>ألماني - الثقافة الإسلامية 1</x:v>
       </x:c>
       <x:c r="F148" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G148" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H148" t="str">
-        <x:v>168</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I148" t="str">
         <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J148" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K148" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L148" t="str">
-        <x:v>غ 277</x:v>
+        <x:v>غ 247</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>9789953206103</x:v>
+        <x:v>9789953206097</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>FQHG004</x:v>
+        <x:v>FQHG003</x:v>
       </x:c>
       <x:c r="C149" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D149" t="str">
-        <x:v>Die Islamische Bildung - Band 3</x:v>
+        <x:v>Die Islamische Bildung - Band 2</x:v>
       </x:c>
       <x:c r="E149" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 3</x:v>
+        <x:v>ألماني - الثقافة الإسلامية 2</x:v>
       </x:c>
       <x:c r="F149" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G149" t="str">
-        <x:v>$5.28</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H149" t="str">
-        <x:v>216</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I149" t="str">
         <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J149" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K149" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L149" t="str">
-        <x:v>غ 356</x:v>
+        <x:v>غ 277</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>9789953206110</x:v>
+        <x:v>9789953206103</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>FQHG005</x:v>
+        <x:v>FQHG004</x:v>
       </x:c>
       <x:c r="C150" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D150" t="str">
-        <x:v>Die Islamische Bildung - Band 4</x:v>
+        <x:v>Die Islamische Bildung - Band 3</x:v>
       </x:c>
       <x:c r="E150" t="str">
-        <x:v>ألماني - الثقافة الإسلامية 4</x:v>
+        <x:v>ألماني - الثقافة الإسلامية 3</x:v>
       </x:c>
       <x:c r="F150" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G150" t="str">
-        <x:v>$6.39</x:v>
+        <x:v>$5.28</x:v>
       </x:c>
       <x:c r="H150" t="str">
-        <x:v>272</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I150" t="str">
         <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J150" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K150" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L150" t="str">
-        <x:v>غ 435</x:v>
+        <x:v>غ 356</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>9789953206219</x:v>
+        <x:v>9789953206110</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>AKDT004</x:v>
+        <x:v>FQHG005</x:v>
       </x:c>
       <x:c r="C151" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D151" t="str">
-        <x:v>Zarurî Din İlmini Kapsayan Abdullâh El-Hararî'nim Muhtasari</x:v>
+        <x:v>Die Islamische Bildung - Band 4</x:v>
       </x:c>
       <x:c r="E151" t="str">
-        <x:v/>
+        <x:v>ألماني - الثقافة الإسلامية 4</x:v>
       </x:c>
       <x:c r="F151" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G151" t="str">
-        <x:v>$1.94</x:v>
+        <x:v>$6.39</x:v>
       </x:c>
       <x:c r="H151" t="str">
-        <x:v>80</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I151" t="str">
-        <x:v>تركية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J151" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K151" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L151" t="str">
-        <x:v>غ 105</x:v>
+        <x:v>غ 435</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>9789953206158</x:v>
+        <x:v>9789953206219</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>FQHT003</x:v>
+        <x:v>AKDT004</x:v>
       </x:c>
       <x:c r="C152" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D152" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- İkinci Cüz</x:v>
+        <x:v>Zarurî Din İlmini Kapsayan Abdullâh El-Hararî'nim Muhtasari</x:v>
       </x:c>
       <x:c r="E152" t="str">
         <x:v/>
       </x:c>
       <x:c r="F152" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G152" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$1.94</x:v>
       </x:c>
       <x:c r="H152" t="str">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I152" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J152" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K152" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L152" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 105</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>9789953206141</x:v>
+        <x:v>9789953206158</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>FQHT002</x:v>
+        <x:v>FQHT003</x:v>
       </x:c>
       <x:c r="C153" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D153" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Birinci Cüz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- İkinci Cüz</x:v>
       </x:c>
       <x:c r="E153" t="str">
         <x:v/>
       </x:c>
       <x:c r="F153" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G153" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H153" t="str">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I153" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J153" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K153" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L153" t="str">
-        <x:v>غ 131</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>9789953206165</x:v>
+        <x:v>9789953206141</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>FQHT004</x:v>
+        <x:v>FQHT002</x:v>
       </x:c>
       <x:c r="C154" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D154" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Üçüncü Cüz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Birinci Cüz</x:v>
       </x:c>
       <x:c r="E154" t="str">
         <x:v/>
       </x:c>
       <x:c r="F154" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G154" t="str">
-        <x:v>$3.34</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H154" t="str">
-        <x:v>120</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I154" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J154" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K154" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L154" t="str">
-        <x:v>غ 204</x:v>
+        <x:v>غ 131</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>9789953206172</x:v>
+        <x:v>9789953206165</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>FQHT005</x:v>
+        <x:v>FQHT004</x:v>
       </x:c>
       <x:c r="C155" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D155" t="str">
-        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Dördüncü Cüz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Üçüncü Cüz</x:v>
       </x:c>
       <x:c r="E155" t="str">
         <x:v/>
       </x:c>
       <x:c r="F155" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G155" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$3.34</x:v>
       </x:c>
       <x:c r="H155" t="str">
-        <x:v>152</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I155" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J155" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K155" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L155" t="str">
-        <x:v>غ 257</x:v>
+        <x:v>غ 204</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>9789953206189</x:v>
+        <x:v>9789953206172</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>FQHT006</x:v>
+        <x:v>FQHT005</x:v>
       </x:c>
       <x:c r="C156" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D156" t="str">
-        <x:v>Islami Egitim -Imam Safii'nim mezhebine gore- Besinci Cuz</x:v>
+        <x:v>İslâmî Eğitim -İmam Şafiî'nim mezhebine göre- Dördüncü Cüz</x:v>
       </x:c>
       <x:c r="E156" t="str">
         <x:v/>
       </x:c>
       <x:c r="F156" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G156" t="str">
-        <x:v>$5</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H156" t="str">
-        <x:v>204</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I156" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J156" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K156" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L156" t="str">
-        <x:v>غ 335</x:v>
+        <x:v>غ 257</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>9789953202716</x:v>
+        <x:v>9789953206189</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>FQHA038</x:v>
+        <x:v>FQHT006</x:v>
       </x:c>
       <x:c r="C157" t="str">
-        <x:v>فقه</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D157" t="str">
-        <x:v>شرح الرحبية في الفرائض</x:v>
+        <x:v>Islami Egitim -Imam Safii'nim mezhebine gore- Besinci Cuz</x:v>
       </x:c>
       <x:c r="E157" t="str">
-        <x:v>Sharh Al Rahabiyya fil Faraed</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F157" t="str">
-        <x:v>الشيخ محمد المارديني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G157" t="str">
-        <x:v>$2.9</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H157" t="str">
-        <x:v>88</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I157" t="str">
-        <x:v>عربية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J157" t="str">
-        <x:v>2024</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K157" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L157" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 335</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>9789953204352</x:v>
+        <x:v>9789953202716</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>RDODA031</x:v>
+        <x:v>FQHA038</x:v>
       </x:c>
       <x:c r="C158" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D158" t="str">
-        <x:v>الرسائل الإيمانية في الرد على القدرية</x:v>
+        <x:v>شرح الرحبية في الفرائض</x:v>
       </x:c>
       <x:c r="E158" t="str">
-        <x:v>Al Rasael Al Imaniyya fil Radd ^ala al Qadariyya</x:v>
+        <x:v>Sharh Al Rahabiyya fil Faraed</x:v>
       </x:c>
       <x:c r="F158" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>الشيخ محمد المارديني</x:v>
       </x:c>
       <x:c r="G158" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$2.9</x:v>
       </x:c>
       <x:c r="H158" t="str">
-        <x:v>176</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I158" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J158" t="str">
-        <x:v>2011</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K158" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L158" t="str">
-        <x:v>غ 275</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>9789953202846</x:v>
+        <x:v>9789953204352</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>AKDA029</x:v>
+        <x:v>RDODA031</x:v>
       </x:c>
       <x:c r="C159" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D159" t="str">
-        <x:v>صريح البيان في الرد على من خالف القرءان</x:v>
+        <x:v>الرسائل الإيمانية في الرد على القدرية</x:v>
       </x:c>
       <x:c r="E159" t="str">
-        <x:v>Sarih Al Bayan fil Radd ^ala man Khalafa Al Quran</x:v>
+        <x:v>Al Rasael Al Imaniyya fil Radd ^ala al Qadariyya</x:v>
       </x:c>
       <x:c r="F159" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G159" t="str">
-        <x:v>$14.45</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H159" t="str">
-        <x:v>744</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I159" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J159" t="str">
-        <x:v>2017</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K159" t="str">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L159" t="str">
-        <x:v>غ 980</x:v>
+        <x:v>غ 275</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>9789953202389</x:v>
+        <x:v>9789953202846</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>HSTA006</x:v>
+        <x:v>AKDA029</x:v>
       </x:c>
       <x:c r="C160" t="str">
-        <x:v>تاريخ</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D160" t="str">
-        <x:v>قصص من الماضي - الجزء الخامس</x:v>
+        <x:v>صريح البيان في الرد على من خالف القرءان</x:v>
       </x:c>
       <x:c r="E160" t="str">
-        <x:v>قصص من الماضي - الجزء الخامس</x:v>
+        <x:v>Sarih Al Bayan fil Radd ^ala man Khalafa Al Quran</x:v>
       </x:c>
       <x:c r="F160" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G160" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$14.45</x:v>
       </x:c>
       <x:c r="H160" t="str">
-        <x:v>96</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I160" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J160" t="str">
-        <x:v>2024</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K160" t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L160" t="str">
-        <x:v>غ 110</x:v>
+        <x:v>غ 980</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>9789953206196</x:v>
+        <x:v>9789953202389</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>HSTT001</x:v>
+        <x:v>HSTA006</x:v>
       </x:c>
       <x:c r="C161" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D161" t="str">
-        <x:v>Tarihî Kıssalar 1</x:v>
+        <x:v>قصص من الماضي - الجزء الخامس</x:v>
       </x:c>
       <x:c r="E161" t="str">
-        <x:v/>
+        <x:v>قصص من الماضي - الجزء الخامس</x:v>
       </x:c>
       <x:c r="F161" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G161" t="str">
-        <x:v>$1.39</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H161" t="str">
-        <x:v>32</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I161" t="str">
-        <x:v>تركية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J161" t="str">
-        <x:v>2008</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K161" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L161" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 110</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>9789953206202</x:v>
+        <x:v>9789953206196</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>HSTT002</x:v>
+        <x:v>HSTT001</x:v>
       </x:c>
       <x:c r="C162" t="str">
         <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D162" t="str">
-        <x:v>Tarihî Kıssalar 2</x:v>
+        <x:v>Tarihî Kıssalar 1</x:v>
       </x:c>
       <x:c r="E162" t="str">
         <x:v/>
       </x:c>
       <x:c r="F162" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G162" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.39</x:v>
       </x:c>
       <x:c r="H162" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I162" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J162" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K162" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L162" t="str">
-        <x:v>غ 96</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>9789953206806</x:v>
+        <x:v>9789953206202</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>LNGA021I</x:v>
+        <x:v>HSTT002</x:v>
       </x:c>
       <x:c r="C163" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>تاريخ</x:v>
       </x:c>
       <x:c r="D163" t="str">
-        <x:v>قلائد المعاني على شرح الكيلاني لتصريف الزنجاني</x:v>
+        <x:v>Tarihî Kıssalar 2</x:v>
       </x:c>
       <x:c r="E163" t="str">
-        <x:v>Qalaed al Ma^ani ^ala Sharh al Kilani</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F163" t="str">
-        <x:v>ابراهيم بن عبد الوهاب الزنجاني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G163" t="str">
-        <x:v>$7.4</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H163" t="str">
-        <x:v>224</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I163" t="str">
-        <x:v>عربية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J163" t="str">
-        <x:v>2024</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K163" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L163" t="str">
-        <x:v>غ 400</x:v>
+        <x:v>غ 96</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>9789953204857</x:v>
+        <x:v>9789953206806</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>RDODA033</x:v>
+        <x:v>LNGA021I</x:v>
       </x:c>
       <x:c r="C164" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D164" t="str">
-        <x:v>غاية المأمول في منهج الوصول في علم الرسول</x:v>
+        <x:v>قلائد المعاني على شرح الكيلاني لتصريف الزنجاني</x:v>
       </x:c>
       <x:c r="E164" t="str">
-        <x:v>Ghayat Al Ma'moul fi Manhaj  al Wusoul fi ^ilm Al Rasoul</x:v>
+        <x:v>Qalaed al Ma^ani ^ala Sharh al Kilani</x:v>
       </x:c>
       <x:c r="F164" t="str">
-        <x:v>الشيخ احمد البرزنجي الحسيني</x:v>
+        <x:v>ابراهيم بن عبد الوهاب الزنجاني</x:v>
       </x:c>
       <x:c r="G164" t="str">
-        <x:v>$2.7</x:v>
+        <x:v>$7.4</x:v>
       </x:c>
       <x:c r="H164" t="str">
-        <x:v>96</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I164" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J164" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K164" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L164" t="str">
-        <x:v>غ 175</x:v>
+        <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>9789953205632</x:v>
+        <x:v>9789953204857</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>AKDSP001</x:v>
+        <x:v>RDODA033</x:v>
       </x:c>
       <x:c r="C165" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D165" t="str">
-        <x:v>Apostasía El Pecado Aborrecible</x:v>
+        <x:v>غاية المأمول في منهج الوصول في علم الرسول</x:v>
       </x:c>
       <x:c r="E165" t="str">
-        <x:v/>
+        <x:v>Ghayat Al Ma'moul fi Manhaj  al Wusoul fi ^ilm Al Rasoul</x:v>
       </x:c>
       <x:c r="F165" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ احمد البرزنجي الحسيني</x:v>
       </x:c>
       <x:c r="G165" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$2.7</x:v>
       </x:c>
       <x:c r="H165" t="str">
-        <x:v>24</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I165" t="str">
-        <x:v>إسبانية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J165" t="str">
-        <x:v>2008</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K165" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L165" t="str">
-        <x:v>غ 27</x:v>
+        <x:v>غ 175</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>9789953205656</x:v>
+        <x:v>9789953205632</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>AKDSP006</x:v>
+        <x:v>AKDSP001</x:v>
       </x:c>
       <x:c r="C166" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D166" t="str">
-        <x:v>EL ISLAM La Religión Verdadera</x:v>
+        <x:v>Apostasía El Pecado Aborrecible</x:v>
       </x:c>
       <x:c r="E166" t="str">
         <x:v/>
       </x:c>
       <x:c r="F166" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G166" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H166" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I166" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J166" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K166" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L166" t="str">
-        <x:v>غ 29</x:v>
+        <x:v>غ 27</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>9789953205625</x:v>
+        <x:v>9789953205656</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>AKDSP005</x:v>
+        <x:v>AKDSP006</x:v>
       </x:c>
       <x:c r="C167" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D167" t="str">
-        <x:v>ALAH Existe Sin el Lugar</x:v>
+        <x:v>EL ISLAM La Religión Verdadera</x:v>
       </x:c>
       <x:c r="E167" t="str">
         <x:v/>
       </x:c>
       <x:c r="F167" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G167" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H167" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I167" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J167" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K167" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L167" t="str">
-        <x:v>غ 28</x:v>
+        <x:v>غ 29</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>9789953205649</x:v>
+        <x:v>9789953205625</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>AKDSP002</x:v>
+        <x:v>AKDSP005</x:v>
       </x:c>
       <x:c r="C168" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D168" t="str">
-        <x:v>Esenciales de la Creencia</x:v>
+        <x:v>ALAH Existe Sin el Lugar</x:v>
       </x:c>
       <x:c r="E168" t="str">
         <x:v/>
       </x:c>
       <x:c r="F168" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G168" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H168" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I168" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J168" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K168" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L168" t="str">
         <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>9789953205663</x:v>
+        <x:v>9789953205649</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>AKDSP003</x:v>
+        <x:v>AKDSP002</x:v>
       </x:c>
       <x:c r="C169" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D169" t="str">
-        <x:v>NUESTRO AMDO JESÚS UN PROFETA DE DIOS</x:v>
+        <x:v>Esenciales de la Creencia</x:v>
       </x:c>
       <x:c r="E169" t="str">
         <x:v/>
       </x:c>
       <x:c r="F169" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G169" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H169" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I169" t="str">
         <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J169" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K169" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L169" t="str">
         <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>9953203563</x:v>
+        <x:v>9789953205663</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>AKDD002</x:v>
+        <x:v>AKDSP003</x:v>
       </x:c>
       <x:c r="C170" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D170" t="str">
-        <x:v>At -Tahawiys Troslaere</x:v>
+        <x:v>NUESTRO AMDO JESÚS UN PROFETA DE DIOS</x:v>
       </x:c>
       <x:c r="E170" t="str">
         <x:v/>
       </x:c>
       <x:c r="F170" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G170" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H170" t="str">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I170" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J170" t="str">
-        <x:v>2006</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K170" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L170" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 28</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>9789953203577</x:v>
+        <x:v>9953203563</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>AKDD001</x:v>
+        <x:v>AKDD002</x:v>
       </x:c>
       <x:c r="C171" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D171" t="str">
-        <x:v>Muslimernes Tro</x:v>
+        <x:v>At -Tahawiys Troslaere</x:v>
       </x:c>
       <x:c r="E171" t="str">
         <x:v/>
       </x:c>
       <x:c r="F171" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G171" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H171" t="str">
-        <x:v>64</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I171" t="str">
-        <x:v>دانماركية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J171" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K171" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L171" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>9789953203737</x:v>
+        <x:v>9789953203577</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>AKDG001</x:v>
+        <x:v>AKDD001</x:v>
       </x:c>
       <x:c r="C172" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D172" t="str">
-        <x:v>Der Islamische Glaube</x:v>
+        <x:v>Muslimernes Tro</x:v>
       </x:c>
       <x:c r="E172" t="str">
-        <x:v>ألماني - العقيدة الإسلامية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F172" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G172" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H172" t="str">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I172" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>دانماركية</x:v>
       </x:c>
       <x:c r="J172" t="str">
-        <x:v>2002</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K172" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L172" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>9789953200392</x:v>
+        <x:v>9789953203737</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>AKDE015</x:v>
+        <x:v>AKDG001</x:v>
       </x:c>
       <x:c r="C173" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D173" t="str">
-        <x:v>The Creed of At- Tahawiyy</x:v>
+        <x:v>Der Islamische Glaube</x:v>
       </x:c>
       <x:c r="E173" t="str">
-        <x:v>العقيدة الطحاوية - إنكليزي</x:v>
+        <x:v>ألماني - العقيدة الإسلامية</x:v>
       </x:c>
       <x:c r="F173" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G173" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H173" t="str">
-        <x:v>112</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I173" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J173" t="str">
-        <x:v>2007</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="K173" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L173" t="str">
-        <x:v>غ 135</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>9789953200576</x:v>
+        <x:v>9789953200392</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>KDSTAE002</x:v>
+        <x:v>AKDE015</x:v>
       </x:c>
       <x:c r="C174" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D174" t="str">
-        <x:v>قصة أصحاب الكهف EN</x:v>
+        <x:v>The Creed of At- Tahawiyy</x:v>
       </x:c>
       <x:c r="E174" t="str">
-        <x:v>The People of the Cave</x:v>
+        <x:v>العقيدة الطحاوية - إنكليزي</x:v>
       </x:c>
       <x:c r="F174" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G174" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H174" t="str">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I174" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J174" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K174" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L174" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>9789953200545</x:v>
+        <x:v>9789953200576</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>KDSTAE003</x:v>
+        <x:v>KDSTAE002</x:v>
       </x:c>
       <x:c r="C175" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D175" t="str">
-        <x:v>قصة رؤية إبراهيم لإحياء الطيور EN</x:v>
+        <x:v>قصة أصحاب الكهف EN</x:v>
       </x:c>
       <x:c r="E175" t="str">
-        <x:v>Prophet Ibrahim Witnesses the Revival of Dead Birds</x:v>
+        <x:v>The People of the Cave</x:v>
       </x:c>
       <x:c r="F175" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G175" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H175" t="str">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I175" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J175" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K175" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L175" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>9789953200613</x:v>
+        <x:v>9789953200545</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>KDSTAE004</x:v>
+        <x:v>KDSTAE003</x:v>
       </x:c>
       <x:c r="C176" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D176" t="str">
-        <x:v>EN قصة السمكات الثلاث</x:v>
+        <x:v>قصة رؤية إبراهيم لإحياء الطيور EN</x:v>
       </x:c>
       <x:c r="E176" t="str">
-        <x:v>The Three Fish</x:v>
+        <x:v>Prophet Ibrahim Witnesses the Revival of Dead Birds</x:v>
       </x:c>
       <x:c r="F176" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G176" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H176" t="str">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I176" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J176" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K176" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L176" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>9789953202235</x:v>
+        <x:v>9789953200613</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>KDSTAE005</x:v>
+        <x:v>KDSTAE004</x:v>
       </x:c>
       <x:c r="C177" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D177" t="str">
-        <x:v>EN قصة معجزات عيسى المتواليات</x:v>
+        <x:v>EN قصة السمكات الثلاث</x:v>
       </x:c>
       <x:c r="E177" t="str">
-        <x:v>The Consecutive Miracles of Jesus (Isa)</x:v>
+        <x:v>The Three Fish</x:v>
       </x:c>
       <x:c r="F177" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G177" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H177" t="str">
-        <x:v>31</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I177" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J177" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K177" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L177" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>9789953203287</x:v>
+        <x:v>9789953202235</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>KDSTAE006</x:v>
+        <x:v>KDSTAE005</x:v>
       </x:c>
       <x:c r="C178" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D178" t="str">
-        <x:v>EN قصة جراد من ذهب لسيدنا أيوب</x:v>
+        <x:v>EN قصة معجزات عيسى المتواليات</x:v>
       </x:c>
       <x:c r="E178" t="str">
-        <x:v>Locusts of Gold for Prophet Ayyub</x:v>
+        <x:v>The Consecutive Miracles of Jesus (Isa)</x:v>
       </x:c>
       <x:c r="F178" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G178" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H178" t="str">
-        <x:v>21</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="I178" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J178" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K178" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L178" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>9789953202167</x:v>
+        <x:v>9789953203287</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>KDSTAE008</x:v>
+        <x:v>KDSTAE006</x:v>
       </x:c>
       <x:c r="C179" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D179" t="str">
-        <x:v>EN قصة اصحاب البستان</x:v>
+        <x:v>EN قصة جراد من ذهب لسيدنا أيوب</x:v>
       </x:c>
       <x:c r="E179" t="str">
-        <x:v>The Owners of the Garden</x:v>
+        <x:v>Locusts of Gold for Prophet Ayyub</x:v>
       </x:c>
       <x:c r="F179" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G179" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H179" t="str">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="I179" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J179" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K179" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L179" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>9789953202150</x:v>
+        <x:v>9789953202167</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>KDSTAE009</x:v>
+        <x:v>KDSTAE008</x:v>
       </x:c>
       <x:c r="C180" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D180" t="str">
-        <x:v>EN قصة عصا سيدنا موسى</x:v>
+        <x:v>EN قصة اصحاب البستان</x:v>
       </x:c>
       <x:c r="E180" t="str">
-        <x:v>The Staff of Musa</x:v>
+        <x:v>The Owners of the Garden</x:v>
       </x:c>
       <x:c r="F180" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G180" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H180" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I180" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J180" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K180" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L180" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>9789953203034</x:v>
+        <x:v>9789953202150</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>KDSTAE010</x:v>
+        <x:v>KDSTAE009</x:v>
       </x:c>
       <x:c r="C181" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D181" t="str">
-        <x:v>EN قصة عزير</x:v>
+        <x:v>EN قصة عصا سيدنا موسى</x:v>
       </x:c>
       <x:c r="E181" t="str">
-        <x:v>The Story of ^Uzair</x:v>
+        <x:v>The Staff of Musa</x:v>
       </x:c>
       <x:c r="F181" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G181" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H181" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I181" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J181" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K181" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L181" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>9789953201023</x:v>
+        <x:v>9789953203034</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>KDSTAE011</x:v>
+        <x:v>KDSTAE010</x:v>
       </x:c>
       <x:c r="C182" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D182" t="str">
-        <x:v>EN قصة آيات سيدنا موسى المفصلات</x:v>
+        <x:v>EN قصة عزير</x:v>
       </x:c>
       <x:c r="E182" t="str">
-        <x:v>The Detailed Signs of Our Master Musa</x:v>
+        <x:v>The Story of ^Uzair</x:v>
       </x:c>
       <x:c r="F182" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G182" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H182" t="str">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I182" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J182" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K182" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L182" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>9789953201009</x:v>
+        <x:v>9789953201023</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>KDSTAE012</x:v>
+        <x:v>KDSTAE011</x:v>
       </x:c>
       <x:c r="C183" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D183" t="str">
-        <x:v>EN قصة محاولة إحراق سيدنا إبراهيم</x:v>
+        <x:v>EN قصة آيات سيدنا موسى المفصلات</x:v>
       </x:c>
       <x:c r="E183" t="str">
-        <x:v>The Attempt to Burn Our Master Ibrahim</x:v>
+        <x:v>The Detailed Signs of Our Master Musa</x:v>
       </x:c>
       <x:c r="F183" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G183" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H183" t="str">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I183" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J183" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K183" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L183" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>9789953201047</x:v>
+        <x:v>9789953201009</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>KDSTAE013</x:v>
+        <x:v>KDSTAE012</x:v>
       </x:c>
       <x:c r="C184" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D184" t="str">
-        <x:v>EN قصة المؤمن التقي والكافر الشقي</x:v>
+        <x:v>EN قصة محاولة إحراق سيدنا إبراهيم</x:v>
       </x:c>
       <x:c r="E184" t="str">
-        <x:v>The Pious Believer and the Ruthless Non-Believer</x:v>
+        <x:v>The Attempt to Burn Our Master Ibrahim</x:v>
       </x:c>
       <x:c r="F184" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G184" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H184" t="str">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I184" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J184" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K184" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L184" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>9789953201061</x:v>
+        <x:v>9789953201047</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>KDSTAE014</x:v>
+        <x:v>KDSTAE013</x:v>
       </x:c>
       <x:c r="C185" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D185" t="str">
-        <x:v>EN قصة الحمامة والثعلب ومالك الحزين</x:v>
+        <x:v>EN قصة المؤمن التقي والكافر الشقي</x:v>
       </x:c>
       <x:c r="E185" t="str">
-        <x:v>The Dove the Fox and the Heron</x:v>
+        <x:v>The Pious Believer and the Ruthless Non-Believer</x:v>
       </x:c>
       <x:c r="F185" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G185" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H185" t="str">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I185" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J185" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K185" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L185" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>9789953201801</x:v>
+        <x:v>9789953201061</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>KDSTAE015</x:v>
+        <x:v>KDSTAE014</x:v>
       </x:c>
       <x:c r="C186" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D186" t="str">
-        <x:v>EN قصة إرم ذات العماد</x:v>
+        <x:v>EN قصة الحمامة والثعلب ومالك الحزين</x:v>
       </x:c>
       <x:c r="E186" t="str">
-        <x:v>Iram with the Pillars</x:v>
+        <x:v>The Dove the Fox and the Heron</x:v>
       </x:c>
       <x:c r="F186" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G186" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H186" t="str">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I186" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J186" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K186" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L186" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>9789953201795</x:v>
+        <x:v>9789953201801</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>KDSTAE016</x:v>
+        <x:v>KDSTAE015</x:v>
       </x:c>
       <x:c r="C187" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D187" t="str">
-        <x:v>EN قصة سبأ</x:v>
+        <x:v>EN قصة إرم ذات العماد</x:v>
       </x:c>
       <x:c r="E187" t="str">
-        <x:v>The Story of Saba'</x:v>
+        <x:v>Iram with the Pillars</x:v>
       </x:c>
       <x:c r="F187" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G187" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H187" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I187" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J187" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K187" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L187" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>9789953201757</x:v>
+        <x:v>9789953201795</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>KDSTAE017</x:v>
+        <x:v>KDSTAE016</x:v>
       </x:c>
       <x:c r="C188" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D188" t="str">
-        <x:v>EN قصة قارون</x:v>
+        <x:v>EN قصة سبأ</x:v>
       </x:c>
       <x:c r="E188" t="str">
-        <x:v>The Story of Qaroun</x:v>
+        <x:v>The Story of Saba'</x:v>
       </x:c>
       <x:c r="F188" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G188" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H188" t="str">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I188" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J188" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K188" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L188" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>9789953201771</x:v>
+        <x:v>9789953201757</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>KDSTAE018</x:v>
+        <x:v>KDSTAE017</x:v>
       </x:c>
       <x:c r="C189" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D189" t="str">
-        <x:v>EN قصة هاروت وماروت</x:v>
+        <x:v>EN قصة قارون</x:v>
       </x:c>
       <x:c r="E189" t="str">
-        <x:v>The Two Honorable Angels Harout and Marout</x:v>
+        <x:v>The Story of Qaroun</x:v>
       </x:c>
       <x:c r="F189" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G189" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H189" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I189" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J189" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K189" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L189" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>9789953201832</x:v>
+        <x:v>9789953201771</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>KDSTAE019</x:v>
+        <x:v>KDSTAE018</x:v>
       </x:c>
       <x:c r="C190" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D190" t="str">
-        <x:v>English قصة أصحاب الأخدود</x:v>
+        <x:v>EN قصة هاروت وماروت</x:v>
       </x:c>
       <x:c r="E190" t="str">
-        <x:v>The People of Trenches</x:v>
+        <x:v>The Two Honorable Angels Harout and Marout</x:v>
       </x:c>
       <x:c r="F190" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G190" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H190" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I190" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J190" t="str">
-        <x:v>2004</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K190" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L190" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>9789953200026</x:v>
+        <x:v>9789953201832</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>KDSTAE020</x:v>
+        <x:v>KDSTAE019</x:v>
       </x:c>
       <x:c r="C191" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D191" t="str">
-        <x:v>EN قصة الريح المسخرة لسيدنا سليمان</x:v>
+        <x:v>English قصة أصحاب الأخدود</x:v>
       </x:c>
       <x:c r="E191" t="str">
-        <x:v>The Wind that was at Prophet Solomon's Disposal</x:v>
+        <x:v>The People of Trenches</x:v>
       </x:c>
       <x:c r="F191" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G191" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H191" t="str">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I191" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J191" t="str">
-        <x:v>2006</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K191" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L191" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>9789953203164</x:v>
+        <x:v>9789953200026</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>KDSTAE021</x:v>
+        <x:v>KDSTAE020</x:v>
       </x:c>
       <x:c r="C192" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D192" t="str">
-        <x:v>EN قصة ذو القرنين</x:v>
+        <x:v>EN قصة الريح المسخرة لسيدنا سليمان</x:v>
       </x:c>
       <x:c r="E192" t="str">
-        <x:v>Thou Al Qarnayn</x:v>
+        <x:v>The Wind that was at Prophet Solomon's Disposal</x:v>
       </x:c>
       <x:c r="F192" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G192" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H192" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I192" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J192" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K192" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L192" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>9789953203171</x:v>
+        <x:v>9789953203164</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>KDSTAE022</x:v>
+        <x:v>KDSTAE021</x:v>
       </x:c>
       <x:c r="C193" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D193" t="str">
-        <x:v>EN قصة مائدة عيسى عليه السلام</x:v>
+        <x:v>EN قصة ذو القرنين</x:v>
       </x:c>
       <x:c r="E193" t="str">
-        <x:v>The Table of Prophet Jesus</x:v>
+        <x:v>Thou Al Qarnayn</x:v>
       </x:c>
       <x:c r="F193" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G193" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H193" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I193" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J193" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K193" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L193" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>9789953203195</x:v>
+        <x:v>9789953203171</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>KDSTAE023</x:v>
+        <x:v>KDSTAE022</x:v>
       </x:c>
       <x:c r="C194" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D194" t="str">
-        <x:v>EN قصة قميص يوسف</x:v>
+        <x:v>EN قصة مائدة عيسى عليه السلام</x:v>
       </x:c>
       <x:c r="E194" t="str">
-        <x:v>Prophet Yousuf's Garment</x:v>
+        <x:v>The Table of Prophet Jesus</x:v>
       </x:c>
       <x:c r="F194" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G194" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H194" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I194" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J194" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K194" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L194" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>9789953203188</x:v>
+        <x:v>9789953203195</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>KDSTAE024</x:v>
+        <x:v>KDSTAE023</x:v>
       </x:c>
       <x:c r="C195" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D195" t="str">
-        <x:v>EN قصة سليمان في وادي النمل</x:v>
+        <x:v>EN قصة قميص يوسف</x:v>
       </x:c>
       <x:c r="E195" t="str">
-        <x:v>Our Master Sulayman in the Valley of Ants</x:v>
+        <x:v>Prophet Yousuf's Garment</x:v>
       </x:c>
       <x:c r="F195" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G195" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H195" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I195" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J195" t="str">
-        <x:v>2005</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K195" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L195" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>9789953203294</x:v>
+        <x:v>9789953203188</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>KDSTAE025</x:v>
+        <x:v>KDSTAE024</x:v>
       </x:c>
       <x:c r="C196" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D196" t="str">
-        <x:v>EN قصة معجزات موسى في التيه</x:v>
+        <x:v>EN قصة سليمان في وادي النمل</x:v>
       </x:c>
       <x:c r="E196" t="str">
-        <x:v>The Miracles of Moses while in At-Tih</x:v>
+        <x:v>Our Master Sulayman in the Valley of Ants</x:v>
       </x:c>
       <x:c r="F196" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G196" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H196" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I196" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J196" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K196" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L196" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>9789953203225</x:v>
+        <x:v>9789953203294</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>KDSTAE026</x:v>
+        <x:v>KDSTAE025</x:v>
       </x:c>
       <x:c r="C197" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D197" t="str">
-        <x:v>EN قصة ناقة النبي صالح</x:v>
+        <x:v>EN قصة معجزات موسى في التيه</x:v>
       </x:c>
       <x:c r="E197" t="str">
-        <x:v>The Story of Prophet Saleh's Camel</x:v>
+        <x:v>The Miracles of Moses while in At-Tih</x:v>
       </x:c>
       <x:c r="F197" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G197" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H197" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I197" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J197" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K197" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L197" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>9789953201856</x:v>
+        <x:v>9789953203225</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>KDSTAE027</x:v>
+        <x:v>KDSTAE026</x:v>
       </x:c>
       <x:c r="C198" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D198" t="str">
-        <x:v>EN قصة حبس الشمس لسيدنا يوشع</x:v>
+        <x:v>EN قصة ناقة النبي صالح</x:v>
       </x:c>
       <x:c r="E198" t="str">
-        <x:v>The withholding of the sun for our Master Yusha^ bin Nun</x:v>
+        <x:v>The Story of Prophet Saleh's Camel</x:v>
       </x:c>
       <x:c r="F198" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G198" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H198" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I198" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J198" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K198" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L198" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>9789953203201</x:v>
+        <x:v>9789953201856</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>KDSTAE028</x:v>
+        <x:v>KDSTAE027</x:v>
       </x:c>
       <x:c r="C199" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D199" t="str">
-        <x:v>EN قصة سيدنا زكريا وكفالته لمريم</x:v>
+        <x:v>EN قصة حبس الشمس لسيدنا يوشع</x:v>
       </x:c>
       <x:c r="E199" t="str">
-        <x:v>Our Master Zakariyah and his Ward Lady Mariam</x:v>
+        <x:v>The withholding of the sun for our Master Yusha^ bin Nun</x:v>
       </x:c>
       <x:c r="F199" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G199" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H199" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I199" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J199" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K199" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L199" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>9789953200040</x:v>
+        <x:v>9789953203201</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>KDSTAE029</x:v>
+        <x:v>KDSTAE028</x:v>
       </x:c>
       <x:c r="C200" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D200" t="str">
-        <x:v>EN قصة قابيل و هابيل</x:v>
+        <x:v>EN قصة سيدنا زكريا وكفالته لمريم</x:v>
       </x:c>
       <x:c r="E200" t="str">
-        <x:v>Cain and Abel (Qabeel &amp; Habeel)</x:v>
+        <x:v>Our Master Zakariyah and his Ward Lady Mariam</x:v>
       </x:c>
       <x:c r="F200" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G200" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H200" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I200" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J200" t="str">
-        <x:v>2003</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K200" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L200" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>9789953202082</x:v>
+        <x:v>9789953200040</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>KDSTAE036</x:v>
+        <x:v>KDSTAE029</x:v>
       </x:c>
       <x:c r="C201" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D201" t="str">
-        <x:v>EN قصة القبرة والفيل</x:v>
+        <x:v>EN قصة قابيل و هابيل</x:v>
       </x:c>
       <x:c r="E201" t="str">
-        <x:v>The Elephant and the Lark</x:v>
+        <x:v>Cain and Abel (Qabeel &amp; Habeel)</x:v>
       </x:c>
       <x:c r="F201" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G201" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H201" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I201" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J201" t="str">
-        <x:v>2007</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="K201" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L201" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>9789953200064</x:v>
+        <x:v>9789953202082</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>KDSTAE031</x:v>
+        <x:v>KDSTAE036</x:v>
       </x:c>
       <x:c r="C202" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D202" t="str">
-        <x:v>EN قصة أصحاب السبت</x:v>
+        <x:v>EN قصة القبرة والفيل</x:v>
       </x:c>
       <x:c r="E202" t="str">
-        <x:v>The People of the Saturday</x:v>
+        <x:v>The Elephant and the Lark</x:v>
       </x:c>
       <x:c r="F202" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G202" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H202" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I202" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J202" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K202" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L202" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>9789953203331</x:v>
+        <x:v>9789953200064</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>KDSTAE032</x:v>
+        <x:v>KDSTAE031</x:v>
       </x:c>
       <x:c r="C203" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D203" t="str">
-        <x:v>EN قصة الأصدقاء الأربعة</x:v>
+        <x:v>EN قصة أصحاب السبت</x:v>
       </x:c>
       <x:c r="E203" t="str">
-        <x:v/>
+        <x:v>The People of the Saturday</x:v>
       </x:c>
       <x:c r="F203" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G203" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H203" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I203" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J203" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K203" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L203" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>9789953203317</x:v>
+        <x:v>9789953203331</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>KDSTAE033</x:v>
+        <x:v>KDSTAE032</x:v>
       </x:c>
       <x:c r="C204" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D204" t="str">
-        <x:v>EN قصة الحمام والشبكة الطائرة</x:v>
+        <x:v>EN قصة الأصدقاء الأربعة</x:v>
       </x:c>
       <x:c r="E204" t="str">
-        <x:v>The Pigeons and the Flying Net</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F204" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G204" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H204" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I204" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J204" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K204" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L204" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>9789953203386</x:v>
+        <x:v>9789953203317</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>KDSTAE034</x:v>
+        <x:v>KDSTAE033</x:v>
       </x:c>
       <x:c r="C205" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D205" t="str">
-        <x:v>EN قصة مالك بن دينار</x:v>
+        <x:v>EN قصة الحمام والشبكة الطائرة</x:v>
       </x:c>
       <x:c r="E205" t="str">
-        <x:v>The Story of Malik Bin Dinar</x:v>
+        <x:v>The Pigeons and the Flying Net</x:v>
       </x:c>
       <x:c r="F205" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G205" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H205" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I205" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J205" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K205" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L205" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>9789953203362</x:v>
+        <x:v>9789953203386</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>KDSTAE035</x:v>
+        <x:v>KDSTAE034</x:v>
       </x:c>
       <x:c r="C206" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D206" t="str">
-        <x:v>EN قصة دينار العيار</x:v>
+        <x:v>EN قصة مالك بن دينار</x:v>
       </x:c>
       <x:c r="E206" t="str">
-        <x:v>The Story of DInar Al ^Ayyar</x:v>
+        <x:v>The Story of Malik Bin Dinar</x:v>
       </x:c>
       <x:c r="F206" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G206" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H206" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I206" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J206" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K206" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L206" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>9789953204130</x:v>
+        <x:v>9789953203362</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>KDSTAE037</x:v>
+        <x:v>KDSTAE035</x:v>
       </x:c>
       <x:c r="C207" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D207" t="str">
-        <x:v>EN قصة شكر الله على نعمه</x:v>
+        <x:v>EN قصة دينار العيار</x:v>
       </x:c>
       <x:c r="E207" t="str">
-        <x:v>Thanking Allah for the Endowments</x:v>
+        <x:v>The Story of DInar Al ^Ayyar</x:v>
       </x:c>
       <x:c r="F207" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G207" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H207" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I207" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J207" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K207" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L207" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>9789953204154</x:v>
+        <x:v>9789953204130</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>KDSTAE038</x:v>
+        <x:v>KDSTAE037</x:v>
       </x:c>
       <x:c r="C208" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D208" t="str">
-        <x:v>EN قصة ماشطة بنت فرعون</x:v>
+        <x:v>EN قصة شكر الله على نعمه</x:v>
       </x:c>
       <x:c r="E208" t="str">
-        <x:v>The Story of the Pharaoh's Daughter's Hairdresser</x:v>
+        <x:v>Thanking Allah for the Endowments</x:v>
       </x:c>
       <x:c r="F208" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G208" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H208" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I208" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J208" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K208" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L208" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>9789953204093</x:v>
+        <x:v>9789953204154</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>KDSTAE039</x:v>
+        <x:v>KDSTAE038</x:v>
       </x:c>
       <x:c r="C209" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D209" t="str">
-        <x:v>EN قصة الحمّرة تشكو أمرها للنبي</x:v>
+        <x:v>EN قصة ماشطة بنت فرعون</x:v>
       </x:c>
       <x:c r="E209" t="str">
-        <x:v>The Heron Complains to the Prophet</x:v>
+        <x:v>The Story of the Pharaoh's Daughter's Hairdresser</x:v>
       </x:c>
       <x:c r="F209" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G209" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H209" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I209" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J209" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K209" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L209" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>9789953204086</x:v>
+        <x:v>9789953204093</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>KDSTAE040</x:v>
+        <x:v>KDSTAE039</x:v>
       </x:c>
       <x:c r="C210" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D210" t="str">
-        <x:v>EN قصة نزول المطر بدعاء النبي</x:v>
+        <x:v>EN قصة الحمّرة تشكو أمرها للنبي</x:v>
       </x:c>
       <x:c r="E210" t="str">
-        <x:v>The Fall of the Rain by the Supplication of the Prophet</x:v>
+        <x:v>The Heron Complains to the Prophet</x:v>
       </x:c>
       <x:c r="F210" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G210" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H210" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I210" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J210" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K210" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L210" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>9789953204079</x:v>
+        <x:v>9789953204086</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>KDSTAE041</x:v>
+        <x:v>KDSTAE040</x:v>
       </x:c>
       <x:c r="C211" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D211" t="str">
-        <x:v>EN قصة بركة الرسول في إطعام أصحابه</x:v>
+        <x:v>EN قصة نزول المطر بدعاء النبي</x:v>
       </x:c>
       <x:c r="E211" t="str">
-        <x:v>The Blessings of the Prophet when Feeding his Companions</x:v>
+        <x:v>The Fall of the Rain by the Supplication of the Prophet</x:v>
       </x:c>
       <x:c r="F211" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G211" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H211" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I211" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J211" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K211" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L211" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>9789953204063</x:v>
+        <x:v>9789953204079</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>KDSTAE042</x:v>
+        <x:v>KDSTAE041</x:v>
       </x:c>
       <x:c r="C212" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D212" t="str">
-        <x:v>EN قصة البركة في ماء الجرتين</x:v>
+        <x:v>EN قصة بركة الرسول في إطعام أصحابه</x:v>
       </x:c>
       <x:c r="E212" t="str">
-        <x:v>The Blessed water of the Two Large Jars</x:v>
+        <x:v>The Blessings of the Prophet when Feeding his Companions</x:v>
       </x:c>
       <x:c r="F212" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G212" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H212" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I212" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J212" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K212" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L212" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>9789953203935</x:v>
+        <x:v>9789953204063</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>KDSTAE043</x:v>
+        <x:v>KDSTAE042</x:v>
       </x:c>
       <x:c r="C213" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D213" t="str">
-        <x:v>EN قصة الشعير القاتل</x:v>
+        <x:v>EN قصة البركة في ماء الجرتين</x:v>
       </x:c>
       <x:c r="E213" t="str">
-        <x:v>The Fatal Barley</x:v>
+        <x:v>The Blessed water of the Two Large Jars</x:v>
       </x:c>
       <x:c r="F213" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G213" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H213" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I213" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J213" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K213" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L213" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>9789953204000</x:v>
+        <x:v>9789953203935</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>KDSTAE044</x:v>
+        <x:v>KDSTAE043</x:v>
       </x:c>
       <x:c r="C214" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D214" t="str">
-        <x:v>EN قصة التاجر الامين</x:v>
+        <x:v>EN قصة الشعير القاتل</x:v>
       </x:c>
       <x:c r="E214" t="str">
-        <x:v>The Trustworthy Merchant</x:v>
+        <x:v>The Fatal Barley</x:v>
       </x:c>
       <x:c r="F214" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G214" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H214" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I214" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J214" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K214" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L214" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>9789953204420</x:v>
+        <x:v>9789953204000</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>KDSTAE045</x:v>
+        <x:v>KDSTAE044</x:v>
       </x:c>
       <x:c r="C215" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D215" t="str">
-        <x:v>EN قصة افتضاح عباد الأصنام</x:v>
+        <x:v>EN قصة التاجر الامين</x:v>
       </x:c>
       <x:c r="E215" t="str">
-        <x:v>The Idol Worshippers are Disgraced</x:v>
+        <x:v>The Trustworthy Merchant</x:v>
       </x:c>
       <x:c r="F215" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G215" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H215" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I215" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J215" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K215" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L215" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>9789953204222</x:v>
+        <x:v>9789953204420</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>KDSTAE046</x:v>
+        <x:v>KDSTAE045</x:v>
       </x:c>
       <x:c r="C216" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D216" t="str">
-        <x:v>EN قصة الشرطي والصياد</x:v>
+        <x:v>EN قصة افتضاح عباد الأصنام</x:v>
       </x:c>
       <x:c r="E216" t="str">
-        <x:v>The Policeman and the Fisherman</x:v>
+        <x:v>The Idol Worshippers are Disgraced</x:v>
       </x:c>
       <x:c r="F216" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G216" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H216" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I216" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J216" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K216" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L216" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>9789953204529</x:v>
+        <x:v>9789953204222</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>KDSTAE048</x:v>
+        <x:v>KDSTAE046</x:v>
       </x:c>
       <x:c r="C217" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D217" t="str">
-        <x:v>EN قصة الخنفساء الحمراء</x:v>
+        <x:v>EN قصة الشرطي والصياد</x:v>
       </x:c>
       <x:c r="E217" t="str">
-        <x:v>The Red Ladybug</x:v>
+        <x:v>The Policeman and the Fisherman</x:v>
       </x:c>
       <x:c r="F217" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G217" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H217" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I217" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J217" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K217" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L217" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>9789953204284</x:v>
+        <x:v>9789953204529</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>KDSTAE049</x:v>
+        <x:v>KDSTAE048</x:v>
       </x:c>
       <x:c r="C218" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D218" t="str">
-        <x:v>EN قصة نجاة الطفل الرضيع</x:v>
+        <x:v>EN قصة الخنفساء الحمراء</x:v>
       </x:c>
       <x:c r="E218" t="str">
-        <x:v>The Escape of the Nursing Baby</x:v>
+        <x:v>The Red Ladybug</x:v>
       </x:c>
       <x:c r="F218" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G218" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H218" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I218" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J218" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K218" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L218" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
-        <x:v>9789953203942</x:v>
+        <x:v>9789953204284</x:v>
       </x:c>
       <x:c r="B219" t="str">
-        <x:v>KDSTAE050</x:v>
+        <x:v>KDSTAE049</x:v>
       </x:c>
       <x:c r="C219" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D219" t="str">
-        <x:v>EN قصة صقر العم مسعود</x:v>
+        <x:v>EN قصة نجاة الطفل الرضيع</x:v>
       </x:c>
       <x:c r="E219" t="str">
-        <x:v>Uncle Mas^oud's Hawk</x:v>
+        <x:v>The Escape of the Nursing Baby</x:v>
       </x:c>
       <x:c r="F219" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G219" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H219" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I219" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J219" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K219" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L219" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
-        <x:v>9789953203966</x:v>
+        <x:v>9789953203942</x:v>
       </x:c>
       <x:c r="B220" t="str">
-        <x:v>KDSTAE051</x:v>
+        <x:v>KDSTAE050</x:v>
       </x:c>
       <x:c r="C220" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D220" t="str">
-        <x:v>EN قصة الجمل العجيب</x:v>
+        <x:v>EN قصة صقر العم مسعود</x:v>
       </x:c>
       <x:c r="E220" t="str">
-        <x:v>The Amazing Camel</x:v>
+        <x:v>Uncle Mas^oud's Hawk</x:v>
       </x:c>
       <x:c r="F220" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G220" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H220" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I220" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J220" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K220" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L220" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
-        <x:v>9789953204468</x:v>
+        <x:v>9789953203966</x:v>
       </x:c>
       <x:c r="B221" t="str">
-        <x:v>KDSTAE052</x:v>
+        <x:v>KDSTAE051</x:v>
       </x:c>
       <x:c r="C221" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D221" t="str">
-        <x:v>EN قصة الرفق بالحيوان</x:v>
+        <x:v>EN قصة الجمل العجيب</x:v>
       </x:c>
       <x:c r="E221" t="str">
-        <x:v>La Douceur envers les animaux</x:v>
+        <x:v>The Amazing Camel</x:v>
       </x:c>
       <x:c r="F221" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G221" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H221" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I221" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J221" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K221" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L221" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
-        <x:v>9789953204178</x:v>
+        <x:v>9789953204468</x:v>
       </x:c>
       <x:c r="B222" t="str">
-        <x:v>KDSTAE053</x:v>
+        <x:v>KDSTAE052</x:v>
       </x:c>
       <x:c r="C222" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D222" t="str">
-        <x:v>EN قصة سحابة الخير</x:v>
+        <x:v>EN قصة الرفق بالحيوان</x:v>
       </x:c>
       <x:c r="E222" t="str">
-        <x:v>The Cloud of Goodness</x:v>
+        <x:v>La Douceur envers les animaux</x:v>
       </x:c>
       <x:c r="F222" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G222" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H222" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I222" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J222" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K222" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L222" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
-        <x:v>9789953204314</x:v>
+        <x:v>9789953204178</x:v>
       </x:c>
       <x:c r="B223" t="str">
-        <x:v>KDSTAE054</x:v>
+        <x:v>KDSTAE053</x:v>
       </x:c>
       <x:c r="C223" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D223" t="str">
-        <x:v>EN قصة إصلاح ذات البين بدرهم</x:v>
+        <x:v>EN قصة سحابة الخير</x:v>
       </x:c>
       <x:c r="E223" t="str">
-        <x:v>One Dirham Stops a Fight</x:v>
+        <x:v>The Cloud of Goodness</x:v>
       </x:c>
       <x:c r="F223" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G223" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H223" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I223" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J223" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K223" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L223" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
-        <x:v>9789953204277</x:v>
+        <x:v>9789953204314</x:v>
       </x:c>
       <x:c r="B224" t="str">
-        <x:v>KDSTAE055</x:v>
+        <x:v>KDSTAE054</x:v>
       </x:c>
       <x:c r="C224" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D224" t="str">
-        <x:v>EN قصة يا مغيث المستغيثين</x:v>
+        <x:v>EN قصة إصلاح ذات البين بدرهم</x:v>
       </x:c>
       <x:c r="E224" t="str">
-        <x:v>O the Succorer of the Seekers of Succor Do Succor Me</x:v>
+        <x:v>One Dirham Stops a Fight</x:v>
       </x:c>
       <x:c r="F224" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G224" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H224" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I224" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J224" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K224" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L224" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
-        <x:v>9789953204246</x:v>
+        <x:v>9789953204277</x:v>
       </x:c>
       <x:c r="B225" t="str">
-        <x:v>KDSTAE056</x:v>
+        <x:v>KDSTAE055</x:v>
       </x:c>
       <x:c r="C225" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D225" t="str">
-        <x:v>EN قصة كرم أهل بيت النبي الأطهار</x:v>
+        <x:v>EN قصة يا مغيث المستغيثين</x:v>
       </x:c>
       <x:c r="E225" t="str">
-        <x:v>The Generosity of the Virtuous Family of the Prophet</x:v>
+        <x:v>O the Succorer of the Seekers of Succor Do Succor Me</x:v>
       </x:c>
       <x:c r="F225" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G225" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H225" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I225" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J225" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K225" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L225" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
-        <x:v>9789953204239</x:v>
+        <x:v>9789953204246</x:v>
       </x:c>
       <x:c r="B226" t="str">
-        <x:v>KDSTAE057</x:v>
+        <x:v>KDSTAE056</x:v>
       </x:c>
       <x:c r="C226" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D226" t="str">
-        <x:v>EN قصة نعم المرأة الصالحة</x:v>
+        <x:v>EN قصة كرم أهل بيت النبي الأطهار</x:v>
       </x:c>
       <x:c r="E226" t="str">
-        <x:v>The Excellence of a Pious Woman</x:v>
+        <x:v>The Generosity of the Virtuous Family of the Prophet</x:v>
       </x:c>
       <x:c r="F226" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G226" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H226" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I226" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J226" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K226" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L226" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
-        <x:v>9789953204291</x:v>
+        <x:v>9789953204239</x:v>
       </x:c>
       <x:c r="B227" t="str">
-        <x:v>KDSTAE058</x:v>
+        <x:v>KDSTAE057</x:v>
       </x:c>
       <x:c r="C227" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D227" t="str">
-        <x:v>EN قصة التاجر والحية وابن عرس</x:v>
+        <x:v>EN قصة نعم المرأة الصالحة</x:v>
       </x:c>
       <x:c r="E227" t="str">
-        <x:v>The Merchant, the Snake, and the Weasel</x:v>
+        <x:v>The Excellence of a Pious Woman</x:v>
       </x:c>
       <x:c r="F227" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G227" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H227" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I227" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J227" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K227" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L227" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
-        <x:v>9789953204260</x:v>
+        <x:v>9789953204291</x:v>
       </x:c>
       <x:c r="B228" t="str">
-        <x:v>KDSTAE059</x:v>
+        <x:v>KDSTAE058</x:v>
       </x:c>
       <x:c r="C228" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D228" t="str">
-        <x:v>EN قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
+        <x:v>EN قصة التاجر والحية وابن عرس</x:v>
       </x:c>
       <x:c r="E228" t="str">
-        <x:v>Greed and the Three Loaves of Bread</x:v>
+        <x:v>The Merchant, the Snake, and the Weasel</x:v>
       </x:c>
       <x:c r="F228" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G228" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H228" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I228" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J228" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K228" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L228" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
-        <x:v>9789953203959</x:v>
+        <x:v>9789953204260</x:v>
       </x:c>
       <x:c r="B229" t="str">
-        <x:v>KDSTAE060</x:v>
+        <x:v>KDSTAE059</x:v>
       </x:c>
       <x:c r="C229" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D229" t="str">
-        <x:v>EN قصة الهر الأليف</x:v>
+        <x:v>EN قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
       </x:c>
       <x:c r="E229" t="str">
-        <x:v>The Friendly Cat</x:v>
+        <x:v>Greed and the Three Loaves of Bread</x:v>
       </x:c>
       <x:c r="F229" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G229" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H229" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I229" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J229" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K229" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L229" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
-        <x:v>9789953204659</x:v>
+        <x:v>9789953203959</x:v>
       </x:c>
       <x:c r="B230" t="str">
-        <x:v>KDSTAE061</x:v>
+        <x:v>KDSTAE060</x:v>
       </x:c>
       <x:c r="C230" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D230" t="str">
-        <x:v>EN قصة الخضر عليه السلام</x:v>
+        <x:v>EN قصة الهر الأليف</x:v>
       </x:c>
       <x:c r="E230" t="str">
-        <x:v>Al Khadir</x:v>
+        <x:v>The Friendly Cat</x:v>
       </x:c>
       <x:c r="F230" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G230" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H230" t="str">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I230" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J230" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K230" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L230" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
-        <x:v>9789953204666</x:v>
+        <x:v>9789953204659</x:v>
       </x:c>
       <x:c r="B231" t="str">
-        <x:v>KDSTAE062</x:v>
+        <x:v>KDSTAE061</x:v>
       </x:c>
       <x:c r="C231" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D231" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج1 EN</x:v>
+        <x:v>EN قصة الخضر عليه السلام</x:v>
       </x:c>
       <x:c r="E231" t="str">
-        <x:v>Al Khadir the Longest Living Person - Part 1</x:v>
+        <x:v>Al Khadir</x:v>
       </x:c>
       <x:c r="F231" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G231" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H231" t="str">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I231" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J231" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K231" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L231" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
-        <x:v>9789953204673</x:v>
+        <x:v>9789953204666</x:v>
       </x:c>
       <x:c r="B232" t="str">
-        <x:v>KDSTAE063</x:v>
+        <x:v>KDSTAE062</x:v>
       </x:c>
       <x:c r="C232" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D232" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج2 EN</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج1 EN</x:v>
       </x:c>
       <x:c r="E232" t="str">
-        <x:v>Al Khadir the Longest Living Person - Part 2</x:v>
+        <x:v>Al Khadir the Longest Living Person - Part 1</x:v>
       </x:c>
       <x:c r="F232" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G232" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H232" t="str">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="I232" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J232" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K232" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L232" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
-        <x:v>9789953203324</x:v>
+        <x:v>9789953204673</x:v>
       </x:c>
       <x:c r="B233" t="str">
-        <x:v>KDSTAE064</x:v>
+        <x:v>KDSTAE063</x:v>
       </x:c>
       <x:c r="C233" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D233" t="str">
-        <x:v>EN قصة ولادة سيدنا يحيى</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج2 EN</x:v>
       </x:c>
       <x:c r="E233" t="str">
-        <x:v>The Birth of Master Yahya</x:v>
+        <x:v>Al Khadir the Longest Living Person - Part 2</x:v>
       </x:c>
       <x:c r="F233" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G233" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H233" t="str">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I233" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J233" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K233" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L233" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
-        <x:v>9789953203218</x:v>
+        <x:v>9789953203324</x:v>
       </x:c>
       <x:c r="B234" t="str">
-        <x:v>KDSTAE065</x:v>
+        <x:v>KDSTAE064</x:v>
       </x:c>
       <x:c r="C234" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D234" t="str">
-        <x:v>EN قصة يحيى وثباته على الحق</x:v>
+        <x:v>EN قصة ولادة سيدنا يحيى</x:v>
       </x:c>
       <x:c r="E234" t="str">
-        <x:v>Our Master Yahya Remains Steadfast to the Truth</x:v>
+        <x:v>The Birth of Master Yahya</x:v>
       </x:c>
       <x:c r="F234" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G234" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H234" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I234" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J234" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K234" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L234" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
-        <x:v>9789953203683</x:v>
+        <x:v>9789953203218</x:v>
       </x:c>
       <x:c r="B235" t="str">
-        <x:v>KDSTAE066</x:v>
+        <x:v>KDSTAE065</x:v>
       </x:c>
       <x:c r="C235" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D235" t="str">
-        <x:v>EN قصة تسبيح الجبال والطيور مع داود</x:v>
+        <x:v>EN قصة يحيى وثباته على الحق</x:v>
       </x:c>
       <x:c r="E235" t="str">
-        <x:v>The Glorification of Mountains and Birds with Dawoud</x:v>
+        <x:v>Our Master Yahya Remains Steadfast to the Truth</x:v>
       </x:c>
       <x:c r="F235" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G235" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H235" t="str">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I235" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J235" t="str">
-        <x:v>2005</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K235" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L235" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
-        <x:v>9789953205618</x:v>
+        <x:v>9789953203683</x:v>
       </x:c>
       <x:c r="B236" t="str">
-        <x:v>KDSTAE067</x:v>
+        <x:v>KDSTAE066</x:v>
       </x:c>
       <x:c r="C236" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D236" t="str">
-        <x:v>EN قصة لقمة بلقمة</x:v>
+        <x:v>EN قصة تسبيح الجبال والطيور مع داود</x:v>
       </x:c>
       <x:c r="E236" t="str">
-        <x:v>One Bite for Another</x:v>
+        <x:v>The Glorification of Mountains and Birds with Dawoud</x:v>
       </x:c>
       <x:c r="F236" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G236" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H236" t="str">
-        <x:v>15</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I236" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J236" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K236" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L236" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
-        <x:v>9789953205526</x:v>
+        <x:v>9789953205618</x:v>
       </x:c>
       <x:c r="B237" t="str">
-        <x:v>KDSTAE073</x:v>
+        <x:v>KDSTAE067</x:v>
       </x:c>
       <x:c r="C237" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D237" t="str">
-        <x:v>EN إن رب عمر يرانا</x:v>
+        <x:v>EN قصة لقمة بلقمة</x:v>
       </x:c>
       <x:c r="E237" t="str">
-        <x:v>The Lord of ^Umar Sees Us</x:v>
+        <x:v>One Bite for Another</x:v>
       </x:c>
       <x:c r="F237" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G237" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H237" t="str">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I237" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J237" t="str">
-        <x:v>2009</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K237" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L237" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
-        <x:v>9789953205908</x:v>
+        <x:v>9789953205526</x:v>
       </x:c>
       <x:c r="B238" t="str">
-        <x:v>KDSTAE075</x:v>
+        <x:v>KDSTAE073</x:v>
       </x:c>
       <x:c r="C238" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D238" t="str">
-        <x:v>EN قصة الغلام الكريم</x:v>
+        <x:v>EN إن رب عمر يرانا</x:v>
       </x:c>
       <x:c r="E238" t="str">
-        <x:v>The Generous Boy</x:v>
+        <x:v>The Lord of ^Umar Sees Us</x:v>
       </x:c>
       <x:c r="F238" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G238" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H238" t="str">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I238" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J238" t="str">
-        <x:v>2008</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K238" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L238" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
-        <x:v>9789953205113</x:v>
+        <x:v>9789953205908</x:v>
       </x:c>
       <x:c r="B239" t="str">
-        <x:v>KDSTAE076</x:v>
+        <x:v>KDSTAE075</x:v>
       </x:c>
       <x:c r="C239" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D239" t="str">
-        <x:v>EN قصة الذكور والإناث</x:v>
+        <x:v>EN قصة الغلام الكريم</x:v>
       </x:c>
       <x:c r="E239" t="str">
-        <x:v>Boys and Girls</x:v>
+        <x:v>The Generous Boy</x:v>
       </x:c>
       <x:c r="F239" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G239" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H239" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I239" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J239" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K239" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L239" t="str">
         <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
-        <x:v>9789953205885</x:v>
+        <x:v>9789953205113</x:v>
       </x:c>
       <x:c r="B240" t="str">
-        <x:v>KDSTAE077</x:v>
+        <x:v>KDSTAE076</x:v>
       </x:c>
       <x:c r="C240" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D240" t="str">
-        <x:v>EN قصة ذو النون المصري والعقرب</x:v>
+        <x:v>EN قصة الذكور والإناث</x:v>
       </x:c>
       <x:c r="E240" t="str">
-        <x:v>Dhunun al Misriyy and the Scorpion</x:v>
+        <x:v>Boys and Girls</x:v>
       </x:c>
       <x:c r="F240" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G240" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H240" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I240" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J240" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K240" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L240" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
-        <x:v>9789953205441</x:v>
+        <x:v>9789953205885</x:v>
       </x:c>
       <x:c r="B241" t="str">
-        <x:v>KDSTAE078</x:v>
+        <x:v>KDSTAE077</x:v>
       </x:c>
       <x:c r="C241" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D241" t="str">
-        <x:v>EN قصة من روائع السخاء</x:v>
+        <x:v>EN قصة ذو النون المصري والعقرب</x:v>
       </x:c>
       <x:c r="E241" t="str">
-        <x:v>The Wonders of Generosity</x:v>
+        <x:v>Dhunun al Misriyy and the Scorpion</x:v>
       </x:c>
       <x:c r="F241" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G241" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H241" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I241" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J241" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K241" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L241" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
-        <x:v>9789953204253</x:v>
+        <x:v>9789953205441</x:v>
       </x:c>
       <x:c r="B242" t="str">
-        <x:v>KDSTAE079</x:v>
+        <x:v>KDSTAE078</x:v>
       </x:c>
       <x:c r="C242" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D242" t="str">
-        <x:v>EN قصة العطار يرد ديونه ببركة النبي</x:v>
+        <x:v>EN قصة من روائع السخاء</x:v>
       </x:c>
       <x:c r="E242" t="str">
-        <x:v>The Herbalist pays back his debts by the Blessings of the Prophet</x:v>
+        <x:v>The Wonders of Generosity</x:v>
       </x:c>
       <x:c r="F242" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G242" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H242" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I242" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J242" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K242" t="str">
-        <x:v>15</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L242" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
-        <x:v>9789953204161</x:v>
+        <x:v>9789953204253</x:v>
       </x:c>
       <x:c r="B243" t="str">
-        <x:v>KDSTAE080</x:v>
+        <x:v>KDSTAE079</x:v>
       </x:c>
       <x:c r="C243" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D243" t="str">
-        <x:v>EN قصة سر خرق السفينة</x:v>
+        <x:v>EN قصة العطار يرد ديونه ببركة النبي</x:v>
       </x:c>
       <x:c r="E243" t="str">
-        <x:v>The Secret of Puncturing the Ship</x:v>
+        <x:v>The Herbalist pays back his debts by the Blessings of the Prophet</x:v>
       </x:c>
       <x:c r="F243" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G243" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H243" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I243" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J243" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K243" t="str">
-        <x:v>1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="L243" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
-        <x:v>9789953204109</x:v>
+        <x:v>9789953204161</x:v>
       </x:c>
       <x:c r="B244" t="str">
-        <x:v>KDSTAE081</x:v>
+        <x:v>KDSTAE080</x:v>
       </x:c>
       <x:c r="C244" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D244" t="str">
-        <x:v>EN قصة إسلام عمير بن وهب</x:v>
+        <x:v>EN قصة سر خرق السفينة</x:v>
       </x:c>
       <x:c r="E244" t="str">
-        <x:v>^Umayr Bin Wahb Embracing Islam because of the Miracle of the Prophet</x:v>
+        <x:v>The Secret of Puncturing the Ship</x:v>
       </x:c>
       <x:c r="F244" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G244" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H244" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I244" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J244" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K244" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L244" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
-        <x:v>9789953204543</x:v>
+        <x:v>9789953204109</x:v>
       </x:c>
       <x:c r="B245" t="str">
-        <x:v>KDSTAE082</x:v>
+        <x:v>KDSTAE081</x:v>
       </x:c>
       <x:c r="C245" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D245" t="str">
-        <x:v>طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن EN</x:v>
+        <x:v>EN قصة إسلام عمير بن وهب</x:v>
       </x:c>
       <x:c r="E245" t="str">
-        <x:v>A Small Amount of Food is Enough for 300 people, by the Will of Allah</x:v>
+        <x:v>^Umayr Bin Wahb Embracing Islam because of the Miracle of the Prophet</x:v>
       </x:c>
       <x:c r="F245" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G245" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H245" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I245" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J245" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K245" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L245" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
-        <x:v>9789953204307</x:v>
+        <x:v>9789953204543</x:v>
       </x:c>
       <x:c r="B246" t="str">
-        <x:v>KDSTAE083</x:v>
+        <x:v>KDSTAE082</x:v>
       </x:c>
       <x:c r="C246" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D246" t="str">
-        <x:v>EN قصة جزاء الخيانة</x:v>
+        <x:v>طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن EN</x:v>
       </x:c>
       <x:c r="E246" t="str">
-        <x:v>The Consequence of Betrayal</x:v>
+        <x:v>A Small Amount of Food is Enough for 300 people, by the Will of Allah</x:v>
       </x:c>
       <x:c r="F246" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G246" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H246" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I246" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J246" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K246" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L246" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
-        <x:v>9789953204017</x:v>
+        <x:v>9789953204307</x:v>
       </x:c>
       <x:c r="B247" t="str">
-        <x:v>KDSTAE085</x:v>
+        <x:v>KDSTAE083</x:v>
       </x:c>
       <x:c r="C247" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D247" t="str">
-        <x:v>EN قصة وزير يتخلص من مكيدة</x:v>
+        <x:v>EN قصة جزاء الخيانة</x:v>
       </x:c>
       <x:c r="E247" t="str">
-        <x:v>The Minister Defeats the Plot</x:v>
+        <x:v>The Consequence of Betrayal</x:v>
       </x:c>
       <x:c r="F247" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G247" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H247" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I247" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J247" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K247" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L247" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
-        <x:v>9789953205182</x:v>
+        <x:v>9789953204017</x:v>
       </x:c>
       <x:c r="B248" t="str">
-        <x:v>KDSTAE086</x:v>
+        <x:v>KDSTAE085</x:v>
       </x:c>
       <x:c r="C248" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D248" t="str">
-        <x:v>EN قصة حمار الملك</x:v>
+        <x:v>EN قصة وزير يتخلص من مكيدة</x:v>
       </x:c>
       <x:c r="E248" t="str">
-        <x:v>The King's Donkey</x:v>
+        <x:v>The Minister Defeats the Plot</x:v>
       </x:c>
       <x:c r="F248" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G248" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H248" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I248" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J248" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K248" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L248" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
-        <x:v>9789953200569</x:v>
+        <x:v>9789953205182</x:v>
       </x:c>
       <x:c r="B249" t="str">
-        <x:v>KDSTAF002</x:v>
+        <x:v>KDSTAE086</x:v>
       </x:c>
       <x:c r="C249" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D249" t="str">
-        <x:v>FR قصة أصحاب الكهف</x:v>
+        <x:v>EN قصة حمار الملك</x:v>
       </x:c>
       <x:c r="E249" t="str">
-        <x:v>Les compagnons de la caverne</x:v>
+        <x:v>The King's Donkey</x:v>
       </x:c>
       <x:c r="F249" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G249" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H249" t="str">
-        <x:v>34</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I249" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J249" t="str">
-        <x:v>2007</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K249" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L249" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
-        <x:v>9789953200552</x:v>
+        <x:v>9789953200569</x:v>
       </x:c>
       <x:c r="B250" t="str">
-        <x:v>KDSTAF003</x:v>
+        <x:v>KDSTAF002</x:v>
       </x:c>
       <x:c r="C250" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D250" t="str">
-        <x:v>FR قصة رؤية إبراهيم لإحياء الطيور</x:v>
+        <x:v>FR قصة أصحاب الكهف</x:v>
       </x:c>
       <x:c r="E250" t="str">
-        <x:v>Ibrahim observa la resurrection des oiseaux morts</x:v>
+        <x:v>Les compagnons de la caverne</x:v>
       </x:c>
       <x:c r="F250" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G250" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H250" t="str">
-        <x:v>24</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I250" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J250" t="str">
-        <x:v>1999</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K250" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L250" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
-        <x:v>9789953200606</x:v>
+        <x:v>9789953200552</x:v>
       </x:c>
       <x:c r="B251" t="str">
-        <x:v>KDSTAF004</x:v>
+        <x:v>KDSTAF003</x:v>
       </x:c>
       <x:c r="C251" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D251" t="str">
-        <x:v>FR قصة السمكات الثلاث</x:v>
+        <x:v>FR قصة رؤية إبراهيم لإحياء الطيور</x:v>
       </x:c>
       <x:c r="E251" t="str">
-        <x:v>Les Trois Poissons</x:v>
+        <x:v>Ibrahim observa la resurrection des oiseaux morts</x:v>
       </x:c>
       <x:c r="F251" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G251" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H251" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I251" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J251" t="str">
-        <x:v>2007</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="K251" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L251" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
-        <x:v>9789953202006</x:v>
+        <x:v>9789953200606</x:v>
       </x:c>
       <x:c r="B252" t="str">
-        <x:v>KDSTAF005</x:v>
+        <x:v>KDSTAF004</x:v>
       </x:c>
       <x:c r="C252" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D252" t="str">
-        <x:v>FR قصة معجزات عيسى المتواليات</x:v>
+        <x:v>FR قصة السمكات الثلاث</x:v>
       </x:c>
       <x:c r="E252" t="str">
-        <x:v>Multiples miracles accordés à notre Maître ^Iça</x:v>
+        <x:v>Les Trois Poissons</x:v>
       </x:c>
       <x:c r="F252" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G252" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H252" t="str">
-        <x:v>22</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I252" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J252" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K252" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L252" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
-        <x:v>9789953202013</x:v>
+        <x:v>9789953202006</x:v>
       </x:c>
       <x:c r="B253" t="str">
-        <x:v>KDSTAF006</x:v>
+        <x:v>KDSTAF005</x:v>
       </x:c>
       <x:c r="C253" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D253" t="str">
-        <x:v>FR قصة جراد من ذهب لسيدنا أيوب</x:v>
+        <x:v>FR قصة معجزات عيسى المتواليات</x:v>
       </x:c>
       <x:c r="E253" t="str">
-        <x:v>Des sauterelles en or pour notre maître 'Ayyoub</x:v>
+        <x:v>Multiples miracles accordés à notre Maître ^Iça</x:v>
       </x:c>
       <x:c r="F253" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G253" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H253" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I253" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J253" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K253" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L253" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
-        <x:v>9789953200842</x:v>
+        <x:v>9789953202013</x:v>
       </x:c>
       <x:c r="B254" t="str">
-        <x:v>KDSTAF007</x:v>
+        <x:v>KDSTAF006</x:v>
       </x:c>
       <x:c r="C254" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D254" t="str">
-        <x:v>FR قصة غزوة خيبر</x:v>
+        <x:v>FR قصة جراد من ذهب لسيدنا أيوب</x:v>
       </x:c>
       <x:c r="E254" t="str">
-        <x:v>La Conquéte de Khaybar</x:v>
+        <x:v>Des sauterelles en or pour notre maître 'Ayyoub</x:v>
       </x:c>
       <x:c r="F254" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G254" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H254" t="str">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I254" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J254" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K254" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L254" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
-        <x:v>9789953200835</x:v>
+        <x:v>9789953200842</x:v>
       </x:c>
       <x:c r="B255" t="str">
-        <x:v>KDSTAF008</x:v>
+        <x:v>KDSTAF007</x:v>
       </x:c>
       <x:c r="C255" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D255" t="str">
-        <x:v>FR قصة أصحاب البستان</x:v>
+        <x:v>FR قصة غزوة خيبر</x:v>
       </x:c>
       <x:c r="E255" t="str">
-        <x:v>Les propriétaires du jardin</x:v>
+        <x:v>La Conquéte de Khaybar</x:v>
       </x:c>
       <x:c r="F255" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G255" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H255" t="str">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I255" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J255" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K255" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L255" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
-        <x:v>9789953200279</x:v>
+        <x:v>9789953200835</x:v>
       </x:c>
       <x:c r="B256" t="str">
-        <x:v>KDSTAF009</x:v>
+        <x:v>KDSTAF008</x:v>
       </x:c>
       <x:c r="C256" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D256" t="str">
-        <x:v>FR قصة عصا سيدنا موسى</x:v>
+        <x:v>FR قصة أصحاب البستان</x:v>
       </x:c>
       <x:c r="E256" t="str">
-        <x:v>Le bâton de Mouça</x:v>
+        <x:v>Les propriétaires du jardin</x:v>
       </x:c>
       <x:c r="F256" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G256" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H256" t="str">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I256" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J256" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K256" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L256" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
-        <x:v>9789953200828</x:v>
+        <x:v>9789953200279</x:v>
       </x:c>
       <x:c r="B257" t="str">
-        <x:v>KDSTAF010</x:v>
+        <x:v>KDSTAF009</x:v>
       </x:c>
       <x:c r="C257" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D257" t="str">
-        <x:v>FR قصة عزير</x:v>
+        <x:v>FR قصة عصا سيدنا موسى</x:v>
       </x:c>
       <x:c r="E257" t="str">
-        <x:v>Le récit de ^Ouzayr</x:v>
+        <x:v>Le bâton de Mouça</x:v>
       </x:c>
       <x:c r="F257" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G257" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H257" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I257" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J257" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K257" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L257" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
-        <x:v>9789953201030</x:v>
+        <x:v>9789953200828</x:v>
       </x:c>
       <x:c r="B258" t="str">
-        <x:v>KDSTAF011</x:v>
+        <x:v>KDSTAF010</x:v>
       </x:c>
       <x:c r="C258" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D258" t="str">
-        <x:v>FR قصة آيات سيدنا موسى المفصلات</x:v>
+        <x:v>FR قصة عزير</x:v>
       </x:c>
       <x:c r="E258" t="str">
-        <x:v>Les signes détaillés de Mouça</x:v>
+        <x:v>Le récit de ^Ouzayr</x:v>
       </x:c>
       <x:c r="F258" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G258" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H258" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I258" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J258" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K258" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L258" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
-        <x:v>9789953201016</x:v>
+        <x:v>9789953201030</x:v>
       </x:c>
       <x:c r="B259" t="str">
-        <x:v>KDSTAF012</x:v>
+        <x:v>KDSTAF011</x:v>
       </x:c>
       <x:c r="C259" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D259" t="str">
-        <x:v>FR قصة محاولة إحراق سيدنا إبراهيم</x:v>
+        <x:v>FR قصة آيات سيدنا موسى المفصلات</x:v>
       </x:c>
       <x:c r="E259" t="str">
-        <x:v>La tentative de brûler Ibrahim</x:v>
+        <x:v>Les signes détaillés de Mouça</x:v>
       </x:c>
       <x:c r="F259" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G259" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H259" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I259" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J259" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K259" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L259" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
-        <x:v>9789953201054</x:v>
+        <x:v>9789953201016</x:v>
       </x:c>
       <x:c r="B260" t="str">
-        <x:v>KDSTAF013</x:v>
+        <x:v>KDSTAF012</x:v>
       </x:c>
       <x:c r="C260" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D260" t="str">
-        <x:v>FR قصة المؤمن التقي والكافر الشقي</x:v>
+        <x:v>FR قصة محاولة إحراق سيدنا إبراهيم</x:v>
       </x:c>
       <x:c r="E260" t="str">
-        <x:v>Le croyant pieux et le mécréant malheureux</x:v>
+        <x:v>La tentative de brûler Ibrahim</x:v>
       </x:c>
       <x:c r="F260" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G260" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H260" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I260" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J260" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K260" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L260" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
-        <x:v>9789953201078</x:v>
+        <x:v>9789953201054</x:v>
       </x:c>
       <x:c r="B261" t="str">
-        <x:v>KDSTAF014</x:v>
+        <x:v>KDSTAF013</x:v>
       </x:c>
       <x:c r="C261" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D261" t="str">
-        <x:v>FR قصة الحمامة والثعلب ومالك الحزين</x:v>
+        <x:v>FR قصة المؤمن التقي والكافر الشقي</x:v>
       </x:c>
       <x:c r="E261" t="str">
-        <x:v>Le pigeon le renard et le flamand rose</x:v>
+        <x:v>Le croyant pieux et le mécréant malheureux</x:v>
       </x:c>
       <x:c r="F261" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G261" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H261" t="str">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I261" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J261" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K261" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L261" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
-        <x:v>9789953201818</x:v>
+        <x:v>9789953201078</x:v>
       </x:c>
       <x:c r="B262" t="str">
-        <x:v>KDSTAE015</x:v>
+        <x:v>KDSTAF014</x:v>
       </x:c>
       <x:c r="C262" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D262" t="str">
-        <x:v>FR قصة إرم ذات العماد</x:v>
+        <x:v>FR قصة الحمامة والثعلب ومالك الحزين</x:v>
       </x:c>
       <x:c r="E262" t="str">
-        <x:v>Iram Thatou l- ^Imad</x:v>
+        <x:v>Le pigeon le renard et le flamand rose</x:v>
       </x:c>
       <x:c r="F262" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G262" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H262" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I262" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J262" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K262" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L262" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
-        <x:v>9789953201788</x:v>
+        <x:v>9789953201818</x:v>
       </x:c>
       <x:c r="B263" t="str">
-        <x:v>KDSTAF016</x:v>
+        <x:v>KDSTAE015</x:v>
       </x:c>
       <x:c r="C263" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D263" t="str">
-        <x:v>FR قصة سبأ</x:v>
+        <x:v>FR قصة إرم ذات العماد</x:v>
       </x:c>
       <x:c r="E263" t="str">
-        <x:v>Le récit de Saba'</x:v>
+        <x:v>Iram Thatou l- ^Imad</x:v>
       </x:c>
       <x:c r="F263" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G263" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H263" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I263" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J263" t="str">
-        <x:v>2003</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K263" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L263" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
-        <x:v>9789953201740</x:v>
+        <x:v>9789953201788</x:v>
       </x:c>
       <x:c r="B264" t="str">
-        <x:v>KDSTAF017</x:v>
+        <x:v>KDSTAF016</x:v>
       </x:c>
       <x:c r="C264" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D264" t="str">
-        <x:v>FR قصة قارون</x:v>
+        <x:v>FR قصة سبأ</x:v>
       </x:c>
       <x:c r="E264" t="str">
-        <x:v>Le récit de Qaroun</x:v>
+        <x:v>Le récit de Saba'</x:v>
       </x:c>
       <x:c r="F264" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G264" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H264" t="str">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I264" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J264" t="str">
-        <x:v>2004</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="K264" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L264" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
-        <x:v>9789953201764</x:v>
+        <x:v>9789953201740</x:v>
       </x:c>
       <x:c r="B265" t="str">
-        <x:v>KDSTAF018</x:v>
+        <x:v>KDSTAF017</x:v>
       </x:c>
       <x:c r="C265" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D265" t="str">
-        <x:v>FR قصة هاروت وماروت</x:v>
+        <x:v>FR قصة قارون</x:v>
       </x:c>
       <x:c r="E265" t="str">
-        <x:v>Harout et Marout Le deaux anges honorés</x:v>
+        <x:v>Le récit de Qaroun</x:v>
       </x:c>
       <x:c r="F265" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G265" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H265" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I265" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J265" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K265" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L265" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
-        <x:v>9789953201825</x:v>
+        <x:v>9789953201764</x:v>
       </x:c>
       <x:c r="B266" t="str">
-        <x:v>KDSTAF019</x:v>
+        <x:v>KDSTAF018</x:v>
       </x:c>
       <x:c r="C266" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D266" t="str">
-        <x:v>FR قصة أصحاب الأخدود</x:v>
+        <x:v>FR قصة هاروت وماروت</x:v>
       </x:c>
       <x:c r="E266" t="str">
-        <x:v>Les gens de al-'Oukhdoud</x:v>
+        <x:v>Harout et Marout Le deaux anges honorés</x:v>
       </x:c>
       <x:c r="F266" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G266" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H266" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I266" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J266" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K266" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L266" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
-        <x:v>9789953200088</x:v>
+        <x:v>9789953201825</x:v>
       </x:c>
       <x:c r="B267" t="str">
-        <x:v>KDSTAF020</x:v>
+        <x:v>KDSTAF019</x:v>
       </x:c>
       <x:c r="C267" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D267" t="str">
-        <x:v>FR قصة الريح المسخرة لسيدنا سليمان</x:v>
+        <x:v>FR قصة أصحاب الأخدود</x:v>
       </x:c>
       <x:c r="E267" t="str">
-        <x:v>Le vent asservi à notre maître Soulayman</x:v>
+        <x:v>Les gens de al-'Oukhdoud</x:v>
       </x:c>
       <x:c r="F267" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G267" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H267" t="str">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I267" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J267" t="str">
         <x:v>2004</x:v>
       </x:c>
       <x:c r="K267" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L267" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
-        <x:v>9789953202228</x:v>
+        <x:v>9789953200088</x:v>
       </x:c>
       <x:c r="B268" t="str">
-        <x:v>KDSTAF021</x:v>
+        <x:v>KDSTAF020</x:v>
       </x:c>
       <x:c r="C268" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D268" t="str">
-        <x:v>FR قصة ذو القرنين</x:v>
+        <x:v>FR قصة الريح المسخرة لسيدنا سليمان</x:v>
       </x:c>
       <x:c r="E268" t="str">
-        <x:v>Dhou l Qarnayn</x:v>
+        <x:v>Le vent asservi à notre maître Soulayman</x:v>
       </x:c>
       <x:c r="F268" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G268" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H268" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I268" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J268" t="str">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K268" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L268" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
-        <x:v>9789953201849</x:v>
+        <x:v>9789953202228</x:v>
       </x:c>
       <x:c r="B269" t="str">
-        <x:v>KDSTAF022</x:v>
+        <x:v>KDSTAF021</x:v>
       </x:c>
       <x:c r="C269" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D269" t="str">
-        <x:v>FR قصة مائدة عيسى عليه السلام</x:v>
+        <x:v>FR قصة ذو القرنين</x:v>
       </x:c>
       <x:c r="E269" t="str">
-        <x:v>La Table de ^Iça</x:v>
+        <x:v>Dhou l Qarnayn</x:v>
       </x:c>
       <x:c r="F269" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G269" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H269" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I269" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J269" t="str">
-        <x:v>2004</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K269" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L269" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
-        <x:v>9789953202051</x:v>
+        <x:v>9789953201849</x:v>
       </x:c>
       <x:c r="B270" t="str">
-        <x:v>KDSTAF023</x:v>
+        <x:v>KDSTAF022</x:v>
       </x:c>
       <x:c r="C270" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D270" t="str">
-        <x:v>FR قصة قميص يوسف</x:v>
+        <x:v>FR قصة مائدة عيسى عليه السلام</x:v>
       </x:c>
       <x:c r="E270" t="str">
-        <x:v>La chemise de Youçouf</x:v>
+        <x:v>La Table de ^Iça</x:v>
       </x:c>
       <x:c r="F270" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G270" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H270" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I270" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J270" t="str">
-        <x:v>2007</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K270" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L270" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
-        <x:v>9789953202075</x:v>
+        <x:v>9789953202051</x:v>
       </x:c>
       <x:c r="B271" t="str">
-        <x:v>KDSTAF024</x:v>
+        <x:v>KDSTAF023</x:v>
       </x:c>
       <x:c r="C271" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D271" t="str">
-        <x:v>FR قصة سليمان في وادي النمل</x:v>
+        <x:v>FR قصة قميص يوسف</x:v>
       </x:c>
       <x:c r="E271" t="str">
-        <x:v>Notre Maître Soulayman dans la vallée des fourmis</x:v>
+        <x:v>La chemise de Youçouf</x:v>
       </x:c>
       <x:c r="F271" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G271" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H271" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I271" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J271" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K271" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L271" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
-        <x:v>9789953201863</x:v>
+        <x:v>9789953202075</x:v>
       </x:c>
       <x:c r="B272" t="str">
-        <x:v>KDSTAF025</x:v>
+        <x:v>KDSTAF024</x:v>
       </x:c>
       <x:c r="C272" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D272" t="str">
-        <x:v>FR قصة معجزات موسى في التيه</x:v>
+        <x:v>FR قصة سليمان في وادي النمل</x:v>
       </x:c>
       <x:c r="E272" t="str">
-        <x:v>Les miracles de notre maître Mouça dans le désert</x:v>
+        <x:v>Notre Maître Soulayman dans la vallée des fourmis</x:v>
       </x:c>
       <x:c r="F272" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G272" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H272" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I272" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J272" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K272" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L272" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
-        <x:v>9789953203553</x:v>
+        <x:v>9789953201863</x:v>
       </x:c>
       <x:c r="B273" t="str">
-        <x:v>KDSTAF026</x:v>
+        <x:v>KDSTAF025</x:v>
       </x:c>
       <x:c r="C273" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D273" t="str">
-        <x:v>FR قصة ناقة النبي صالح</x:v>
+        <x:v>FR قصة معجزات موسى في التيه</x:v>
       </x:c>
       <x:c r="E273" t="str">
-        <x:v>La Chamelle du Prophète Salih</x:v>
+        <x:v>Les miracles de notre maître Mouça dans le désert</x:v>
       </x:c>
       <x:c r="F273" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G273" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H273" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I273" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J273" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K273" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L273" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
-        <x:v>9789953201887</x:v>
+        <x:v>9789953203553</x:v>
       </x:c>
       <x:c r="B274" t="str">
-        <x:v>KDSTAF027</x:v>
+        <x:v>KDSTAF026</x:v>
       </x:c>
       <x:c r="C274" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D274" t="str">
-        <x:v>FR قصة سيدنا زكريا وكفالته لمريم</x:v>
+        <x:v>FR قصة ناقة النبي صالح</x:v>
       </x:c>
       <x:c r="E274" t="str">
-        <x:v>Le récit de notre maître Zakariyya et de sa prise en change de Maryam</x:v>
+        <x:v>La Chamelle du Prophète Salih</x:v>
       </x:c>
       <x:c r="F274" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G274" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H274" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I274" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J274" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K274" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L274" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
-        <x:v>9789953203089</x:v>
+        <x:v>9789953201887</x:v>
       </x:c>
       <x:c r="B275" t="str">
-        <x:v>KDSTAF028</x:v>
+        <x:v>KDSTAF027</x:v>
       </x:c>
       <x:c r="C275" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D275" t="str">
-        <x:v>FR قصة حبس الشمس لسيدنا يوشع</x:v>
+        <x:v>FR قصة سيدنا زكريا وكفالته لمريم</x:v>
       </x:c>
       <x:c r="E275" t="str">
-        <x:v>Le soleil arrêté pour notre maître Youcha^ fils de Noun</x:v>
+        <x:v>Le récit de notre maître Zakariyya et de sa prise en change de Maryam</x:v>
       </x:c>
       <x:c r="F275" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G275" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H275" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I275" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J275" t="str">
-        <x:v>2006</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K275" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L275" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str">
-        <x:v>9789953203075</x:v>
+        <x:v>9789953203089</x:v>
       </x:c>
       <x:c r="B276" t="str">
-        <x:v>KDSTAF029</x:v>
+        <x:v>KDSTAF028</x:v>
       </x:c>
       <x:c r="C276" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D276" t="str">
-        <x:v>FR قصة حوت يونس عليه السلام</x:v>
+        <x:v>FR قصة حبس الشمس لسيدنا يوشع</x:v>
       </x:c>
       <x:c r="E276" t="str">
-        <x:v>Le baleine de Younus</x:v>
+        <x:v>Le soleil arrêté pour notre maître Youcha^ fils de Noun</x:v>
       </x:c>
       <x:c r="F276" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G276" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H276" t="str">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I276" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J276" t="str">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K276" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L276" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str">
-        <x:v>9789953203096</x:v>
+        <x:v>9789953203075</x:v>
       </x:c>
       <x:c r="B277" t="str">
-        <x:v>KDSTAF030</x:v>
+        <x:v>KDSTAF029</x:v>
       </x:c>
       <x:c r="C277" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D277" t="str">
-        <x:v>FR قصة الخضر عليه السلام</x:v>
+        <x:v>FR قصة حوت يونس عليه السلام</x:v>
       </x:c>
       <x:c r="E277" t="str">
-        <x:v>Al Khadir</x:v>
+        <x:v>Le baleine de Younus</x:v>
       </x:c>
       <x:c r="F277" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G277" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H277" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I277" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J277" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K277" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L277" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str">
-        <x:v>9789953203102</x:v>
+        <x:v>9789953203096</x:v>
       </x:c>
       <x:c r="B278" t="str">
-        <x:v>KDSTAF031</x:v>
+        <x:v>KDSTAF030</x:v>
       </x:c>
       <x:c r="C278" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D278" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج1 FR</x:v>
+        <x:v>FR قصة الخضر عليه السلام</x:v>
       </x:c>
       <x:c r="E278" t="str">
-        <x:v>Al Khadir le plus âgé des humains - Tome 1</x:v>
+        <x:v>Al Khadir</x:v>
       </x:c>
       <x:c r="F278" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G278" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H278" t="str">
-        <x:v>50</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I278" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J278" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K278" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L278" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str">
-        <x:v>9789953203119</x:v>
+        <x:v>9789953203102</x:v>
       </x:c>
       <x:c r="B279" t="str">
-        <x:v>KDSTAF032</x:v>
+        <x:v>KDSTAF031</x:v>
       </x:c>
       <x:c r="C279" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D279" t="str">
-        <x:v>قصة الخضر أطول الناس عمرا ج2 FR</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج1 FR</x:v>
       </x:c>
       <x:c r="E279" t="str">
-        <x:v>Al Khadir le plus âgé des humains - Tome 2</x:v>
+        <x:v>Al Khadir le plus âgé des humains - Tome 1</x:v>
       </x:c>
       <x:c r="F279" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G279" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H279" t="str">
-        <x:v>16</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I279" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J279" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K279" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L279" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str">
-        <x:v>9789953200101</x:v>
+        <x:v>9789953203119</x:v>
       </x:c>
       <x:c r="B280" t="str">
-        <x:v>KDSTAF033</x:v>
+        <x:v>KDSTAF032</x:v>
       </x:c>
       <x:c r="C280" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D280" t="str">
-        <x:v>FR قصة قابيل و هابيل</x:v>
+        <x:v>قصة الخضر أطول الناس عمرا ج2 FR</x:v>
       </x:c>
       <x:c r="E280" t="str">
-        <x:v>Qabil et Habil</x:v>
+        <x:v>Al Khadir le plus âgé des humains - Tome 2</x:v>
       </x:c>
       <x:c r="F280" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G280" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H280" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I280" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J280" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K280" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L280" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str">
-        <x:v>9789953200095</x:v>
+        <x:v>9789953200101</x:v>
       </x:c>
       <x:c r="B281" t="str">
-        <x:v>KDSTAF034</x:v>
+        <x:v>KDSTAF033</x:v>
       </x:c>
       <x:c r="C281" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D281" t="str">
-        <x:v>FR قصة غزوة أحد</x:v>
+        <x:v>FR قصة قابيل و هابيل</x:v>
       </x:c>
       <x:c r="E281" t="str">
-        <x:v>La Conquéte de Ouhud</x:v>
+        <x:v>Qabil et Habil</x:v>
       </x:c>
       <x:c r="F281" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G281" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H281" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I281" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J281" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K281" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L281" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str">
-        <x:v>9789953200118</x:v>
+        <x:v>9789953200095</x:v>
       </x:c>
       <x:c r="B282" t="str">
-        <x:v>KDSTAF035</x:v>
+        <x:v>KDSTAF034</x:v>
       </x:c>
       <x:c r="C282" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D282" t="str">
-        <x:v>FR قصة الأرنب المنقذ</x:v>
+        <x:v>FR قصة غزوة أحد</x:v>
       </x:c>
       <x:c r="E282" t="str">
-        <x:v>Le Lapin Salvateur</x:v>
+        <x:v>La Conquéte de Ouhud</x:v>
       </x:c>
       <x:c r="F282" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G282" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H282" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I282" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J282" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K282" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L282" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str">
-        <x:v>9789953203067</x:v>
+        <x:v>9789953200118</x:v>
       </x:c>
       <x:c r="B283" t="str">
-        <x:v>KDSTAF036</x:v>
+        <x:v>KDSTAF035</x:v>
       </x:c>
       <x:c r="C283" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D283" t="str">
-        <x:v>FR قصة بداية الطوفان</x:v>
+        <x:v>FR قصة الأرنب المنقذ</x:v>
       </x:c>
       <x:c r="E283" t="str">
-        <x:v>Le début du déluge</x:v>
+        <x:v>Le Lapin Salvateur</x:v>
       </x:c>
       <x:c r="F283" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G283" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H283" t="str">
-        <x:v>2005</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I283" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J283" t="str">
-        <x:v>2005</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K283" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L283" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str">
-        <x:v>9789953202044</x:v>
+        <x:v>9789953203067</x:v>
       </x:c>
       <x:c r="B284" t="str">
-        <x:v>KDSTAF037</x:v>
+        <x:v>KDSTAF036</x:v>
       </x:c>
       <x:c r="C284" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D284" t="str">
-        <x:v>FR قصة تسبيح الجبال والطيور مع داود</x:v>
+        <x:v>FR قصة بداية الطوفان</x:v>
       </x:c>
       <x:c r="E284" t="str">
-        <x:v>Le Tasbih des Montagnes et des oiseaux avec Dawoud</x:v>
+        <x:v>Le début du déluge</x:v>
       </x:c>
       <x:c r="F284" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G284" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H284" t="str">
-        <x:v>24</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="I284" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J284" t="str">
-        <x:v>2007</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K284" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L284" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str">
-        <x:v>9789953200064</x:v>
+        <x:v>9789953202044</x:v>
       </x:c>
       <x:c r="B285" t="str">
-        <x:v>KDSTAF038</x:v>
+        <x:v>KDSTAF037</x:v>
       </x:c>
       <x:c r="C285" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D285" t="str">
-        <x:v>FR قصة أصحاب السبت</x:v>
+        <x:v>FR قصة تسبيح الجبال والطيور مع داود</x:v>
       </x:c>
       <x:c r="E285" t="str">
-        <x:v>Les gens du samedi</x:v>
+        <x:v>Le Tasbih des Montagnes et des oiseaux avec Dawoud</x:v>
       </x:c>
       <x:c r="F285" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G285" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H285" t="str">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I285" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J285" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K285" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L285" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str">
-        <x:v>9789953203355</x:v>
+        <x:v>9789953200064</x:v>
       </x:c>
       <x:c r="B286" t="str">
-        <x:v>KDSTAF039</x:v>
+        <x:v>KDSTAF038</x:v>
       </x:c>
       <x:c r="C286" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D286" t="str">
-        <x:v>FR قصة الأصدقاء الأربعة</x:v>
+        <x:v>FR قصة أصحاب السبت</x:v>
       </x:c>
       <x:c r="E286" t="str">
-        <x:v>Les quatre amis</x:v>
+        <x:v>Les gens du samedi</x:v>
       </x:c>
       <x:c r="F286" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G286" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H286" t="str">
-        <x:v>16</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="I286" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J286" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K286" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L286" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str">
-        <x:v>9789953203348</x:v>
+        <x:v>9789953203355</x:v>
       </x:c>
       <x:c r="B287" t="str">
-        <x:v>KDSTAF040</x:v>
+        <x:v>KDSTAF039</x:v>
       </x:c>
       <x:c r="C287" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D287" t="str">
-        <x:v>FR قصة الحمام والشبكة الطائرة</x:v>
+        <x:v>FR قصة الأصدقاء الأربعة</x:v>
       </x:c>
       <x:c r="E287" t="str">
-        <x:v>Les Pigeons el le Filet Volant</x:v>
+        <x:v>Les quatre amis</x:v>
       </x:c>
       <x:c r="F287" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G287" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H287" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I287" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J287" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K287" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L287" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str">
-        <x:v>9789953203393</x:v>
+        <x:v>9789953203348</x:v>
       </x:c>
       <x:c r="B288" t="str">
-        <x:v>KDSTAF041</x:v>
+        <x:v>KDSTAF040</x:v>
       </x:c>
       <x:c r="C288" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D288" t="str">
-        <x:v>FR قصة مالك بن دينار</x:v>
+        <x:v>FR قصة الحمام والشبكة الطائرة</x:v>
       </x:c>
       <x:c r="E288" t="str">
-        <x:v>Le récit de Malik bin Dinar</x:v>
+        <x:v>Les Pigeons el le Filet Volant</x:v>
       </x:c>
       <x:c r="F288" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G288" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H288" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I288" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J288" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K288" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L288" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
-        <x:v>9789953203379</x:v>
+        <x:v>9789953203393</x:v>
       </x:c>
       <x:c r="B289" t="str">
-        <x:v>KDSTAF042</x:v>
+        <x:v>KDSTAF041</x:v>
       </x:c>
       <x:c r="C289" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D289" t="str">
-        <x:v>FR قصة دينار العيار</x:v>
+        <x:v>FR قصة مالك بن دينار</x:v>
       </x:c>
       <x:c r="E289" t="str">
-        <x:v>Le récit de DInar Al ^Ayyar</x:v>
+        <x:v>Le récit de Malik bin Dinar</x:v>
       </x:c>
       <x:c r="F289" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G289" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H289" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I289" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J289" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K289" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L289" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
-        <x:v>9789953203539</x:v>
+        <x:v>9789953203379</x:v>
       </x:c>
       <x:c r="B290" t="str">
-        <x:v>KDSTAF043</x:v>
+        <x:v>KDSTAF042</x:v>
       </x:c>
       <x:c r="C290" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D290" t="str">
-        <x:v>FR قصة ولادة سيدنا يحيى</x:v>
+        <x:v>FR قصة دينار العيار</x:v>
       </x:c>
       <x:c r="E290" t="str">
-        <x:v>La naissance de notre maître Yahya</x:v>
+        <x:v>Le récit de DInar Al ^Ayyar</x:v>
       </x:c>
       <x:c r="F290" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G290" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H290" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I290" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J290" t="str">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K290" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L290" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
-        <x:v>9789953203546</x:v>
+        <x:v>9789953203539</x:v>
       </x:c>
       <x:c r="B291" t="str">
-        <x:v>KDSTAF044</x:v>
+        <x:v>KDSTAF043</x:v>
       </x:c>
       <x:c r="C291" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D291" t="str">
-        <x:v>FR قصة يحيى وثباته على الحق</x:v>
+        <x:v>FR قصة ولادة سيدنا يحيى</x:v>
       </x:c>
       <x:c r="E291" t="str">
-        <x:v>Notre Maître Yahya et sa persévérance sur la vérité</x:v>
+        <x:v>La naissance de notre maître Yahya</x:v>
       </x:c>
       <x:c r="F291" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G291" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H291" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I291" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J291" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K291" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L291" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
-        <x:v>9789953203508</x:v>
+        <x:v>9789953203546</x:v>
       </x:c>
       <x:c r="B292" t="str">
-        <x:v>KDSTAF045</x:v>
+        <x:v>KDSTAF044</x:v>
       </x:c>
       <x:c r="C292" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D292" t="str">
-        <x:v>FR قصة شعيب ومواجهته لقومه المكذبين</x:v>
+        <x:v>FR قصة يحيى وثباته على الحق</x:v>
       </x:c>
       <x:c r="E292" t="str">
-        <x:v>Notre Maître Chou^ayb sa confrontation avec son peuple d'incrédules</x:v>
+        <x:v>Notre Maître Yahya et sa persévérance sur la vérité</x:v>
       </x:c>
       <x:c r="F292" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G292" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H292" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I292" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J292" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K292" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L292" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
-        <x:v>9789953203492</x:v>
+        <x:v>9789953203508</x:v>
       </x:c>
       <x:c r="B293" t="str">
-        <x:v>KDSTAF046</x:v>
+        <x:v>KDSTAF045</x:v>
       </x:c>
       <x:c r="C293" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D293" t="str">
-        <x:v>FR قصة استجابة دعاء سيدنا شعيب عليه السلام</x:v>
+        <x:v>FR قصة شعيب ومواجهته لقومه المكذبين</x:v>
       </x:c>
       <x:c r="E293" t="str">
-        <x:v>Exaucement de l'invocation de notre maître Chou^ayb</x:v>
+        <x:v>Notre Maître Chou^ayb sa confrontation avec son peuple d'incrédules</x:v>
       </x:c>
       <x:c r="F293" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G293" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H293" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I293" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J293" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K293" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L293" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
-        <x:v>9789953203515</x:v>
+        <x:v>9789953203492</x:v>
       </x:c>
       <x:c r="B294" t="str">
-        <x:v>KDSTAF047</x:v>
+        <x:v>KDSTAF046</x:v>
       </x:c>
       <x:c r="C294" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D294" t="str">
-        <x:v>قصة قوم سيدنا لوط (دعوته قومه إلى الإسلام) FR</x:v>
+        <x:v>FR قصة استجابة دعاء سيدنا شعيب عليه السلام</x:v>
       </x:c>
       <x:c r="E294" t="str">
-        <x:v>Le peupple de notre maître Lout Son appel de son peuple à l'Islam</x:v>
+        <x:v>Exaucement de l'invocation de notre maître Chou^ayb</x:v>
       </x:c>
       <x:c r="F294" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G294" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H294" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I294" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J294" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K294" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L294" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str">
-        <x:v>9789953203522</x:v>
+        <x:v>9789953203515</x:v>
       </x:c>
       <x:c r="B295" t="str">
-        <x:v>KDSTAF048</x:v>
+        <x:v>KDSTAF047</x:v>
       </x:c>
       <x:c r="C295" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D295" t="str">
-        <x:v>قصة قوم سيدنا لوط عليه السلام (نجاة سيدنا لوط وبناته وتعذيب الظالمين) FR</x:v>
+        <x:v>قصة قوم سيدنا لوط (دعوته قومه إلى الإسلام) FR</x:v>
       </x:c>
       <x:c r="E295" t="str">
-        <x:v>Le peuple de notre maître Lout Le sauvegarde de notre maître Lout et de ses filles et le châitment s</x:v>
+        <x:v>Le peupple de notre maître Lout Son appel de son peuple à l'Islam</x:v>
       </x:c>
       <x:c r="F295" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G295" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H295" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I295" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J295" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K295" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L295" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str">
-        <x:v>9789953203652</x:v>
+        <x:v>9789953203522</x:v>
       </x:c>
       <x:c r="B296" t="str">
-        <x:v>KDSTAF049</x:v>
+        <x:v>KDSTAF048</x:v>
       </x:c>
       <x:c r="C296" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D296" t="str">
-        <x:v>قصة سيدنا يوسف (سبب سجن يوسف عليه السلام) FR</x:v>
+        <x:v>قصة قوم سيدنا لوط عليه السلام (نجاة سيدنا لوط وبناته وتعذيب الظالمين) FR</x:v>
       </x:c>
       <x:c r="E296" t="str">
-        <x:v>Le récit de Youçouf La raison de l'emprisonnement injustement de Youçouf</x:v>
+        <x:v>Le peuple de notre maître Lout Le sauvegarde de notre maître Lout et de ses filles et le châitment s</x:v>
       </x:c>
       <x:c r="F296" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G296" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H296" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I296" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J296" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K296" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L296" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str">
-        <x:v>9789953203669</x:v>
+        <x:v>9789953203652</x:v>
       </x:c>
       <x:c r="B297" t="str">
-        <x:v>KDSTAF050</x:v>
+        <x:v>KDSTAF049</x:v>
       </x:c>
       <x:c r="C297" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D297" t="str">
-        <x:v>FR قصة سيدنا يوسف وتعبير رؤيا الملك</x:v>
+        <x:v>قصة سيدنا يوسف (سبب سجن يوسف عليه السلام) FR</x:v>
       </x:c>
       <x:c r="E297" t="str">
-        <x:v>Le récit de Youçouf Le rêve du roi</x:v>
+        <x:v>Le récit de Youçouf La raison de l'emprisonnement injustement de Youçouf</x:v>
       </x:c>
       <x:c r="F297" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G297" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H297" t="str">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I297" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J297" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K297" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L297" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str">
-        <x:v>9789953203621</x:v>
+        <x:v>9789953203669</x:v>
       </x:c>
       <x:c r="B298" t="str">
-        <x:v>KDSTAF051</x:v>
+        <x:v>KDSTAF050</x:v>
       </x:c>
       <x:c r="C298" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D298" t="str">
-        <x:v>FR قصة سيدنا يوسف والسنوات الخصيبة</x:v>
+        <x:v>FR قصة سيدنا يوسف وتعبير رؤيا الملك</x:v>
       </x:c>
       <x:c r="E298" t="str">
-        <x:v>Le récit de Youçouf Les années fertiles suivies par les  années de sècheresse</x:v>
+        <x:v>Le récit de Youçouf Le rêve du roi</x:v>
       </x:c>
       <x:c r="F298" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G298" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H298" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I298" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J298" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K298" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L298" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str">
-        <x:v>9789953203591</x:v>
+        <x:v>9789953203621</x:v>
       </x:c>
       <x:c r="B299" t="str">
-        <x:v>KDSTAF052</x:v>
+        <x:v>KDSTAF051</x:v>
       </x:c>
       <x:c r="C299" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D299" t="str">
-        <x:v>قصة طالوت وجالوت (ابتلاء بني اسرائيل بالنهر) FR</x:v>
+        <x:v>FR قصة سيدنا يوسف والسنوات الخصيبة</x:v>
       </x:c>
       <x:c r="E299" t="str">
-        <x:v>Talout et Jalout L'épreuve des fils de Israil par le fleuve</x:v>
+        <x:v>Le récit de Youçouf Les années fertiles suivies par les  années de sècheresse</x:v>
       </x:c>
       <x:c r="F299" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G299" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H299" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I299" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J299" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K299" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L299" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str">
-        <x:v>9789953203607</x:v>
+        <x:v>9789953203591</x:v>
       </x:c>
       <x:c r="B300" t="str">
-        <x:v>KDSTAF053</x:v>
+        <x:v>KDSTAF052</x:v>
       </x:c>
       <x:c r="C300" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D300" t="str">
-        <x:v>طالوت وجالوت (ظهور داود عليه السلام) FR</x:v>
+        <x:v>قصة طالوت وجالوت (ابتلاء بني اسرائيل بالنهر) FR</x:v>
       </x:c>
       <x:c r="E300" t="str">
-        <x:v>Talout et Jalout - l'apparition de Dawoud</x:v>
+        <x:v>Talout et Jalout L'épreuve des fils de Israil par le fleuve</x:v>
       </x:c>
       <x:c r="F300" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G300" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H300" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I300" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J300" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K300" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L300" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str">
-        <x:v>9789953203614</x:v>
+        <x:v>9789953203607</x:v>
       </x:c>
       <x:c r="B301" t="str">
-        <x:v>KDSTAF054</x:v>
+        <x:v>KDSTAF053</x:v>
       </x:c>
       <x:c r="C301" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D301" t="str">
-        <x:v>قصة طالوت وجالوت (المعركة الفاصلة) FR</x:v>
+        <x:v>طالوت وجالوت (ظهور داود عليه السلام) FR</x:v>
       </x:c>
       <x:c r="E301" t="str">
-        <x:v>Talout e Jalout - La bataille décisive</x:v>
+        <x:v>Talout et Jalout - l'apparition de Dawoud</x:v>
       </x:c>
       <x:c r="F301" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G301" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H301" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I301" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J301" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K301" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L301" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str">
-        <x:v>9789953203638</x:v>
+        <x:v>9789953203614</x:v>
       </x:c>
       <x:c r="B302" t="str">
-        <x:v>KDSTAF055</x:v>
+        <x:v>KDSTAF054</x:v>
       </x:c>
       <x:c r="C302" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D302" t="str">
-        <x:v>FR قصة تابوت بني اسرائيل وبعثة النبي شمويل</x:v>
+        <x:v>قصة طالوت وجالوت (المعركة الفاصلة) FR</x:v>
       </x:c>
       <x:c r="E302" t="str">
-        <x:v>Le récit du cercueil des fils de Israil et l'envoi du Prophète Chamwil</x:v>
+        <x:v>Talout e Jalout - La bataille décisive</x:v>
       </x:c>
       <x:c r="F302" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G302" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H302" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I302" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J302" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K302" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L302" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str">
-        <x:v>9789953203645</x:v>
+        <x:v>9789953203638</x:v>
       </x:c>
       <x:c r="B303" t="str">
-        <x:v>KDSTAF056</x:v>
+        <x:v>KDSTAF055</x:v>
       </x:c>
       <x:c r="C303" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D303" t="str">
-        <x:v>قصة تابوت بني إسرائيل (ظهور طالوت وعودة التابوت) FR</x:v>
+        <x:v>FR قصة تابوت بني اسرائيل وبعثة النبي شمويل</x:v>
       </x:c>
       <x:c r="E303" t="str">
-        <x:v>Le récit du cercueil des fils de Israil - L'apparition de Talout et le retour du cercueil</x:v>
+        <x:v>Le récit du cercueil des fils de Israil et l'envoi du Prophète Chamwil</x:v>
       </x:c>
       <x:c r="F303" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G303" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H303" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I303" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J303" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K303" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L303" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str">
-        <x:v>9789953203485</x:v>
+        <x:v>9789953203645</x:v>
       </x:c>
       <x:c r="B304" t="str">
-        <x:v>KDSTAF057</x:v>
+        <x:v>KDSTAF056</x:v>
       </x:c>
       <x:c r="C304" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D304" t="str">
-        <x:v>FR قصة حجر سيدنا موسى عليه السلام</x:v>
+        <x:v>قصة تابوت بني إسرائيل (ظهور طالوت وعودة التابوت) FR</x:v>
       </x:c>
       <x:c r="E304" t="str">
-        <x:v>La Pierre de notre Maître Mouça</x:v>
+        <x:v>Le récit du cercueil des fils de Israil - L'apparition de Talout et le retour du cercueil</x:v>
       </x:c>
       <x:c r="F304" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G304" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H304" t="str">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I304" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J304" t="str">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="K304" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L304" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str">
-        <x:v>9789953204116</x:v>
+        <x:v>9789953203485</x:v>
       </x:c>
       <x:c r="B305" t="str">
-        <x:v>KDSTAF058</x:v>
+        <x:v>KDSTAF057</x:v>
       </x:c>
       <x:c r="C305" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D305" t="str">
-        <x:v>FR قصة شكر الله على نعمه</x:v>
+        <x:v>FR قصة حجر سيدنا موسى عليه السلام</x:v>
       </x:c>
       <x:c r="E305" t="str">
-        <x:v>Le Remerciement de Allah pour Ses Bienfaits</x:v>
+        <x:v>La Pierre de notre Maître Mouça</x:v>
       </x:c>
       <x:c r="F305" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G305" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H305" t="str">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I305" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J305" t="str">
-        <x:v>2007</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="K305" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L305" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str">
-        <x:v>9789953204123</x:v>
+        <x:v>9789953204116</x:v>
       </x:c>
       <x:c r="B306" t="str">
-        <x:v>KDSTAF059</x:v>
+        <x:v>KDSTAF058</x:v>
       </x:c>
       <x:c r="C306" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D306" t="str">
-        <x:v>FR قصة ماشطة بنت فرعون</x:v>
+        <x:v>FR قصة شكر الله على نعمه</x:v>
       </x:c>
       <x:c r="E306" t="str">
-        <x:v>La Femme qui Coiffait la Fille de Pharaon</x:v>
+        <x:v>Le Remerciement de Allah pour Ses Bienfaits</x:v>
       </x:c>
       <x:c r="F306" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G306" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H306" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I306" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J306" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K306" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L306" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str">
-        <x:v>9789953204055</x:v>
+        <x:v>9789953204123</x:v>
       </x:c>
       <x:c r="B307" t="str">
-        <x:v>KDSTAF060</x:v>
+        <x:v>KDSTAF059</x:v>
       </x:c>
       <x:c r="C307" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D307" t="str">
-        <x:v>FR قصة الحمّرة تشكو أمرها للنبي</x:v>
+        <x:v>FR قصة ماشطة بنت فرعون</x:v>
       </x:c>
       <x:c r="E307" t="str">
-        <x:v>Al Hoummarah se plaint au Prophète</x:v>
+        <x:v>La Femme qui Coiffait la Fille de Pharaon</x:v>
       </x:c>
       <x:c r="F307" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G307" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H307" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I307" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J307" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K307" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L307" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str">
-        <x:v>9789953204048</x:v>
+        <x:v>9789953204055</x:v>
       </x:c>
       <x:c r="B308" t="str">
-        <x:v>KDSTAF061</x:v>
+        <x:v>KDSTAF060</x:v>
       </x:c>
       <x:c r="C308" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D308" t="str">
-        <x:v>FR قصة نزول المطر بدعاء النبي</x:v>
+        <x:v>FR قصة الحمّرة تشكو أمرها للنبي</x:v>
       </x:c>
       <x:c r="E308" t="str">
-        <x:v>Le Miracle de la Pluie Tombée Grâce aux Invcations du Messager de Allah</x:v>
+        <x:v>Al Hoummarah se plaint au Prophète</x:v>
       </x:c>
       <x:c r="F308" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G308" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H308" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I308" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J308" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K308" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L308" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str">
-        <x:v>9789953204031</x:v>
+        <x:v>9789953204048</x:v>
       </x:c>
       <x:c r="B309" t="str">
-        <x:v>KDSTAF062</x:v>
+        <x:v>KDSTAF061</x:v>
       </x:c>
       <x:c r="C309" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D309" t="str">
-        <x:v>FR قصة بركة الرسول في إطعام أصحابه</x:v>
+        <x:v>FR قصة نزول المطر بدعاء النبي</x:v>
       </x:c>
       <x:c r="E309" t="str">
-        <x:v>Bénédictions du Messager lorsqu'il Donnait à manger à ses compagnons</x:v>
+        <x:v>Le Miracle de la Pluie Tombée Grâce aux Invcations du Messager de Allah</x:v>
       </x:c>
       <x:c r="F309" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G309" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H309" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I309" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J309" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K309" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L309" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str">
-        <x:v>9789953204020</x:v>
+        <x:v>9789953204031</x:v>
       </x:c>
       <x:c r="B310" t="str">
-        <x:v>KDSTAF063</x:v>
+        <x:v>KDSTAF062</x:v>
       </x:c>
       <x:c r="C310" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D310" t="str">
-        <x:v>FR قصة البركة في ماء الجرتين</x:v>
+        <x:v>FR قصة بركة الرسول في إطعام أصحابه</x:v>
       </x:c>
       <x:c r="E310" t="str">
-        <x:v>Miracle des deux grandes jarres d'eau</x:v>
+        <x:v>Bénédictions du Messager lorsqu'il Donnait à manger à ses compagnons</x:v>
       </x:c>
       <x:c r="F310" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G310" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H310" t="str">
-        <x:v>1</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I310" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J310" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K310" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L310" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
-        <x:v>9789953203850</x:v>
+        <x:v>9789953204020</x:v>
       </x:c>
       <x:c r="B311" t="str">
-        <x:v>KDSTAF064</x:v>
+        <x:v>KDSTAF063</x:v>
       </x:c>
       <x:c r="C311" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D311" t="str">
-        <x:v>FR قصة الشعير القاتل</x:v>
+        <x:v>FR قصة البركة في ماء الجرتين</x:v>
       </x:c>
       <x:c r="E311" t="str">
-        <x:v>L'orge Tueuse</x:v>
+        <x:v>Miracle des deux grandes jarres d'eau</x:v>
       </x:c>
       <x:c r="F311" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G311" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H311" t="str">
-        <x:v>16</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I311" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J311" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K311" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L311" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
-        <x:v>9789953203898</x:v>
+        <x:v>9789953203850</x:v>
       </x:c>
       <x:c r="B312" t="str">
-        <x:v>KDSTAF065</x:v>
+        <x:v>KDSTAF064</x:v>
       </x:c>
       <x:c r="C312" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D312" t="str">
-        <x:v>FR قصة التاجر الأمين</x:v>
+        <x:v>FR قصة الشعير القاتل</x:v>
       </x:c>
       <x:c r="E312" t="str">
-        <x:v>Le Commerçant honnête</x:v>
+        <x:v>L'orge Tueuse</x:v>
       </x:c>
       <x:c r="F312" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G312" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H312" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I312" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J312" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K312" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L312" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
-        <x:v>9789953203843</x:v>
+        <x:v>9789953203898</x:v>
       </x:c>
       <x:c r="B313" t="str">
-        <x:v>KDSTAF066</x:v>
+        <x:v>KDSTAF065</x:v>
       </x:c>
       <x:c r="C313" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D313" t="str">
-        <x:v>FR قصة افتضاح عباد الأصنام</x:v>
+        <x:v>FR قصة التاجر الأمين</x:v>
       </x:c>
       <x:c r="E313" t="str">
-        <x:v>Le Scandale des adorateurs d'idoles</x:v>
+        <x:v>Le Commerçant honnête</x:v>
       </x:c>
       <x:c r="F313" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G313" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H313" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I313" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J313" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K313" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L313" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
-        <x:v>9789953204208</x:v>
+        <x:v>9789953203843</x:v>
       </x:c>
       <x:c r="B314" t="str">
-        <x:v>KDSTAF067</x:v>
+        <x:v>KDSTAF066</x:v>
       </x:c>
       <x:c r="C314" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D314" t="str">
-        <x:v>FR قصة الشرطي والصياد</x:v>
+        <x:v>FR قصة افتضاح عباد الأصنام</x:v>
       </x:c>
       <x:c r="E314" t="str">
-        <x:v>Le Policier et le Pêcheur</x:v>
+        <x:v>Le Scandale des adorateurs d'idoles</x:v>
       </x:c>
       <x:c r="F314" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G314" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H314" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I314" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J314" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K314" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L314" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
-        <x:v>9789953204192</x:v>
+        <x:v>9789953204208</x:v>
       </x:c>
       <x:c r="B315" t="str">
-        <x:v>KDSTAF068</x:v>
+        <x:v>KDSTAF067</x:v>
       </x:c>
       <x:c r="C315" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D315" t="str">
-        <x:v>FR قصة ولد هارون الرشيد</x:v>
+        <x:v>FR قصة الشرطي والصياد</x:v>
       </x:c>
       <x:c r="E315" t="str">
-        <x:v>L'histoire Du fils de Haroun al Rachid</x:v>
+        <x:v>Le Policier et le Pêcheur</x:v>
       </x:c>
       <x:c r="F315" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G315" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H315" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I315" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J315" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K315" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L315" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
-        <x:v>9789953204512</x:v>
+        <x:v>9789953204192</x:v>
       </x:c>
       <x:c r="B316" t="str">
-        <x:v>KDSTAF069</x:v>
+        <x:v>KDSTAF068</x:v>
       </x:c>
       <x:c r="C316" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D316" t="str">
-        <x:v>FR قصة الخنفساء الحمراء</x:v>
+        <x:v>FR قصة ولد هارون الرشيد</x:v>
       </x:c>
       <x:c r="E316" t="str">
-        <x:v>La Coccinelle Rouge</x:v>
+        <x:v>L'histoire Du fils de Haroun al Rachid</x:v>
       </x:c>
       <x:c r="F316" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G316" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H316" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I316" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J316" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K316" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L316" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
-        <x:v>9789953203874</x:v>
+        <x:v>9789953204512</x:v>
       </x:c>
       <x:c r="B317" t="str">
-        <x:v>KDSTAF070</x:v>
+        <x:v>KDSTAF069</x:v>
       </x:c>
       <x:c r="C317" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D317" t="str">
-        <x:v>FR قصة صقر العم مسعود</x:v>
+        <x:v>FR قصة الخنفساء الحمراء</x:v>
       </x:c>
       <x:c r="E317" t="str">
-        <x:v>Le faucon de l'oncle Mas^oud</x:v>
+        <x:v>La Coccinelle Rouge</x:v>
       </x:c>
       <x:c r="F317" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G317" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H317" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I317" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J317" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K317" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L317" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
-        <x:v>9789953203881</x:v>
+        <x:v>9789953203874</x:v>
       </x:c>
       <x:c r="B318" t="str">
-        <x:v>KDSTAF071</x:v>
+        <x:v>KDSTAF070</x:v>
       </x:c>
       <x:c r="C318" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D318" t="str">
-        <x:v>FR قصة الجمل العجيب</x:v>
+        <x:v>FR قصة صقر العم مسعود</x:v>
       </x:c>
       <x:c r="E318" t="str">
-        <x:v>L'étonnant Chameau</x:v>
+        <x:v>Le faucon de l'oncle Mas^oud</x:v>
       </x:c>
       <x:c r="F318" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G318" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H318" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I318" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J318" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K318" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L318" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
-        <x:v>9789953204451</x:v>
+        <x:v>9789953203881</x:v>
       </x:c>
       <x:c r="B319" t="str">
-        <x:v>KDSTAF072</x:v>
+        <x:v>KDSTAF071</x:v>
       </x:c>
       <x:c r="C319" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D319" t="str">
-        <x:v>FR قصة الرفق بالحيوان</x:v>
+        <x:v>FR قصة الجمل العجيب</x:v>
       </x:c>
       <x:c r="E319" t="str">
-        <x:v>La Douceur Envers les Animaux</x:v>
+        <x:v>L'étonnant Chameau</x:v>
       </x:c>
       <x:c r="F319" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G319" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H319" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I319" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J319" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K319" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L319" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
-        <x:v>9789953204475</x:v>
+        <x:v>9789953204451</x:v>
       </x:c>
       <x:c r="B320" t="str">
-        <x:v>KDSTAF073</x:v>
+        <x:v>KDSTAF072</x:v>
       </x:c>
       <x:c r="C320" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D320" t="str">
-        <x:v>FR قصة سحابة الخير</x:v>
+        <x:v>FR قصة الرفق بالحيوان</x:v>
       </x:c>
       <x:c r="E320" t="str">
-        <x:v>Le Nuage de Bien</x:v>
+        <x:v>La Douceur Envers les Animaux</x:v>
       </x:c>
       <x:c r="F320" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G320" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H320" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I320" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J320" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K320" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L320" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
-        <x:v>9789953204499</x:v>
+        <x:v>9789953204475</x:v>
       </x:c>
       <x:c r="B321" t="str">
-        <x:v>KDSTAF074</x:v>
+        <x:v>KDSTAF073</x:v>
       </x:c>
       <x:c r="C321" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D321" t="str">
-        <x:v>FR قصة اصلاح ذات البين</x:v>
+        <x:v>FR قصة سحابة الخير</x:v>
       </x:c>
       <x:c r="E321" t="str">
-        <x:v>Réparer entre les gens grâce à un Dirham</x:v>
+        <x:v>Le Nuage de Bien</x:v>
       </x:c>
       <x:c r="F321" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G321" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H321" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I321" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J321" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K321" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L321" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
-        <x:v>9789953204482</x:v>
+        <x:v>9789953204499</x:v>
       </x:c>
       <x:c r="B322" t="str">
-        <x:v>KDSTAF075</x:v>
+        <x:v>KDSTAF074</x:v>
       </x:c>
       <x:c r="C322" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D322" t="str">
-        <x:v>FR قصة يا مغيث المستغيثين</x:v>
+        <x:v>FR قصة اصلاح ذات البين</x:v>
       </x:c>
       <x:c r="E322" t="str">
-        <x:v>Ô Toi, Celui Qui Vient au Secours de ceux qui Demandent le Secours, Viens à Mon Secours</x:v>
+        <x:v>Réparer entre les gens grâce à un Dirham</x:v>
       </x:c>
       <x:c r="F322" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G322" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H322" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I322" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J322" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K322" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L322" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
-        <x:v>9789953204444</x:v>
+        <x:v>9789953204482</x:v>
       </x:c>
       <x:c r="B323" t="str">
-        <x:v>KDSTAF076</x:v>
+        <x:v>KDSTAF075</x:v>
       </x:c>
       <x:c r="C323" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D323" t="str">
-        <x:v>FR قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
+        <x:v>FR قصة يا مغيث المستغيثين</x:v>
       </x:c>
       <x:c r="E323" t="str">
-        <x:v>Les Trois Morceaux de Pain et la Cupidité dans le bas Monde</x:v>
+        <x:v>Ô Toi, Celui Qui Vient au Secours de ceux qui Demandent le Secours, Viens à Mon Secours</x:v>
       </x:c>
       <x:c r="F323" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G323" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H323" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I323" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J323" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K323" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L323" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
-        <x:v>9789953203867</x:v>
+        <x:v>9789953204444</x:v>
       </x:c>
       <x:c r="B324" t="str">
-        <x:v>KDSTAF077</x:v>
+        <x:v>KDSTAF076</x:v>
       </x:c>
       <x:c r="C324" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D324" t="str">
-        <x:v>FR قصة الهر الأليف</x:v>
+        <x:v>FR قصة الأرغفة الثلاثة والطمع في الدنيا</x:v>
       </x:c>
       <x:c r="E324" t="str">
-        <x:v>Le Gentil Chat</x:v>
+        <x:v>Les Trois Morceaux de Pain et la Cupidité dans le bas Monde</x:v>
       </x:c>
       <x:c r="F324" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G324" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H324" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I324" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J324" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K324" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L324" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
-        <x:v>9789953204505</x:v>
+        <x:v>9789953203867</x:v>
       </x:c>
       <x:c r="B325" t="str">
-        <x:v>KDSTAF078</x:v>
+        <x:v>KDSTAF077</x:v>
       </x:c>
       <x:c r="C325" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D325" t="str">
-        <x:v>FR قصة نجاة الطفل الرضيع</x:v>
+        <x:v>FR قصة الهر الأليف</x:v>
       </x:c>
       <x:c r="E325" t="str">
-        <x:v>La Sauvegarde du Jeune Enfant Nourrisson</x:v>
+        <x:v>Le Gentil Chat</x:v>
       </x:c>
       <x:c r="F325" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G325" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H325" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I325" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J325" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K325" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L325" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str">
-        <x:v>9789953204437</x:v>
+        <x:v>9789953204505</x:v>
       </x:c>
       <x:c r="B326" t="str">
-        <x:v>KDSTAF080</x:v>
+        <x:v>KDSTAF078</x:v>
       </x:c>
       <x:c r="C326" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D326" t="str">
-        <x:v>FR قصة نعم المرأة الصالحة</x:v>
+        <x:v>FR قصة نجاة الطفل الرضيع</x:v>
       </x:c>
       <x:c r="E326" t="str">
-        <x:v>Quel Bien la Femme Vertueuse</x:v>
+        <x:v>La Sauvegarde du Jeune Enfant Nourrisson</x:v>
       </x:c>
       <x:c r="F326" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G326" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H326" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I326" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J326" t="str">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="K326" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L326" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
-        <x:v>9789953205915</x:v>
+        <x:v>9789953204437</x:v>
       </x:c>
       <x:c r="B327" t="str">
-        <x:v>KDSTAF084</x:v>
+        <x:v>KDSTAF080</x:v>
       </x:c>
       <x:c r="C327" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D327" t="str">
-        <x:v>FR قصة الغلام الكريم</x:v>
+        <x:v>FR قصة نعم المرأة الصالحة</x:v>
       </x:c>
       <x:c r="E327" t="str">
-        <x:v>Le garçon généreux</x:v>
+        <x:v>Quel Bien la Femme Vertueuse</x:v>
       </x:c>
       <x:c r="F327" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G327" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H327" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I327" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J327" t="str">
-        <x:v>2008</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K327" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L327" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
-        <x:v>9789953205892</x:v>
+        <x:v>9789953205915</x:v>
       </x:c>
       <x:c r="B328" t="str">
-        <x:v>KDSTAF085</x:v>
+        <x:v>KDSTAF084</x:v>
       </x:c>
       <x:c r="C328" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D328" t="str">
-        <x:v>FR قصة ذي النون المصري والعقرب</x:v>
+        <x:v>FR قصة الغلام الكريم</x:v>
       </x:c>
       <x:c r="E328" t="str">
-        <x:v>Dhou Noun al Misriyy et le scorpion</x:v>
+        <x:v>Le garçon généreux</x:v>
       </x:c>
       <x:c r="F328" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G328" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H328" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I328" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J328" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K328" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L328" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
-        <x:v>9789953205922</x:v>
+        <x:v>9789953205892</x:v>
       </x:c>
       <x:c r="B329" t="str">
-        <x:v>KDSTAF086</x:v>
+        <x:v>KDSTAF085</x:v>
       </x:c>
       <x:c r="C329" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D329" t="str">
-        <x:v>FR قصة من روائع السخاء</x:v>
+        <x:v>FR قصة ذي النون المصري والعقرب</x:v>
       </x:c>
       <x:c r="E329" t="str">
-        <x:v>Une générosité merveilleuse</x:v>
+        <x:v>Dhou Noun al Misriyy et le scorpion</x:v>
       </x:c>
       <x:c r="F329" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G329" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H329" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I329" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J329" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K329" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L329" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
-        <x:v>9789953205939</x:v>
+        <x:v>9789953205922</x:v>
       </x:c>
       <x:c r="B330" t="str">
-        <x:v>KDSTAF087</x:v>
+        <x:v>KDSTAF086</x:v>
       </x:c>
       <x:c r="C330" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D330" t="str">
-        <x:v>FR قصة العطار يرد ديونه ببركة النبي</x:v>
+        <x:v>FR قصة من روائع السخاء</x:v>
       </x:c>
       <x:c r="E330" t="str">
-        <x:v>L'herboriste rembrouse ses dettes par la barakah du prophète</x:v>
+        <x:v>Une générosité merveilleuse</x:v>
       </x:c>
       <x:c r="F330" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G330" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H330" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I330" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J330" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K330" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L330" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
-        <x:v>9789953206035</x:v>
+        <x:v>9789953205939</x:v>
       </x:c>
       <x:c r="B331" t="str">
-        <x:v>KDSTAF089</x:v>
+        <x:v>KDSTAF087</x:v>
       </x:c>
       <x:c r="C331" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D331" t="str">
-        <x:v>FR قصة سر خرق السفينة</x:v>
+        <x:v>FR قصة العطار يرد ديونه ببركة النبي</x:v>
       </x:c>
       <x:c r="E331" t="str">
-        <x:v>Le secret de la tentative de faire couler le navire</x:v>
+        <x:v>L'herboriste rembrouse ses dettes par la barakah du prophète</x:v>
       </x:c>
       <x:c r="F331" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G331" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H331" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I331" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J331" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K331" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L331" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
-        <x:v>9789953206066</x:v>
+        <x:v>9789953206035</x:v>
       </x:c>
       <x:c r="B332" t="str">
-        <x:v>KDSTAF090</x:v>
+        <x:v>KDSTAF089</x:v>
       </x:c>
       <x:c r="C332" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D332" t="str">
-        <x:v>FR قصة إسلام عمير بن وهب</x:v>
+        <x:v>FR قصة سر خرق السفينة</x:v>
       </x:c>
       <x:c r="E332" t="str">
-        <x:v>L'Islam de ^Oumayr fils de Wahb grâce au miracle du Prophète</x:v>
+        <x:v>Le secret de la tentative de faire couler le navire</x:v>
       </x:c>
       <x:c r="F332" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G332" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H332" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I332" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J332" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K332" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L332" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
-        <x:v>9789953206073</x:v>
+        <x:v>9789953206066</x:v>
       </x:c>
       <x:c r="B333" t="str">
-        <x:v>KDSTAF091</x:v>
+        <x:v>KDSTAF090</x:v>
       </x:c>
       <x:c r="C333" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D333" t="str">
-        <x:v>قصة طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن FR</x:v>
+        <x:v>FR قصة إسلام عمير بن وهب</x:v>
       </x:c>
       <x:c r="E333" t="str">
-        <x:v>Le peu de nourriture qui suffit à 300 personnes par la volonté de Allah</x:v>
+        <x:v>L'Islam de ^Oumayr fils de Wahb grâce au miracle du Prophète</x:v>
       </x:c>
       <x:c r="F333" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G333" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H333" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I333" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J333" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K333" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L333" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
-        <x:v>9789953205953</x:v>
+        <x:v>9789953206073</x:v>
       </x:c>
       <x:c r="B334" t="str">
-        <x:v>KDSTAF092</x:v>
+        <x:v>KDSTAF091</x:v>
       </x:c>
       <x:c r="C334" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D334" t="str">
-        <x:v>FR قصة جزاء الخيانة</x:v>
+        <x:v>قصة طعام قليل يكفي ثلاثمائة إنسان بإذن الرحمن FR</x:v>
       </x:c>
       <x:c r="E334" t="str">
-        <x:v>La rétribution de la trahison</x:v>
+        <x:v>Le peu de nourriture qui suffit à 300 personnes par la volonté de Allah</x:v>
       </x:c>
       <x:c r="F334" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G334" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H334" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I334" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J334" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K334" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L334" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
-        <x:v>9789953206028</x:v>
+        <x:v>9789953205953</x:v>
       </x:c>
       <x:c r="B335" t="str">
-        <x:v>KDSTAF094</x:v>
+        <x:v>KDSTAF092</x:v>
       </x:c>
       <x:c r="C335" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D335" t="str">
-        <x:v>FR قصة وزير يتخلص من مكيدة</x:v>
+        <x:v>FR قصة جزاء الخيانة</x:v>
       </x:c>
       <x:c r="E335" t="str">
-        <x:v>Un ministre qui èchappe à un complot</x:v>
+        <x:v>La rétribution de la trahison</x:v>
       </x:c>
       <x:c r="F335" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G335" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H335" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I335" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J335" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K335" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L335" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
-        <x:v>9789953205991</x:v>
+        <x:v>9789953206028</x:v>
       </x:c>
       <x:c r="B336" t="str">
-        <x:v>KDSTAF095</x:v>
+        <x:v>KDSTAF094</x:v>
       </x:c>
       <x:c r="C336" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D336" t="str">
-        <x:v>FR قصة حمار الملك</x:v>
+        <x:v>FR قصة وزير يتخلص من مكيدة</x:v>
       </x:c>
       <x:c r="E336" t="str">
-        <x:v>L'âne du roi</x:v>
+        <x:v>Un ministre qui èchappe à un complot</x:v>
       </x:c>
       <x:c r="F336" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G336" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H336" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I336" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J336" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K336" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L336" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
-        <x:v>9789953203911</x:v>
+        <x:v>9789953205991</x:v>
       </x:c>
       <x:c r="B337" t="str">
-        <x:v>KDSTAF096</x:v>
+        <x:v>KDSTAF095</x:v>
       </x:c>
       <x:c r="C337" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D337" t="str">
-        <x:v>FR قصة الذكور والإناث</x:v>
+        <x:v>FR قصة حمار الملك</x:v>
       </x:c>
       <x:c r="E337" t="str">
-        <x:v>Des garçon et des filles</x:v>
+        <x:v>L'âne du roi</x:v>
       </x:c>
       <x:c r="F337" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G337" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H337" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I337" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J337" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K337" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L337" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
-        <x:v>9789953204574</x:v>
+        <x:v>9789953203911</x:v>
       </x:c>
       <x:c r="B338" t="str">
-        <x:v>KDSTAF097</x:v>
+        <x:v>KDSTAF096</x:v>
       </x:c>
       <x:c r="C338" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D338" t="str">
-        <x:v>FR قصة لقمة بلقمة</x:v>
+        <x:v>FR قصة الذكور والإناث</x:v>
       </x:c>
       <x:c r="E338" t="str">
-        <x:v>Une Bouchée Contre une Bouchée</x:v>
+        <x:v>Des garçon et des filles</x:v>
       </x:c>
       <x:c r="F338" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G338" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H338" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I338" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J338" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K338" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L338" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
-        <x:v>9789953206042</x:v>
+        <x:v>9789953204574</x:v>
       </x:c>
       <x:c r="B339" t="str">
-        <x:v>KDSTAF103</x:v>
+        <x:v>KDSTAF097</x:v>
       </x:c>
       <x:c r="C339" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D339" t="str">
-        <x:v>FR قصةجريج العابد</x:v>
+        <x:v>FR قصة لقمة بلقمة</x:v>
       </x:c>
       <x:c r="E339" t="str">
-        <x:v>Jourayj l'adorateur</x:v>
+        <x:v>Une Bouchée Contre une Bouchée</x:v>
       </x:c>
       <x:c r="F339" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G339" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H339" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I339" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J339" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K339" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L339" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
-        <x:v>9789953206417</x:v>
+        <x:v>9789953206042</x:v>
       </x:c>
       <x:c r="B340" t="str">
-        <x:v>KDSTAF105</x:v>
+        <x:v>KDSTAF103</x:v>
       </x:c>
       <x:c r="C340" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D340" t="str">
-        <x:v>FR قصة إن رب عمر يرانا</x:v>
+        <x:v>FR قصةجريج العابد</x:v>
       </x:c>
       <x:c r="E340" t="str">
-        <x:v>Certes le Seigneur de ^Oumar nous voit</x:v>
+        <x:v>Jourayj l'adorateur</x:v>
       </x:c>
       <x:c r="F340" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G340" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H340" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I340" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J340" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K340" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L340" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
-        <x:v>9789953200262</x:v>
+        <x:v>9789953206417</x:v>
       </x:c>
       <x:c r="B341" t="str">
-        <x:v>AKDE004</x:v>
+        <x:v>KDSTAF105</x:v>
       </x:c>
       <x:c r="C341" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D341" t="str">
-        <x:v>Unity Among Muslims</x:v>
+        <x:v>FR قصة إن رب عمر يرانا</x:v>
       </x:c>
       <x:c r="E341" t="str">
-        <x:v>الوحدة بين المسلمين - إنكليزي</x:v>
+        <x:v>Certes le Seigneur de ^Oumar nous voit</x:v>
       </x:c>
       <x:c r="F341" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G341" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H341" t="str">
-        <x:v>32</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I341" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J341" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K341" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L341" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
-        <x:v>9789953200248</x:v>
+        <x:v>9789953200262</x:v>
       </x:c>
       <x:c r="B342" t="str">
-        <x:v>AKDE006</x:v>
+        <x:v>AKDE004</x:v>
       </x:c>
       <x:c r="C342" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D342" t="str">
-        <x:v>The Perfect Names and Attributes of Allah</x:v>
+        <x:v>Unity Among Muslims</x:v>
       </x:c>
       <x:c r="E342" t="str">
-        <x:v>أسماء الله الحسنى - إنكليزي</x:v>
+        <x:v>الوحدة بين المسلمين - إنكليزي</x:v>
       </x:c>
       <x:c r="F342" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G342" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H342" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I342" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J342" t="str">
-        <x:v>2012</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K342" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L342" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
-        <x:v>9789953200439</x:v>
+        <x:v>9789953200248</x:v>
       </x:c>
       <x:c r="B343" t="str">
-        <x:v>AKDE013</x:v>
+        <x:v>AKDE006</x:v>
       </x:c>
       <x:c r="C343" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D343" t="str">
-        <x:v>Our Beloved ISA</x:v>
+        <x:v>The Perfect Names and Attributes of Allah</x:v>
       </x:c>
       <x:c r="E343" t="str">
-        <x:v>حبيبنا عيسى - إنكليزي</x:v>
+        <x:v>أسماء الله الحسنى - إنكليزي</x:v>
       </x:c>
       <x:c r="F343" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G343" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H343" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I343" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J343" t="str">
-        <x:v>2008</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K343" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L343" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
-        <x:v>9789953200231</x:v>
+        <x:v>9789953200439</x:v>
       </x:c>
       <x:c r="B344" t="str">
-        <x:v>AKDE005</x:v>
+        <x:v>AKDE013</x:v>
       </x:c>
       <x:c r="C344" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D344" t="str">
-        <x:v>Islamic Knowledge the Gateway to Success</x:v>
+        <x:v>Our Beloved ISA</x:v>
       </x:c>
       <x:c r="E344" t="str">
-        <x:v>علم الدين - إنكليزي</x:v>
+        <x:v>حبيبنا عيسى - إنكليزي</x:v>
       </x:c>
       <x:c r="F344" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G344" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H344" t="str">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I344" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J344" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K344" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L344" t="str">
         <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
-        <x:v>9789953200187</x:v>
+        <x:v>9789953200231</x:v>
       </x:c>
       <x:c r="B345" t="str">
-        <x:v>AKDE007</x:v>
+        <x:v>AKDE005</x:v>
       </x:c>
       <x:c r="C345" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D345" t="str">
-        <x:v>Fasting the Month of Ramadan</x:v>
+        <x:v>Islamic Knowledge the Gateway to Success</x:v>
       </x:c>
       <x:c r="E345" t="str">
-        <x:v>الصيام - إنكليزي</x:v>
+        <x:v>علم الدين - إنكليزي</x:v>
       </x:c>
       <x:c r="F345" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G345" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H345" t="str">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I345" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J345" t="str">
-        <x:v>2012</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K345" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L345" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
-        <x:v>9789953200163</x:v>
+        <x:v>9789953200187</x:v>
       </x:c>
       <x:c r="B346" t="str">
-        <x:v>AKDE008</x:v>
+        <x:v>AKDE007</x:v>
       </x:c>
       <x:c r="C346" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D346" t="str">
-        <x:v>Apostasy the Abhorrent Sin</x:v>
+        <x:v>Fasting the Month of Ramadan</x:v>
       </x:c>
       <x:c r="E346" t="str">
-        <x:v>الردة - إنكليزي</x:v>
+        <x:v>الصيام - إنكليزي</x:v>
       </x:c>
       <x:c r="F346" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G346" t="str">
         <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H346" t="str">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I346" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J346" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K346" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L346" t="str">
-        <x:v>غ 26</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
-        <x:v>9789953200255</x:v>
+        <x:v>9789953200163</x:v>
       </x:c>
       <x:c r="B347" t="str">
-        <x:v>AKDE010</x:v>
+        <x:v>AKDE008</x:v>
       </x:c>
       <x:c r="C347" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D347" t="str">
-        <x:v>The Essentials of belief</x:v>
+        <x:v>Apostasy the Abhorrent Sin</x:v>
       </x:c>
       <x:c r="E347" t="str">
-        <x:v>ضروريات الاعتقاد - إنكليزي</x:v>
+        <x:v>الردة - إنكليزي</x:v>
       </x:c>
       <x:c r="F347" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G347" t="str">
-        <x:v>$1.11</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H347" t="str">
-        <x:v>20</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I347" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J347" t="str">
-        <x:v>2015</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K347" t="str">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L347" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 26</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
-        <x:v>9789953200378</x:v>
+        <x:v>9789953200255</x:v>
       </x:c>
       <x:c r="B348" t="str">
-        <x:v>FQHE008</x:v>
+        <x:v>AKDE010</x:v>
       </x:c>
       <x:c r="C348" t="str">
-        <x:v>فقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D348" t="str">
-        <x:v>A Handbook for the Hajj</x:v>
+        <x:v>The Essentials of belief</x:v>
       </x:c>
       <x:c r="E348" t="str">
-        <x:v/>
+        <x:v>ضروريات الاعتقاد - إنكليزي</x:v>
       </x:c>
       <x:c r="F348" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G348" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$1.11</x:v>
       </x:c>
       <x:c r="H348" t="str">
-        <x:v>72</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="I348" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J348" t="str">
-        <x:v>2025</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K348" t="str">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L348" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
-        <x:v>9789953200170</x:v>
+        <x:v>9789953200378</x:v>
       </x:c>
       <x:c r="B349" t="str">
-        <x:v>AKDE011</x:v>
+        <x:v>FQHE008</x:v>
       </x:c>
       <x:c r="C349" t="str">
-        <x:v>الفقه وأصوله</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D349" t="str">
-        <x:v>Gossip (Ghibah) Tale-Bearing (Namimah)</x:v>
+        <x:v>A Handbook for the Hajj</x:v>
       </x:c>
       <x:c r="E349" t="str">
-        <x:v>الغيبة والنميمة - إنكليزي</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F349" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G349" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H349" t="str">
-        <x:v>32</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I349" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J349" t="str">
-        <x:v>2012</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K349" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L349" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
-        <x:v>9789953202914</x:v>
+        <x:v>9789953200170</x:v>
       </x:c>
       <x:c r="B350" t="str">
-        <x:v>AKDA037</x:v>
+        <x:v>AKDE011</x:v>
       </x:c>
       <x:c r="C350" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الفقه وأصوله</x:v>
       </x:c>
       <x:c r="D350" t="str">
-        <x:v>The Creed of Muslims</x:v>
+        <x:v>Gossip (Ghibah) Tale-Bearing (Namimah)</x:v>
       </x:c>
       <x:c r="E350" t="str">
-        <x:v/>
+        <x:v>الغيبة والنميمة - إنكليزي</x:v>
       </x:c>
       <x:c r="F350" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G350" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H350" t="str">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I350" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J350" t="str">
-        <x:v>2005</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K350" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L350" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
-        <x:v>9789953204581</x:v>
+        <x:v>9789953202914</x:v>
       </x:c>
       <x:c r="B351" t="str">
-        <x:v>AKDA045I</x:v>
+        <x:v>AKDA037</x:v>
       </x:c>
       <x:c r="C351" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D351" t="str">
-        <x:v>إظهار العقيدة السنية بشرح العقيدة الطحاوية</x:v>
+        <x:v>The Creed of Muslims</x:v>
       </x:c>
       <x:c r="E351" t="str">
-        <x:v>Ithhar Al ^Akida Al Sunniyya bi Sharh Al ^qida Al Tahawiyya</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F351" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G351" t="str">
-        <x:v>$11.5</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H351" t="str">
-        <x:v>527</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I351" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J351" t="str">
-        <x:v>2018</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K351" t="str">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L351" t="str">
-        <x:v>غ 855</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
-        <x:v>9789953202556</x:v>
+        <x:v>9789953204581</x:v>
       </x:c>
       <x:c r="B352" t="str">
-        <x:v>AKDA004I</x:v>
+        <x:v>AKDA045I</x:v>
       </x:c>
       <x:c r="C352" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D352" t="str">
-        <x:v>الشرح القويم في حل ألفاظ الصراط المستقيم</x:v>
+        <x:v>إظهار العقيدة السنية بشرح العقيدة الطحاوية</x:v>
       </x:c>
       <x:c r="E352" t="str">
-        <x:v>Ach-charhou l-qawim fi hall as</x:v>
+        <x:v>Ithhar Al ^Akida Al Sunniyya bi Sharh Al ^qida Al Tahawiyya</x:v>
       </x:c>
       <x:c r="F352" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G352" t="str">
-        <x:v>$20</x:v>
+        <x:v>$11.5</x:v>
       </x:c>
       <x:c r="H352" t="str">
-        <x:v>554</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I352" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J352" t="str">
-        <x:v>2022</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K352" t="str">
-        <x:v>11</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L352" t="str">
-        <x:v>غ 990</x:v>
+        <x:v>غ 855</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
-        <x:v>9789953201085</x:v>
+        <x:v>9789953202556</x:v>
       </x:c>
       <x:c r="B353" t="str">
-        <x:v>AKDA011</x:v>
+        <x:v>AKDA004I</x:v>
       </x:c>
       <x:c r="C353" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D353" t="str">
-        <x:v>شرح الصفات الثلاث عشرة الواجبة لله تعالى</x:v>
+        <x:v>الشرح القويم في حل ألفاظ الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E353" t="str">
-        <x:v>Sharh Al Sifat Al Thalath ^ashra al Wajiba lillah</x:v>
+        <x:v>Ach-charhou l-qawim fi hall as</x:v>
       </x:c>
       <x:c r="F353" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G353" t="str">
-        <x:v>$1.8</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H353" t="str">
-        <x:v>70</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I353" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J353" t="str">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K353" t="str">
-        <x:v>6</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="L353" t="str">
-        <x:v>غ 55</x:v>
+        <x:v>غ 990</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
-        <x:v>9789953201337</x:v>
+        <x:v>9789953201085</x:v>
       </x:c>
       <x:c r="B354" t="str">
-        <x:v>AKDA028I</x:v>
+        <x:v>AKDA011</x:v>
       </x:c>
       <x:c r="C354" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D354" t="str">
-        <x:v>متن الصراط المستقيم Small</x:v>
+        <x:v>شرح الصفات الثلاث عشرة الواجبة لله تعالى</x:v>
       </x:c>
       <x:c r="E354" t="str">
-        <x:v>Matin Assirat small</x:v>
+        <x:v>Sharh Al Sifat Al Thalath ^ashra al Wajiba lillah</x:v>
       </x:c>
       <x:c r="F354" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G354" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$1.8</x:v>
       </x:c>
       <x:c r="H354" t="str">
-        <x:v>256</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I354" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J354" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K354" t="str">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="L354" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 55</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
-        <x:v>9789953201351</x:v>
+        <x:v>9789953201337</x:v>
       </x:c>
       <x:c r="B355" t="str">
-        <x:v>AKDA019I</x:v>
+        <x:v>AKDA028I</x:v>
       </x:c>
       <x:c r="C355" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D355" t="str">
-        <x:v>قواعد مهمة</x:v>
+        <x:v>متن الصراط المستقيم Small</x:v>
       </x:c>
       <x:c r="E355" t="str">
-        <x:v>Qawa^ed Mouhimma</x:v>
+        <x:v>Matin Assirat small</x:v>
       </x:c>
       <x:c r="F355" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G355" t="str">
-        <x:v>$1.3</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H355" t="str">
-        <x:v>64</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I355" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J355" t="str">
-        <x:v>2010</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K355" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L355" t="str">
-        <x:v>غ 40</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
-        <x:v>9789953200996</x:v>
+        <x:v>9789953201351</x:v>
       </x:c>
       <x:c r="B356" t="str">
-        <x:v>AKDA025I</x:v>
+        <x:v>AKDA019I</x:v>
       </x:c>
       <x:c r="C356" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D356" t="str">
-        <x:v>مقصد الطالبين في أجوبة الصراط المستقيم</x:v>
+        <x:v>قواعد مهمة</x:v>
       </x:c>
       <x:c r="E356" t="str">
-        <x:v>Maqsid Al Talibin fi Ajwibat Matn Al Sirat Al Moustaqim</x:v>
+        <x:v>Qawa^ed Mouhimma</x:v>
       </x:c>
       <x:c r="F356" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G356" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$1.3</x:v>
       </x:c>
       <x:c r="H356" t="str">
-        <x:v>200</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I356" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J356" t="str">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K356" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L356" t="str">
-        <x:v>غ 205</x:v>
+        <x:v>غ 40</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
-        <x:v>9789953202143</x:v>
+        <x:v>9789953200996</x:v>
       </x:c>
       <x:c r="B357" t="str">
-        <x:v>AKDA034</x:v>
+        <x:v>AKDA025I</x:v>
       </x:c>
       <x:c r="C357" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D357" t="str">
-        <x:v>المختار من لحن العامة والخاصة في المعتقدات</x:v>
+        <x:v>مقصد الطالبين في أجوبة الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E357" t="str">
-        <x:v>Al Moukhtar min Kitab - Lahn Al ^ammah Wal Khassah</x:v>
+        <x:v>Maqsid Al Talibin fi Ajwibat Matn Al Sirat Al Moustaqim</x:v>
       </x:c>
       <x:c r="F357" t="str">
-        <x:v>عمر بن محمد السكوني</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G357" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H357" t="str">
-        <x:v>72</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I357" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J357" t="str">
-        <x:v>2007</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K357" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L357" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 205</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
-        <x:v>9789953203010</x:v>
+        <x:v>9789953202143</x:v>
       </x:c>
       <x:c r="B358" t="str">
-        <x:v>AKDA065</x:v>
+        <x:v>AKDA034</x:v>
       </x:c>
       <x:c r="C358" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D358" t="str">
-        <x:v>المنتقى من كتاب القضاء والقدر</x:v>
+        <x:v>المختار من لحن العامة والخاصة في المعتقدات</x:v>
       </x:c>
       <x:c r="E358" t="str">
-        <x:v>Al Mountaqa min Al Qadaa wal Qadar</x:v>
+        <x:v>Al Moukhtar min Kitab - Lahn Al ^ammah Wal Khassah</x:v>
       </x:c>
       <x:c r="F358" t="str">
-        <x:v>الحافظ ابي بكر أحمد البيهقي</x:v>
+        <x:v>عمر بن محمد السكوني</x:v>
       </x:c>
       <x:c r="G358" t="str">
-        <x:v>$9.45</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H358" t="str">
-        <x:v>416</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I358" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J358" t="str">
-        <x:v>2013</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K358" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L358" t="str">
-        <x:v>غ 680</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
-        <x:v>9789953201160</x:v>
+        <x:v>9789953203010</x:v>
       </x:c>
       <x:c r="B359" t="str">
-        <x:v>AKDA001I</x:v>
+        <x:v>AKDA065</x:v>
       </x:c>
       <x:c r="C359" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D359" t="str">
-        <x:v>إجابة الداعي إلى بيان اعتقاد الإمام الرفاعي</x:v>
+        <x:v>المنتقى من كتاب القضاء والقدر</x:v>
       </x:c>
       <x:c r="E359" t="str">
-        <x:v>Ijabat Al Da^i ila Bayan I^tiqad Al Imam Al Rifaie</x:v>
+        <x:v>Al Mountaqa min Al Qadaa wal Qadar</x:v>
       </x:c>
       <x:c r="F359" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الحافظ ابي بكر أحمد البيهقي</x:v>
       </x:c>
       <x:c r="G359" t="str">
-        <x:v>$3.3</x:v>
+        <x:v>$9.45</x:v>
       </x:c>
       <x:c r="H359" t="str">
-        <x:v>144</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I359" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J359" t="str">
-        <x:v>2023</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K359" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L359" t="str">
-        <x:v>غ 100</x:v>
+        <x:v>غ 680</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
-        <x:v>9789953200729</x:v>
+        <x:v>9789953201160</x:v>
       </x:c>
       <x:c r="B360" t="str">
-        <x:v>AKDA023</x:v>
+        <x:v>AKDA001I</x:v>
       </x:c>
       <x:c r="C360" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D360" t="str">
-        <x:v>الأسئلة المبسطة على شرح ابن عساكر</x:v>
+        <x:v>إجابة الداعي إلى بيان اعتقاد الإمام الرفاعي</x:v>
       </x:c>
       <x:c r="E360" t="str">
-        <x:v>Al Asi'ilah Al Moubassata ^ala Sharh Risalat Ibn ^asaker</x:v>
+        <x:v>Ijabat Al Da^i ila Bayan I^tiqad Al Imam Al Rifaie</x:v>
       </x:c>
       <x:c r="F360" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G360" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$3.3</x:v>
       </x:c>
       <x:c r="H360" t="str">
-        <x:v>48</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I360" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J360" t="str">
-        <x:v>2015</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K360" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L360" t="str">
-        <x:v>غ 36</x:v>
+        <x:v>غ 100</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
-        <x:v>9789953201375</x:v>
+        <x:v>9789953200729</x:v>
       </x:c>
       <x:c r="B361" t="str">
-        <x:v>AKDA002</x:v>
+        <x:v>AKDA023</x:v>
       </x:c>
       <x:c r="C361" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D361" t="str">
-        <x:v>تهذيب كتاب الاعتماد في الاعتقاد</x:v>
+        <x:v>الأسئلة المبسطة على شرح ابن عساكر</x:v>
       </x:c>
       <x:c r="E361" t="str">
-        <x:v>Al I^timad fil I^tiqad</x:v>
+        <x:v>Al Asi'ilah Al Moubassata ^ala Sharh Risalat Ibn ^asaker</x:v>
       </x:c>
       <x:c r="F361" t="str">
-        <x:v>ابو المحاسن القاوقجي</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G361" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H361" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I361" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J361" t="str">
-        <x:v>2023</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K361" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L361" t="str">
-        <x:v>غ 30</x:v>
+        <x:v>غ 36</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str">
-        <x:v>9789953200675</x:v>
+        <x:v>9789953201375</x:v>
       </x:c>
       <x:c r="B362" t="str">
-        <x:v>AKDA020</x:v>
+        <x:v>AKDA002</x:v>
       </x:c>
       <x:c r="C362" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D362" t="str">
-        <x:v>الجنة ونعيمها</x:v>
+        <x:v>تهذيب كتاب الاعتماد في الاعتقاد</x:v>
       </x:c>
       <x:c r="E362" t="str">
-        <x:v>Al Jannah Wa Na^imuha</x:v>
+        <x:v>Al I^timad fil I^tiqad</x:v>
       </x:c>
       <x:c r="F362" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>ابو المحاسن القاوقجي</x:v>
       </x:c>
       <x:c r="G362" t="str">
-        <x:v>$1.67</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H362" t="str">
-        <x:v>88</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I362" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J362" t="str">
-        <x:v>2004</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K362" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L362" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 30</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str">
-        <x:v>9789953200811</x:v>
+        <x:v>9789953200675</x:v>
       </x:c>
       <x:c r="B363" t="str">
-        <x:v>AKDA024</x:v>
+        <x:v>AKDA020</x:v>
       </x:c>
       <x:c r="C363" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D363" t="str">
-        <x:v>العبر بذكر أهل سقر</x:v>
+        <x:v>الجنة ونعيمها</x:v>
       </x:c>
       <x:c r="E363" t="str">
-        <x:v>Al ^ibar B Thikri Ahl Saqar</x:v>
+        <x:v>Al Jannah Wa Na^imuha</x:v>
       </x:c>
       <x:c r="F363" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G363" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.67</x:v>
       </x:c>
       <x:c r="H363" t="str">
-        <x:v>48</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I363" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J363" t="str">
-        <x:v>2005</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K363" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L363" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str">
-        <x:v>9789953202303</x:v>
+        <x:v>9789953200811</x:v>
       </x:c>
       <x:c r="B364" t="str">
-        <x:v>AKDA036I</x:v>
+        <x:v>AKDA024</x:v>
       </x:c>
       <x:c r="C364" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D364" t="str">
-        <x:v>عقيدة المسلمين</x:v>
+        <x:v>العبر بذكر أهل سقر</x:v>
       </x:c>
       <x:c r="E364" t="str">
-        <x:v>Akidat Al Muslimin Ar</x:v>
+        <x:v>Al ^ibar B Thikri Ahl Saqar</x:v>
       </x:c>
       <x:c r="F364" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G364" t="str">
-        <x:v>$0.6</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H364" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I364" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J364" t="str">
         <x:v>2005</x:v>
       </x:c>
       <x:c r="K364" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L364" t="str">
-        <x:v>غ 15</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str">
-        <x:v>9789953201122</x:v>
+        <x:v>9789953202303</x:v>
       </x:c>
       <x:c r="B365" t="str">
-        <x:v>AKDA014I</x:v>
+        <x:v>AKDA036I</x:v>
       </x:c>
       <x:c r="C365" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D365" t="str">
-        <x:v>مرشد الحائر في حل ألفاظ رسالة ابن عساكر</x:v>
+        <x:v>عقيدة المسلمين</x:v>
       </x:c>
       <x:c r="E365" t="str">
-        <x:v>Murshed Al Ha'er</x:v>
+        <x:v>Akidat Al Muslimin Ar</x:v>
       </x:c>
       <x:c r="F365" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G365" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$0.6</x:v>
       </x:c>
       <x:c r="H365" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I365" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J365" t="str">
-        <x:v>2024</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K365" t="str">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L365" t="str">
-        <x:v>غ 45</x:v>
+        <x:v>غ 15</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str">
-        <x:v>9789953202181</x:v>
+        <x:v>9789953201122</x:v>
       </x:c>
       <x:c r="B366" t="str">
-        <x:v>AKDA035</x:v>
+        <x:v>AKDA014I</x:v>
       </x:c>
       <x:c r="C366" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D366" t="str">
-        <x:v>كفاية الصبيان في ما يجب من عقائد الإيمان وعمل الأركان</x:v>
+        <x:v>مرشد الحائر في حل ألفاظ رسالة ابن عساكر</x:v>
       </x:c>
       <x:c r="E366" t="str">
-        <x:v>Kifayat Al Sibyan Fi Ma Yajib min ^aqaed Al Iman</x:v>
+        <x:v>Murshed Al Ha'er</x:v>
       </x:c>
       <x:c r="F366" t="str">
-        <x:v>ابو المحاسن القاوقجي</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G366" t="str">
-        <x:v>$1.1</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H366" t="str">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I366" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J366" t="str">
-        <x:v>2005</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K366" t="str">
-        <x:v>1</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="L366" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 45</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str">
-        <x:v>9789953201528</x:v>
+        <x:v>9789953202181</x:v>
       </x:c>
       <x:c r="B367" t="str">
-        <x:v>AKDA030I</x:v>
+        <x:v>AKDA035</x:v>
       </x:c>
       <x:c r="C367" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D367" t="str">
-        <x:v>سلسلة المتون</x:v>
+        <x:v>كفاية الصبيان في ما يجب من عقائد الإيمان وعمل الأركان</x:v>
       </x:c>
       <x:c r="E367" t="str">
-        <x:v>Silsilat Mutoun booklet</x:v>
+        <x:v>Kifayat Al Sibyan Fi Ma Yajib min ^aqaed Al Iman</x:v>
       </x:c>
       <x:c r="F367" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>ابو المحاسن القاوقجي</x:v>
       </x:c>
       <x:c r="G367" t="str">
-        <x:v>$1</x:v>
+        <x:v>$1.1</x:v>
       </x:c>
       <x:c r="H367" t="str">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I367" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J367" t="str">
-        <x:v>2023</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="K367" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L367" t="str">
-        <x:v>غ 20</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str">
-        <x:v>9789953201306</x:v>
+        <x:v>9789953201528</x:v>
       </x:c>
       <x:c r="B368" t="str">
-        <x:v>AKDA012</x:v>
+        <x:v>AKDA030I</x:v>
       </x:c>
       <x:c r="C368" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D368" t="str">
-        <x:v>غاية البيان في تنزيه الله عن الجهة و المكان</x:v>
+        <x:v>سلسلة المتون</x:v>
       </x:c>
       <x:c r="E368" t="str">
-        <x:v>Ghayat Al Bayan Fi Tanzih Allah ^an Al Jiha wal Makan</x:v>
+        <x:v>Silsilat Mutoun booklet</x:v>
       </x:c>
       <x:c r="F368" t="str">
-        <x:v>الشيخ خليل دريان الازهري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G368" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$1</x:v>
       </x:c>
       <x:c r="H368" t="str">
-        <x:v>160</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I368" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J368" t="str">
-        <x:v>2004</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K368" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L368" t="str">
-        <x:v>غ 245</x:v>
+        <x:v>غ 20</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str">
-        <x:v>9789953206769</x:v>
+        <x:v>9789953201306</x:v>
       </x:c>
       <x:c r="B369" t="str">
-        <x:v>AKDA053I</x:v>
+        <x:v>AKDA012</x:v>
       </x:c>
       <x:c r="C369" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D369" t="str">
-        <x:v>الدليل القويم على الصراط المستقيم</x:v>
+        <x:v>غاية البيان في تنزيه الله عن الجهة و المكان</x:v>
       </x:c>
       <x:c r="E369" t="str">
-        <x:v>Ad Dalilou lQawim</x:v>
+        <x:v>Ghayat Al Bayan Fi Tanzih Allah ^an Al Jiha wal Makan</x:v>
       </x:c>
       <x:c r="F369" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ خليل دريان الازهري</x:v>
       </x:c>
       <x:c r="G369" t="str">
-        <x:v>$19</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H369" t="str">
-        <x:v>576</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I369" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J369" t="str">
-        <x:v>2023</x:v>
+        <x:v>2004</x:v>
       </x:c>
       <x:c r="K369" t="str">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L369" t="str">
-        <x:v>غ 1,020</x:v>
+        <x:v>غ 245</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str">
-        <x:v>9789953206813</x:v>
+        <x:v>9789953206769</x:v>
       </x:c>
       <x:c r="B370" t="str">
-        <x:v>RDODA039I</x:v>
+        <x:v>AKDA053I</x:v>
       </x:c>
       <x:c r="C370" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D370" t="str">
-        <x:v>الدرر السنية في الرد على الوهابية</x:v>
+        <x:v>الدليل القويم على الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E370" t="str">
-        <x:v>Al Durar Al Sunniyya fi Al Radd ^ala Al Wahhabiyya</x:v>
+        <x:v>Ad Dalilou lQawim</x:v>
       </x:c>
       <x:c r="F370" t="str">
-        <x:v>مفتي مكة احمد زيني دحلان</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G370" t="str">
-        <x:v>$2.8</x:v>
+        <x:v>$19</x:v>
       </x:c>
       <x:c r="H370" t="str">
-        <x:v>104</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I370" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J370" t="str">
-        <x:v>2017</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K370" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L370" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 1,020</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str">
-        <x:v>9789953206493</x:v>
+        <x:v>9789953206813</x:v>
       </x:c>
       <x:c r="B371" t="str">
-        <x:v>HDTHA019</x:v>
+        <x:v>RDODA039I</x:v>
       </x:c>
       <x:c r="C371" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D371" t="str">
-        <x:v>شرح مختصر ابن أبي جمرة</x:v>
+        <x:v>الدرر السنية في الرد على الوهابية</x:v>
       </x:c>
       <x:c r="E371" t="str">
-        <x:v>Sharh Moukhtasar Ibn Abi Jamrah</x:v>
+        <x:v>Al Durar Al Sunniyya fi Al Radd ^ala Al Wahhabiyya</x:v>
       </x:c>
       <x:c r="F371" t="str">
-        <x:v>عبد الله بن ابي جمرة</x:v>
+        <x:v>مفتي مكة احمد زيني دحلان</x:v>
       </x:c>
       <x:c r="G371" t="str">
-        <x:v>$10</x:v>
+        <x:v>$2.8</x:v>
       </x:c>
       <x:c r="H371" t="str">
-        <x:v>432</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I371" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J371" t="str">
-        <x:v>2008</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K371" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L371" t="str">
-        <x:v>غ 900</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str">
-        <x:v>9789953206745</x:v>
+        <x:v>9789953206493</x:v>
       </x:c>
       <x:c r="B372" t="str">
-        <x:v>HDTHA023</x:v>
+        <x:v>HDTHA019</x:v>
       </x:c>
       <x:c r="C372" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D372" t="str">
-        <x:v>قطوف الرياحين في شرح رياض الصالحين ( الجزء 1-2-3-4)</x:v>
+        <x:v>شرح مختصر ابن أبي جمرة</x:v>
       </x:c>
       <x:c r="E372" t="str">
-        <x:v>Qutouf Al Rayahin fi Sharh Riyad Al Salihin - 4 Parts</x:v>
+        <x:v>Sharh Moukhtasar Ibn Abi Jamrah</x:v>
       </x:c>
       <x:c r="F372" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>عبد الله بن ابي جمرة</x:v>
       </x:c>
       <x:c r="G372" t="str">
-        <x:v>$40</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H372" t="str">
-        <x:v>1040</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I372" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J372" t="str">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K372" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L372" t="str">
-        <x:v>غ 3,200</x:v>
+        <x:v>غ 900</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str">
-        <x:v>9789953206684</x:v>
+        <x:v>9789953206745</x:v>
       </x:c>
       <x:c r="B373" t="str">
-        <x:v>AKDF008</x:v>
+        <x:v>HDTHA023</x:v>
       </x:c>
       <x:c r="C373" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D373" t="str">
-        <x:v>L'Islam Le Bon Choix</x:v>
+        <x:v>قطوف الرياحين في شرح رياض الصالحين ( الجزء 1-2-3-4)</x:v>
       </x:c>
       <x:c r="E373" t="str">
-        <x:v/>
+        <x:v>Qutouf Al Rayahin fi Sharh Riyad Al Salihin - 4 Parts</x:v>
       </x:c>
       <x:c r="F373" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G373" t="str">
-        <x:v>$4.55</x:v>
+        <x:v>$40</x:v>
       </x:c>
       <x:c r="H373" t="str">
-        <x:v>200</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="I373" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J373" t="str">
         <x:v>2009</x:v>
       </x:c>
       <x:c r="K373" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L373" t="str">
-        <x:v>غ 400</x:v>
+        <x:v>غ 3,200</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str">
-        <x:v>9789953206691</x:v>
+        <x:v>9789953206684</x:v>
       </x:c>
       <x:c r="B374" t="str">
-        <x:v>AKDF009</x:v>
+        <x:v>AKDF008</x:v>
       </x:c>
       <x:c r="C374" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D374" t="str">
-        <x:v>L'Islam pas à pas</x:v>
+        <x:v>L'Islam Le Bon Choix</x:v>
       </x:c>
       <x:c r="E374" t="str">
-        <x:v>L'Islam pas à pas</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F374" t="str">
-        <x:v>الشيخ محمد كعبة</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G374" t="str">
-        <x:v>$5</x:v>
+        <x:v>$4.55</x:v>
       </x:c>
       <x:c r="H374" t="str">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I374" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J374" t="str">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K374" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L374" t="str">
         <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str">
-        <x:v>9789953206929</x:v>
+        <x:v>9789953206691</x:v>
       </x:c>
       <x:c r="B375" t="str">
-        <x:v>AKDA054I</x:v>
+        <x:v>AKDF009</x:v>
       </x:c>
       <x:c r="C375" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D375" t="str">
-        <x:v>القول الجلي في حل ألفاظ مختصر عبد الله الهرري</x:v>
+        <x:v>L'Islam pas à pas</x:v>
       </x:c>
       <x:c r="E375" t="str">
-        <x:v>Al Qawl Al Jaliyy fi hal Alfath Moukhtasar Abdillah Al Harariyy</x:v>
+        <x:v>L'Islam pas à pas</x:v>
       </x:c>
       <x:c r="F375" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ محمد كعبة</x:v>
       </x:c>
       <x:c r="G375" t="str">
-        <x:v>$3</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H375" t="str">
-        <x:v>112</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I375" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J375" t="str">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K375" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L375" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
-        <x:v>9789953207018</x:v>
+        <x:v>9789953206929</x:v>
       </x:c>
       <x:c r="B376" t="str">
-        <x:v>RDODA047</x:v>
+        <x:v>AKDA054I</x:v>
       </x:c>
       <x:c r="C376" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D376" t="str">
-        <x:v>موقف الشريعة الإسلامية</x:v>
+        <x:v>القول الجلي في حل ألفاظ مختصر عبد الله الهرري</x:v>
       </x:c>
       <x:c r="E376" t="str">
-        <x:v>Mawqef Al Shari^a Al Islamiyya</x:v>
+        <x:v>Al Qawl Al Jaliyy fi hal Alfath Moukhtasar Abdillah Al Harariyy</x:v>
       </x:c>
       <x:c r="F376" t="str">
-        <x:v>د. محمد التاويل</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G376" t="str">
-        <x:v>$3.33</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H376" t="str">
-        <x:v>152</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I376" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J376" t="str">
-        <x:v>2011</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K376" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L376" t="str">
-        <x:v>غ 145</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
-        <x:v>9789953207049</x:v>
+        <x:v>9789953207018</x:v>
       </x:c>
       <x:c r="B377" t="str">
-        <x:v>RDODA044</x:v>
+        <x:v>RDODA047</x:v>
       </x:c>
       <x:c r="C377" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D377" t="str">
-        <x:v>فصل الكلام في أن إجهاض الجنين الحي وإحراق النفس وما يسمى تأجير الأرحام والتبرع بالأعضاء إثم وحرام</x:v>
+        <x:v>موقف الشريعة الإسلامية</x:v>
       </x:c>
       <x:c r="E377" t="str">
-        <x:v>Fasl Al Kalam fi Ijhad Al Janin al Hayy</x:v>
+        <x:v>Mawqef Al Shari^a Al Islamiyya</x:v>
       </x:c>
       <x:c r="F377" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>د. محمد التاويل</x:v>
       </x:c>
       <x:c r="G377" t="str">
-        <x:v>$5.55</x:v>
+        <x:v>$3.33</x:v>
       </x:c>
       <x:c r="H377" t="str">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I377" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J377" t="str">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K377" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L377" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 145</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
-        <x:v>9789953207247</x:v>
+        <x:v>9789953207049</x:v>
       </x:c>
       <x:c r="B378" t="str">
-        <x:v>RDODA045</x:v>
+        <x:v>RDODA044</x:v>
       </x:c>
       <x:c r="C378" t="str">
         <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D378" t="str">
-        <x:v>الأنوار الإيمانية في طمس ضلالات الوهابية</x:v>
+        <x:v>فصل الكلام في أن إجهاض الجنين الحي وإحراق النفس وما يسمى تأجير الأرحام والتبرع بالأعضاء إثم وحرام</x:v>
       </x:c>
       <x:c r="E378" t="str">
-        <x:v>Al Anwar Al Imaniyya fi Tams Dalalat Al Wahhabiyya</x:v>
+        <x:v>Fasl Al Kalam fi Ijhad Al Janin al Hayy</x:v>
       </x:c>
       <x:c r="F378" t="str">
-        <x:v>الشيخ عبد الرحمن عبد القاهر حجازي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G378" t="str">
-        <x:v>$7.77</x:v>
+        <x:v>$5.55</x:v>
       </x:c>
       <x:c r="H378" t="str">
-        <x:v>288</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I378" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J378" t="str">
-        <x:v>2011</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K378" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L378" t="str">
-        <x:v>غ 410</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
-        <x:v>9789953200408</x:v>
+        <x:v>9789953207247</x:v>
       </x:c>
       <x:c r="B379" t="str">
-        <x:v>AKDE018</x:v>
+        <x:v>RDODA045</x:v>
       </x:c>
       <x:c r="C379" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D379" t="str">
-        <x:v>A Brief Explanation of The Summary of Abdullah Al-Harariyy</x:v>
+        <x:v>الأنوار الإيمانية في طمس ضلالات الوهابية</x:v>
       </x:c>
       <x:c r="E379" t="str">
-        <x:v>شرح المختصر إنكليزي</x:v>
+        <x:v>Al Anwar Al Imaniyya fi Tams Dalalat Al Wahhabiyya</x:v>
       </x:c>
       <x:c r="F379" t="str">
-        <x:v>The Association of Islamic Charitable Projects Islamic Studies Research Division</x:v>
+        <x:v>الشيخ عبد الرحمن عبد القاهر حجازي</x:v>
       </x:c>
       <x:c r="G379" t="str">
-        <x:v>$11</x:v>
+        <x:v>$7.77</x:v>
       </x:c>
       <x:c r="H379" t="str">
-        <x:v>368</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I379" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J379" t="str">
-        <x:v>2023</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K379" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L379" t="str">
-        <x:v>غ 660</x:v>
+        <x:v>غ 410</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
-        <x:v>9789953207117</x:v>
+        <x:v>9789953200408</x:v>
       </x:c>
       <x:c r="B380" t="str">
-        <x:v>HDTHA020</x:v>
+        <x:v>AKDE018</x:v>
       </x:c>
       <x:c r="C380" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D380" t="str">
-        <x:v>إتحاف الخيرة بأسانيد العلامة الهرري للكتب الحديثية العشرة</x:v>
+        <x:v>A Brief Explanation of The Summary of Abdullah Al-Harariyy</x:v>
       </x:c>
       <x:c r="E380" t="str">
-        <x:v>Ithaf Al Khiyara b Asanid Al ^allama Al Harariyy</x:v>
+        <x:v>شرح المختصر إنكليزي</x:v>
       </x:c>
       <x:c r="F380" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>The Association of Islamic Charitable Projects Islamic Studies Research Division</x:v>
       </x:c>
       <x:c r="G380" t="str">
-        <x:v>$5.55</x:v>
+        <x:v>$11</x:v>
       </x:c>
       <x:c r="H380" t="str">
-        <x:v>152</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I380" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J380" t="str">
-        <x:v>2012</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K380" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L380" t="str">
-        <x:v>غ 265</x:v>
+        <x:v>غ 660</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
-        <x:v>9789953201931</x:v>
+        <x:v>9789953207117</x:v>
       </x:c>
       <x:c r="B381" t="str">
-        <x:v>AKDA003I</x:v>
+        <x:v>HDTHA020</x:v>
       </x:c>
       <x:c r="C381" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D381" t="str">
-        <x:v>الدرة البهية في حل ألفاظ العقيدة الطحاوية</x:v>
+        <x:v>إتحاف الخيرة بأسانيد العلامة الهرري للكتب الحديثية العشرة</x:v>
       </x:c>
       <x:c r="E381" t="str">
-        <x:v>Al Durra Al Bahiyya fi Hal Alfath Al Akida Al Tahawiyya</x:v>
+        <x:v>Ithaf Al Khiyara b Asanid Al ^allama Al Harariyy</x:v>
       </x:c>
       <x:c r="F381" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G381" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$5.55</x:v>
       </x:c>
       <x:c r="H381" t="str">
-        <x:v>132</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I381" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J381" t="str">
-        <x:v>2023</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K381" t="str">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L381" t="str">
-        <x:v>غ 205</x:v>
+        <x:v>غ 265</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
-        <x:v>9789953207094</x:v>
+        <x:v>9789953201931</x:v>
       </x:c>
       <x:c r="B382" t="str">
-        <x:v>RDODA049</x:v>
+        <x:v>AKDA003I</x:v>
       </x:c>
       <x:c r="C382" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D382" t="str">
-        <x:v>البرهان المبين في ضوابط تكفير المعيّن</x:v>
+        <x:v>الدرة البهية في حل ألفاظ العقيدة الطحاوية</x:v>
       </x:c>
       <x:c r="E382" t="str">
-        <x:v>Al Burhan Al Mubayyan fi Dawabet Takfir Al Mu^ayyan</x:v>
+        <x:v>Al Durra Al Bahiyya fi Hal Alfath Al Akida Al Tahawiyya</x:v>
       </x:c>
       <x:c r="F382" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G382" t="str">
         <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H382" t="str">
-        <x:v>152</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I382" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J382" t="str">
-        <x:v>2012</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K382" t="str">
-        <x:v>1</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="L382" t="str">
-        <x:v>غ 230</x:v>
+        <x:v>غ 205</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
-        <x:v>9789953207384</x:v>
+        <x:v>9789953207094</x:v>
       </x:c>
       <x:c r="B383" t="str">
-        <x:v>TSWFA015</x:v>
+        <x:v>RDODA049</x:v>
       </x:c>
       <x:c r="C383" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D383" t="str">
-        <x:v>البراهين على صدق حادثة مد اليمين</x:v>
+        <x:v>البرهان المبين في ضوابط تكفير المعيّن</x:v>
       </x:c>
       <x:c r="E383" t="str">
-        <x:v>Al Barahin ^ala Sidq Hadithat Madd Al Yamin</x:v>
+        <x:v>Al Burhan Al Mubayyan fi Dawabet Takfir Al Mu^ayyan</x:v>
       </x:c>
       <x:c r="F383" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G383" t="str">
-        <x:v>$13.34</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H383" t="str">
-        <x:v>496</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I383" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J383" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K383" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L383" t="str">
-        <x:v>غ 880</x:v>
+        <x:v>غ 230</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
-        <x:v>9789953207377</x:v>
+        <x:v>9789953207384</x:v>
       </x:c>
       <x:c r="B384" t="str">
-        <x:v>AKDA009</x:v>
+        <x:v>TSWFA015</x:v>
       </x:c>
       <x:c r="C384" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D384" t="str">
-        <x:v>حاشية الكيفوني على الدرة البهية</x:v>
+        <x:v>البراهين على صدق حادثة مد اليمين</x:v>
       </x:c>
       <x:c r="E384" t="str">
-        <x:v>Hashiyat Al Kayfouni ^ala Durra Al Bahiyya</x:v>
+        <x:v>Al Barahin ^ala Sidq Hadithat Madd Al Yamin</x:v>
       </x:c>
       <x:c r="F384" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G384" t="str">
-        <x:v>$11.12</x:v>
+        <x:v>$13.34</x:v>
       </x:c>
       <x:c r="H384" t="str">
-        <x:v>432</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I384" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J384" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K384" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L384" t="str">
-        <x:v>غ 780</x:v>
+        <x:v>غ 880</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
-        <x:v>9789953207407</x:v>
+        <x:v>9789953207377</x:v>
       </x:c>
       <x:c r="B385" t="str">
-        <x:v>HDTHA021</x:v>
+        <x:v>AKDA009</x:v>
       </x:c>
       <x:c r="C385" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D385" t="str">
-        <x:v>لطائف التنبيهات</x:v>
+        <x:v>حاشية الكيفوني على الدرة البهية</x:v>
       </x:c>
       <x:c r="E385" t="str">
-        <x:v>Lataef Al Tanbihat ^ala Ba^d Ma fi Kutub Al Hadith min Al Riwayat</x:v>
+        <x:v>Hashiyat Al Kayfouni ^ala Durra Al Bahiyya</x:v>
       </x:c>
       <x:c r="F385" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G385" t="str">
         <x:v>$11.12</x:v>
       </x:c>
       <x:c r="H385" t="str">
-        <x:v>320</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I385" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J385" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K385" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L385" t="str">
-        <x:v>غ 620</x:v>
+        <x:v>غ 780</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
-        <x:v>9789953207421</x:v>
+        <x:v>9789953207407</x:v>
       </x:c>
       <x:c r="B386" t="str">
-        <x:v>FQHA046</x:v>
+        <x:v>HDTHA021</x:v>
       </x:c>
       <x:c r="C386" t="str">
-        <x:v>فقه</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D386" t="str">
-        <x:v>الحبل المتين على نظم المرشد المعين على الضروري في علوم الدين</x:v>
+        <x:v>لطائف التنبيهات</x:v>
       </x:c>
       <x:c r="E386" t="str">
-        <x:v>Al Habl Al Matin ^ala Nathm Al Murshid Al Mu^in</x:v>
+        <x:v>Lataef Al Tanbihat ^ala Ba^d Ma fi Kutub Al Hadith min Al Riwayat</x:v>
       </x:c>
       <x:c r="F386" t="str">
-        <x:v>محمد المراكشي المالكي الموقت</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G386" t="str">
-        <x:v>$6.67</x:v>
+        <x:v>$11.12</x:v>
       </x:c>
       <x:c r="H386" t="str">
-        <x:v>196</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I386" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J386" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K386" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L386" t="str">
-        <x:v>غ 280</x:v>
+        <x:v>غ 620</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
-        <x:v>9789953206967</x:v>
+        <x:v>9789953207421</x:v>
       </x:c>
       <x:c r="B387" t="str">
-        <x:v>AKDA056I</x:v>
+        <x:v>FQHA046</x:v>
       </x:c>
       <x:c r="C387" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D387" t="str">
-        <x:v>متن الصراط المستقيم</x:v>
+        <x:v>الحبل المتين على نظم المرشد المعين على الضروري في علوم الدين</x:v>
       </x:c>
       <x:c r="E387" t="str">
-        <x:v>Matn Al Sirat Al Moustaqim</x:v>
+        <x:v>Al Habl Al Matin ^ala Nathm Al Murshid Al Mu^in</x:v>
       </x:c>
       <x:c r="F387" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>محمد المراكشي المالكي الموقت</x:v>
       </x:c>
       <x:c r="G387" t="str">
-        <x:v>$4.5</x:v>
+        <x:v>$6.67</x:v>
       </x:c>
       <x:c r="H387" t="str">
-        <x:v>176</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I387" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J387" t="str">
-        <x:v>2024</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K387" t="str">
-        <x:v>30</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L387" t="str">
-        <x:v>غ 260</x:v>
+        <x:v>غ 280</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
-        <x:v>9789953207353</x:v>
+        <x:v>9789953206967</x:v>
       </x:c>
       <x:c r="B388" t="str">
-        <x:v>RDODA032</x:v>
+        <x:v>AKDA056I</x:v>
       </x:c>
       <x:c r="C388" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D388" t="str">
-        <x:v>التبيين والإفصاح مما ورد في الصلاة على عبد الله بن أُبي ابن سلول من الإيضاح</x:v>
+        <x:v>متن الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E388" t="str">
-        <x:v>Al Tabyin wal Ifsah ^amma Warada fil Salat</x:v>
+        <x:v>Matn Al Sirat Al Moustaqim</x:v>
       </x:c>
       <x:c r="F388" t="str">
-        <x:v>الشيخ عرفات بن محمد الرفاعي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G388" t="str">
-        <x:v>$5</x:v>
+        <x:v>$4.5</x:v>
       </x:c>
       <x:c r="H388" t="str">
-        <x:v>192</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I388" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J388" t="str">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K388" t="str">
-        <x:v>1</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="L388" t="str">
-        <x:v>غ 210</x:v>
+        <x:v>غ 260</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
-        <x:v>9789953207445</x:v>
+        <x:v>9789953207353</x:v>
       </x:c>
       <x:c r="B389" t="str">
-        <x:v>EXPE001</x:v>
+        <x:v>RDODA032</x:v>
       </x:c>
       <x:c r="C389" t="str">
-        <x:v>علوم القرءان</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D389" t="str">
-        <x:v>جزء النبأ</x:v>
+        <x:v>التبيين والإفصاح مما ورد في الصلاة على عبد الله بن أُبي ابن سلول من الإيضاح</x:v>
       </x:c>
       <x:c r="E389" t="str">
-        <x:v>Juz' Al Nabaa</x:v>
+        <x:v>Al Tabyin wal Ifsah ^amma Warada fil Salat</x:v>
       </x:c>
       <x:c r="F389" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ عرفات بن محمد الرفاعي</x:v>
       </x:c>
       <x:c r="G389" t="str">
-        <x:v>$13.33</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H389" t="str">
-        <x:v>136</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I389" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J389" t="str">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K389" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L389" t="str">
-        <x:v>غ 300</x:v>
+        <x:v>غ 210</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
-        <x:v>9789953200651</x:v>
+        <x:v>9789953207445</x:v>
       </x:c>
       <x:c r="B390" t="str">
-        <x:v>FQHF006I</x:v>
+        <x:v>EXPE001</x:v>
       </x:c>
       <x:c r="C390" t="str">
-        <x:v>فقه</x:v>
+        <x:v>علوم القرءان</x:v>
       </x:c>
       <x:c r="D390" t="str">
-        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
+        <x:v>جزء النبأ</x:v>
       </x:c>
       <x:c r="E390" t="str">
-        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
+        <x:v>Juz' Al Nabaa</x:v>
       </x:c>
       <x:c r="F390" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G390" t="str">
-        <x:v>$2.22</x:v>
+        <x:v>$13.33</x:v>
       </x:c>
       <x:c r="H390" t="str">
-        <x:v>40</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I390" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J390" t="str">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K390" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L390" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 300</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
-        <x:v>9789953200644</x:v>
+        <x:v>9789953200651</x:v>
       </x:c>
       <x:c r="B391" t="str">
-        <x:v>FQHF005I</x:v>
+        <x:v>FQHF006I</x:v>
       </x:c>
       <x:c r="C391" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D391" t="str">
-        <x:v>L´éclairement sur les lois le la Purification</x:v>
+        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
       </x:c>
       <x:c r="E391" t="str">
-        <x:v>L´éclairement sur les lois le la Purification</x:v>
+        <x:v>La bonne orientation pour que les gens connaissent les lois Du Jeune</x:v>
       </x:c>
       <x:c r="F391" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G391" t="str">
-        <x:v>$1.6</x:v>
+        <x:v>$2.22</x:v>
       </x:c>
       <x:c r="H391" t="str">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I391" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J391" t="str">
-        <x:v>2025</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K391" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L391" t="str">
         <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
-        <x:v>9789953207452</x:v>
+        <x:v>9789953200644</x:v>
       </x:c>
       <x:c r="B392" t="str">
-        <x:v>AKDF014</x:v>
+        <x:v>FQHF005I</x:v>
       </x:c>
       <x:c r="C392" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D392" t="str">
-        <x:v>La Réjouissance du Regard</x:v>
+        <x:v>L´éclairement sur les lois le la Purification</x:v>
       </x:c>
       <x:c r="E392" t="str">
-        <x:v/>
+        <x:v>L´éclairement sur les lois le la Purification</x:v>
       </x:c>
       <x:c r="F392" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G392" t="str">
-        <x:v>$10</x:v>
+        <x:v>$1.6</x:v>
       </x:c>
       <x:c r="H392" t="str">
-        <x:v>228</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I392" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J392" t="str">
-        <x:v>2013</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K392" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L392" t="str">
-        <x:v>غ 370</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
-        <x:v>9789953206578</x:v>
+        <x:v>9789953207452</x:v>
       </x:c>
       <x:c r="B393" t="str">
-        <x:v>AKDF004</x:v>
+        <x:v>AKDF014</x:v>
       </x:c>
       <x:c r="C393" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D393" t="str">
-        <x:v>L´explication des treize attributes de Allah</x:v>
+        <x:v>La Réjouissance du Regard</x:v>
       </x:c>
       <x:c r="E393" t="str">
         <x:v/>
       </x:c>
       <x:c r="F393" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G393" t="str">
-        <x:v>$2.75</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H393" t="str">
-        <x:v>88</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I393" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J393" t="str">
-        <x:v>2025</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K393" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L393" t="str">
-        <x:v>غ 120</x:v>
+        <x:v>غ 370</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
-        <x:v>9789953202136</x:v>
+        <x:v>9789953206578</x:v>
       </x:c>
       <x:c r="B394" t="str">
-        <x:v>OCSNF001</x:v>
+        <x:v>AKDF004</x:v>
       </x:c>
       <x:c r="C394" t="str">
-        <x:v>مناسبات إسلامية</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D394" t="str">
-        <x:v>Les Senteurs Pures -FR</x:v>
+        <x:v>L´explication des treize attributes de Allah</x:v>
       </x:c>
       <x:c r="E394" t="str">
         <x:v/>
       </x:c>
       <x:c r="F394" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G394" t="str">
-        <x:v>$3.34</x:v>
+        <x:v>$2.75</x:v>
       </x:c>
       <x:c r="H394" t="str">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I394" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J394" t="str">
-        <x:v>2013</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K394" t="str">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L394" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 120</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
-        <x:v>9789953206554</x:v>
+        <x:v>9789953202136</x:v>
       </x:c>
       <x:c r="B395" t="str">
-        <x:v>FQHF002</x:v>
+        <x:v>OCSNF001</x:v>
       </x:c>
       <x:c r="C395" t="str">
-        <x:v>فقه</x:v>
+        <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D395" t="str">
-        <x:v>Les Lois de Zakat</x:v>
+        <x:v>Les Senteurs Pures -FR</x:v>
       </x:c>
       <x:c r="E395" t="str">
         <x:v/>
       </x:c>
       <x:c r="F395" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G395" t="str">
-        <x:v>$2.75</x:v>
+        <x:v>$3.34</x:v>
       </x:c>
       <x:c r="H395" t="str">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I395" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J395" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K395" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L395" t="str">
-        <x:v>غ 70</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
-        <x:v>9789953207292</x:v>
+        <x:v>9789953206554</x:v>
       </x:c>
       <x:c r="B396" t="str">
-        <x:v>RDODA036</x:v>
+        <x:v>FQHF002</x:v>
       </x:c>
       <x:c r="C396" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D396" t="str">
-        <x:v>نقل الإجماع الحاسم في بيان حكم الجهوي والمجسم</x:v>
+        <x:v>Les Lois de Zakat</x:v>
       </x:c>
       <x:c r="E396" t="str">
-        <x:v>Naql Al Ijma^ Al Hasim fi Bayan Hukm Al jihawiyy wal Mujassim</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F396" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G396" t="str">
-        <x:v>$9.45</x:v>
+        <x:v>$2.75</x:v>
       </x:c>
       <x:c r="H396" t="str">
-        <x:v>496</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I396" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J396" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K396" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L396" t="str">
-        <x:v>غ 700</x:v>
+        <x:v>غ 70</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
-        <x:v>9789953207360</x:v>
+        <x:v>9789953207292</x:v>
       </x:c>
       <x:c r="B397" t="str">
-        <x:v>EXPA010I</x:v>
+        <x:v>RDODA036</x:v>
       </x:c>
       <x:c r="C397" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D397" t="str">
-        <x:v>أنس المستمع في تفسير جزء قد سمع</x:v>
+        <x:v>نقل الإجماع الحاسم في بيان حكم الجهوي والمجسم</x:v>
       </x:c>
       <x:c r="E397" t="str">
-        <x:v>Ons AL-Moustame^ Fi Tafsir</x:v>
+        <x:v>Naql Al Ijma^ Al Hasim fi Bayan Hukm Al jihawiyy wal Mujassim</x:v>
       </x:c>
       <x:c r="F397" t="str">
-        <x:v>الشيخ نبيل الشريف الازهري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G397" t="str">
-        <x:v>$5.7</x:v>
+        <x:v>$9.45</x:v>
       </x:c>
       <x:c r="H397" t="str">
-        <x:v>152</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I397" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J397" t="str">
-        <x:v>2022</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K397" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L397" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 700</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
-        <x:v>9789953207179</x:v>
+        <x:v>9789953207360</x:v>
       </x:c>
       <x:c r="B398" t="str">
-        <x:v>TSWFA014</x:v>
+        <x:v>EXPA010I</x:v>
       </x:c>
       <x:c r="C398" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D398" t="str">
-        <x:v>تدريب المبتدي وتذكرة المنتهي في علم الفرائض</x:v>
+        <x:v>أنس المستمع في تفسير جزء قد سمع</x:v>
       </x:c>
       <x:c r="E398" t="str">
-        <x:v>Tadrib Al Mubtadi wa Tathkirat Al Muntaha fi ^ilm Al Faraed</x:v>
+        <x:v>Ons AL-Moustame^ Fi Tafsir</x:v>
       </x:c>
       <x:c r="F398" t="str">
-        <x:v>الشيخ محمد عليش المالكي</x:v>
+        <x:v>الشيخ نبيل الشريف الازهري</x:v>
       </x:c>
       <x:c r="G398" t="str">
-        <x:v>$4.45</x:v>
+        <x:v>$5.7</x:v>
       </x:c>
       <x:c r="H398" t="str">
-        <x:v>120</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I398" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J398" t="str">
-        <x:v>2012</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K398" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L398" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
-        <x:v>9789953206615</x:v>
+        <x:v>9789953207179</x:v>
       </x:c>
       <x:c r="B399" t="str">
-        <x:v>AKDF006</x:v>
+        <x:v>TSWFA014</x:v>
       </x:c>
       <x:c r="C399" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D399" t="str">
-        <x:v>La Croyance des Musulmans AF-C</x:v>
+        <x:v>تدريب المبتدي وتذكرة المنتهي في علم الفرائض</x:v>
       </x:c>
       <x:c r="E399" t="str">
-        <x:v/>
+        <x:v>Tadrib Al Mubtadi wa Tathkirat Al Muntaha fi ^ilm Al Faraed</x:v>
       </x:c>
       <x:c r="F399" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ محمد عليش المالكي</x:v>
       </x:c>
       <x:c r="G399" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$4.45</x:v>
       </x:c>
       <x:c r="H399" t="str">
-        <x:v>104</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I399" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J399" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K399" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L399" t="str">
-        <x:v>غ 85</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
-        <x:v>9789953207070</x:v>
+        <x:v>9789953206615</x:v>
       </x:c>
       <x:c r="B400" t="str">
-        <x:v>AKDF011</x:v>
+        <x:v>AKDF006</x:v>
       </x:c>
       <x:c r="C400" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D400" t="str">
-        <x:v>الصراط المستقيم - le droit chemin</x:v>
+        <x:v>La Croyance des Musulmans AF-C</x:v>
       </x:c>
       <x:c r="E400" t="str">
         <x:v/>
       </x:c>
       <x:c r="F400" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G400" t="str">
-        <x:v>$10</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H400" t="str">
-        <x:v>208</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I400" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J400" t="str">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K400" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L400" t="str">
-        <x:v>غ 340</x:v>
+        <x:v>غ 85</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
-        <x:v>9789953206820</x:v>
+        <x:v>9789953207070</x:v>
       </x:c>
       <x:c r="B401" t="str">
-        <x:v>AZA005I</x:v>
+        <x:v>AKDF011</x:v>
       </x:c>
       <x:c r="C401" t="str">
-        <x:v>أذكار</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D401" t="str">
-        <x:v>الهادي إلى طريق الحق</x:v>
+        <x:v>الصراط المستقيم - le droit chemin</x:v>
       </x:c>
       <x:c r="E401" t="str">
-        <x:v>Al Hadi Ila Tareek Al Haq</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F401" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G401" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H401" t="str">
-        <x:v>96</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I401" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J401" t="str">
-        <x:v>0</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K401" t="str">
-        <x:v/>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L401" t="str">
-        <x:v>غ 100</x:v>
+        <x:v>غ 340</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
-        <x:v>9789953206646</x:v>
+        <x:v>9789953206820</x:v>
       </x:c>
       <x:c r="B402" t="str">
-        <x:v>EXPA007I</x:v>
+        <x:v>AZA005I</x:v>
       </x:c>
       <x:c r="C402" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>أذكار</x:v>
       </x:c>
       <x:c r="D402" t="str">
-        <x:v>جزء عم</x:v>
+        <x:v>الهادي إلى طريق الحق</x:v>
       </x:c>
       <x:c r="E402" t="str">
-        <x:v>Juz' ^amma</x:v>
+        <x:v>Al Hadi Ila Tareek Al Haq</x:v>
       </x:c>
       <x:c r="F402" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G402" t="str">
-        <x:v>$1.5</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H402" t="str">
-        <x:v>32</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I402" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J402" t="str">
-        <x:v>2023</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K402" t="str">
-        <x:v>5</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L402" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 100</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
-        <x:v>9789953207087</x:v>
+        <x:v>9789953206646</x:v>
       </x:c>
       <x:c r="B403" t="str">
-        <x:v>EXPA009</x:v>
+        <x:v>EXPA007I</x:v>
       </x:c>
       <x:c r="C403" t="str">
         <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D403" t="str">
-        <x:v>جزء تبارك</x:v>
+        <x:v>جزء عم</x:v>
       </x:c>
       <x:c r="E403" t="str">
-        <x:v>Juz' Tabarak</x:v>
+        <x:v>Juz' ^amma</x:v>
       </x:c>
       <x:c r="F403" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G403" t="str">
         <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H403" t="str">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I403" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J403" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K403" t="str">
-        <x:v>2</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L403" t="str">
         <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
-        <x:v>9789953202600</x:v>
+        <x:v>9789953207087</x:v>
       </x:c>
       <x:c r="B404" t="str">
-        <x:v>AKDA006I</x:v>
+        <x:v>EXPA009</x:v>
       </x:c>
       <x:c r="C404" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D404" t="str">
-        <x:v>المطالب الوفية شرح العقيدة النسفية</x:v>
+        <x:v>جزء تبارك</x:v>
       </x:c>
       <x:c r="E404" t="str">
-        <x:v>Al Matalib Al Wafiyya Sharh Al Akida Tahawiyya</x:v>
+        <x:v>Juz' Tabarak</x:v>
       </x:c>
       <x:c r="F404" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G404" t="str">
-        <x:v>$8.9</x:v>
+        <x:v>$1.5</x:v>
       </x:c>
       <x:c r="H404" t="str">
-        <x:v>256</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I404" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J404" t="str">
-        <x:v>2018</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K404" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L404" t="str">
-        <x:v>غ 625</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
-        <x:v>9789953207513</x:v>
+        <x:v>9789953202600</x:v>
       </x:c>
       <x:c r="B405" t="str">
-        <x:v>HDTHA024</x:v>
+        <x:v>AKDA006I</x:v>
       </x:c>
       <x:c r="C405" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D405" t="str">
-        <x:v>القمر الساري لإيضاح غريب صحيح البخاري</x:v>
+        <x:v>المطالب الوفية شرح العقيدة النسفية</x:v>
       </x:c>
       <x:c r="E405" t="str">
-        <x:v>Al Qamar Al Sari li Idah Gharib Sahih Al Boukhari</x:v>
+        <x:v>Al Matalib Al Wafiyya Sharh Al Akida Tahawiyya</x:v>
       </x:c>
       <x:c r="F405" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G405" t="str">
-        <x:v>$17.78</x:v>
+        <x:v>$8.9</x:v>
       </x:c>
       <x:c r="H405" t="str">
-        <x:v>800</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I405" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J405" t="str">
-        <x:v>2013</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K405" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L405" t="str">
-        <x:v>غ 1,105</x:v>
+        <x:v>غ 625</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
-        <x:v>9789953207759</x:v>
+        <x:v>9789953207513</x:v>
       </x:c>
       <x:c r="B406" t="str">
-        <x:v>AKDA066I</x:v>
+        <x:v>HDTHA024</x:v>
       </x:c>
       <x:c r="C406" t="str">
-        <x:v>وعظ وإرشاد</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D406" t="str">
-        <x:v>حسن التعامل بين الناس</x:v>
+        <x:v>القمر الساري لإيضاح غريب صحيح البخاري</x:v>
       </x:c>
       <x:c r="E406" t="str">
-        <x:v>Husn Al Ta^amol Bayna Nas</x:v>
+        <x:v>Al Qamar Al Sari li Idah Gharib Sahih Al Boukhari</x:v>
       </x:c>
       <x:c r="F406" t="str">
-        <x:v>الشيخ أحمد عجور</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G406" t="str">
-        <x:v>$7.3</x:v>
+        <x:v>$17.78</x:v>
       </x:c>
       <x:c r="H406" t="str">
-        <x:v>176</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I406" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J406" t="str">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K406" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L406" t="str">
-        <x:v>غ 407</x:v>
+        <x:v>غ 1,105</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
-        <x:v>9789953206950</x:v>
+        <x:v>9789953207759</x:v>
       </x:c>
       <x:c r="B407" t="str">
-        <x:v>AKDA055</x:v>
+        <x:v>AKDA066I</x:v>
       </x:c>
       <x:c r="C407" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>وعظ وإرشاد</x:v>
       </x:c>
       <x:c r="D407" t="str">
-        <x:v>بحر الدلائل والأسرار في التبرك بآثار المصطفى المختار صلى الله عليه وسلم</x:v>
+        <x:v>حسن التعامل بين الناس</x:v>
       </x:c>
       <x:c r="E407" t="str">
-        <x:v>Bahr al Dalael wal Asrar</x:v>
+        <x:v>Husn Al Ta^amol Bayna Nas</x:v>
       </x:c>
       <x:c r="F407" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ أحمد عجور</x:v>
       </x:c>
       <x:c r="G407" t="str">
-        <x:v>$33.34</x:v>
+        <x:v>$7.3</x:v>
       </x:c>
       <x:c r="H407" t="str">
-        <x:v>452</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I407" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J407" t="str">
-        <x:v>2010</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K407" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L407" t="str">
-        <x:v>غ 1,100</x:v>
+        <x:v>غ 407</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
-        <x:v>9789953207100</x:v>
+        <x:v>9789953206950</x:v>
       </x:c>
       <x:c r="B408" t="str">
-        <x:v>RDODA054</x:v>
+        <x:v>AKDA055</x:v>
       </x:c>
       <x:c r="C408" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D408" t="str">
-        <x:v>الحجج النيرات في إثبات تصرف النبي والولي بعد الممات</x:v>
+        <x:v>بحر الدلائل والأسرار في التبرك بآثار المصطفى المختار صلى الله عليه وسلم</x:v>
       </x:c>
       <x:c r="E408" t="str">
-        <x:v>Al Hujaj Al Nayyirat fi Ithbat Tasarruf Al Nabiyy wal Waliyy Ba^d Al Mamat</x:v>
+        <x:v>Bahr al Dalael wal Asrar</x:v>
       </x:c>
       <x:c r="F408" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G408" t="str">
-        <x:v>$7</x:v>
+        <x:v>$33.34</x:v>
       </x:c>
       <x:c r="H408" t="str">
-        <x:v>288</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I408" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J408" t="str">
-        <x:v>2024</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K408" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L408" t="str">
-        <x:v>غ 405</x:v>
+        <x:v>غ 1,100</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
-        <x:v>9789953205397</x:v>
+        <x:v>9789953207100</x:v>
       </x:c>
       <x:c r="B409" t="str">
-        <x:v>KDSTAE098</x:v>
+        <x:v>RDODA054</x:v>
       </x:c>
       <x:c r="C409" t="str">
-        <x:v>قصص</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D409" t="str">
-        <x:v>حنان الأم ENG</x:v>
+        <x:v>الحجج النيرات في إثبات تصرف النبي والولي بعد الممات</x:v>
       </x:c>
       <x:c r="E409" t="str">
-        <x:v>The Mother's Tenderness</x:v>
+        <x:v>Al Hujaj Al Nayyirat fi Ithbat Tasarruf Al Nabiyy wal Waliyy Ba^d Al Mamat</x:v>
       </x:c>
       <x:c r="F409" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G409" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$7</x:v>
       </x:c>
       <x:c r="H409" t="str">
-        <x:v>15</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I409" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J409" t="str">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K409" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L409" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 405</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
-        <x:v>9789953205403</x:v>
+        <x:v>9789953205397</x:v>
       </x:c>
       <x:c r="B410" t="str">
-        <x:v>KDSTAE099</x:v>
+        <x:v>KDSTAE098</x:v>
       </x:c>
       <x:c r="C410" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D410" t="str">
-        <x:v>ابن الصراف ENG</x:v>
+        <x:v>حنان الأم ENG</x:v>
       </x:c>
       <x:c r="E410" t="str">
-        <x:v>The Money Exchanger's Son</x:v>
+        <x:v>The Mother's Tenderness</x:v>
       </x:c>
       <x:c r="F410" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G410" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H410" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I410" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J410" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K410" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L410" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
-        <x:v>9789953205410</x:v>
+        <x:v>9789953205403</x:v>
       </x:c>
       <x:c r="B411" t="str">
-        <x:v>KDSTAE100</x:v>
+        <x:v>KDSTAE099</x:v>
       </x:c>
       <x:c r="C411" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D411" t="str">
-        <x:v>الشجرة الشاهدة ENG</x:v>
+        <x:v>ابن الصراف ENG</x:v>
       </x:c>
       <x:c r="E411" t="str">
-        <x:v>The Tree that Testified</x:v>
+        <x:v>The Money Exchanger's Son</x:v>
       </x:c>
       <x:c r="F411" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G411" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H411" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I411" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J411" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K411" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L411" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
-        <x:v>9789953205373</x:v>
+        <x:v>9789953205410</x:v>
       </x:c>
       <x:c r="B412" t="str">
-        <x:v>KDSTAE101</x:v>
+        <x:v>KDSTAE100</x:v>
       </x:c>
       <x:c r="C412" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D412" t="str">
-        <x:v>الوالد والولد بين فكي الأسد ENG</x:v>
+        <x:v>الشجرة الشاهدة ENG</x:v>
       </x:c>
       <x:c r="E412" t="str">
-        <x:v>The lion who caught Both Father and Son</x:v>
+        <x:v>The Tree that Testified</x:v>
       </x:c>
       <x:c r="F412" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G412" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H412" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I412" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J412" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K412" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L412" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
-        <x:v>9789953205427</x:v>
+        <x:v>9789953205373</x:v>
       </x:c>
       <x:c r="B413" t="str">
-        <x:v>KDSTAE102</x:v>
+        <x:v>KDSTAE101</x:v>
       </x:c>
       <x:c r="C413" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D413" t="str">
-        <x:v>الرضيع المتكلم ENG</x:v>
+        <x:v>الوالد والولد بين فكي الأسد ENG</x:v>
       </x:c>
       <x:c r="E413" t="str">
-        <x:v>The Talking Infant</x:v>
+        <x:v>The lion who caught Both Father and Son</x:v>
       </x:c>
       <x:c r="F413" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G413" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H413" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I413" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J413" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K413" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L413" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
-        <x:v>9789953205434</x:v>
+        <x:v>9789953205427</x:v>
       </x:c>
       <x:c r="B414" t="str">
-        <x:v>KDSTAF110</x:v>
+        <x:v>KDSTAE102</x:v>
       </x:c>
       <x:c r="C414" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D414" t="str">
-        <x:v>حنان الأم FR</x:v>
+        <x:v>الرضيع المتكلم ENG</x:v>
       </x:c>
       <x:c r="E414" t="str">
-        <x:v>La tendresse de la mère</x:v>
+        <x:v>The Talking Infant</x:v>
       </x:c>
       <x:c r="F414" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G414" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H414" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I414" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J414" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K414" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L414" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
-        <x:v>9789953205458</x:v>
+        <x:v>9789953205434</x:v>
       </x:c>
       <x:c r="B415" t="str">
-        <x:v>KDSTAF111</x:v>
+        <x:v>KDSTAF110</x:v>
       </x:c>
       <x:c r="C415" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D415" t="str">
-        <x:v>ابن الصراف FR</x:v>
+        <x:v>حنان الأم FR</x:v>
       </x:c>
       <x:c r="E415" t="str">
-        <x:v>Le fils du cambiste</x:v>
+        <x:v>La tendresse de la mère</x:v>
       </x:c>
       <x:c r="F415" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G415" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H415" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I415" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J415" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K415" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L415" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
-        <x:v>9789953205298</x:v>
+        <x:v>9789953205458</x:v>
       </x:c>
       <x:c r="B416" t="str">
-        <x:v>KDSTAF112</x:v>
+        <x:v>KDSTAF111</x:v>
       </x:c>
       <x:c r="C416" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D416" t="str">
-        <x:v>الغزالة الشاكية FR</x:v>
+        <x:v>ابن الصراف FR</x:v>
       </x:c>
       <x:c r="E416" t="str">
-        <x:v>La gazelle qui s'est plaint</x:v>
+        <x:v>Le fils du cambiste</x:v>
       </x:c>
       <x:c r="F416" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G416" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H416" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I416" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J416" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K416" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L416" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
-        <x:v>9789953205465</x:v>
+        <x:v>9789953205298</x:v>
       </x:c>
       <x:c r="B417" t="str">
-        <x:v>KDSTAF113</x:v>
+        <x:v>KDSTAF112</x:v>
       </x:c>
       <x:c r="C417" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D417" t="str">
-        <x:v>الشجرة الشاهدة FR</x:v>
+        <x:v>الغزالة الشاكية FR</x:v>
       </x:c>
       <x:c r="E417" t="str">
-        <x:v>L'arbre qui a témoigné</x:v>
+        <x:v>La gazelle qui s'est plaint</x:v>
       </x:c>
       <x:c r="F417" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G417" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H417" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I417" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J417" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K417" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L417" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
-        <x:v>9789953205472</x:v>
+        <x:v>9789953205465</x:v>
       </x:c>
       <x:c r="B418" t="str">
-        <x:v>KDSTAF114</x:v>
+        <x:v>KDSTAF113</x:v>
       </x:c>
       <x:c r="C418" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D418" t="str">
-        <x:v>دعاء النبي على عتبة بن أبي جهل FR</x:v>
+        <x:v>الشجرة الشاهدة FR</x:v>
       </x:c>
       <x:c r="E418" t="str">
-        <x:v>L'invocation du Prophète contre Outbah Ibn Abi Jahl</x:v>
+        <x:v>L'arbre qui a témoigné</x:v>
       </x:c>
       <x:c r="F418" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G418" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H418" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I418" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J418" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K418" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L418" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
-        <x:v>9789953205380</x:v>
+        <x:v>9789953205472</x:v>
       </x:c>
       <x:c r="B419" t="str">
-        <x:v>KDSTAF115</x:v>
+        <x:v>KDSTAF114</x:v>
       </x:c>
       <x:c r="C419" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D419" t="str">
-        <x:v>الوالد والولد بين فكي الأسد FR</x:v>
+        <x:v>دعاء النبي على عتبة بن أبي جهل FR</x:v>
       </x:c>
       <x:c r="E419" t="str">
-        <x:v>Père et fils dans la gueule du lion</x:v>
+        <x:v>L'invocation du Prophète contre Outbah Ibn Abi Jahl</x:v>
       </x:c>
       <x:c r="F419" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G419" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H419" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I419" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J419" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K419" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L419" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
-        <x:v>9789953205489</x:v>
+        <x:v>9789953205380</x:v>
       </x:c>
       <x:c r="B420" t="str">
-        <x:v>KDSTAF116</x:v>
+        <x:v>KDSTAF115</x:v>
       </x:c>
       <x:c r="C420" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D420" t="str">
-        <x:v>عجوز بني إسرائيل FR</x:v>
+        <x:v>الوالد والولد بين فكي الأسد FR</x:v>
       </x:c>
       <x:c r="E420" t="str">
-        <x:v>La vieille femme des fils de Israil</x:v>
+        <x:v>Père et fils dans la gueule du lion</x:v>
       </x:c>
       <x:c r="F420" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G420" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H420" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I420" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J420" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K420" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L420" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
-        <x:v>9789953205359</x:v>
+        <x:v>9789953205489</x:v>
       </x:c>
       <x:c r="B421" t="str">
-        <x:v>KDSTAF117</x:v>
+        <x:v>KDSTAF116</x:v>
       </x:c>
       <x:c r="C421" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D421" t="str">
-        <x:v>السيدة سارة والملك الجبار FR</x:v>
+        <x:v>عجوز بني إسرائيل FR</x:v>
       </x:c>
       <x:c r="E421" t="str">
-        <x:v>Le Dame Sarah eh le Tryan</x:v>
+        <x:v>La vieille femme des fils de Israil</x:v>
       </x:c>
       <x:c r="F421" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G421" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H421" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I421" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J421" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K421" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L421" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
-        <x:v>9789953205496</x:v>
+        <x:v>9789953205359</x:v>
       </x:c>
       <x:c r="B422" t="str">
-        <x:v>KDSTAF118</x:v>
+        <x:v>KDSTAF117</x:v>
       </x:c>
       <x:c r="C422" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D422" t="str">
-        <x:v>الجار الطيب والجار المؤذي FR</x:v>
+        <x:v>السيدة سارة والملك الجبار FR</x:v>
       </x:c>
       <x:c r="E422" t="str">
-        <x:v>Le bon et le mauvais voisin</x:v>
+        <x:v>Le Dame Sarah eh le Tryan</x:v>
       </x:c>
       <x:c r="F422" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G422" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H422" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I422" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J422" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K422" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L422" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
-        <x:v>9789953205502</x:v>
+        <x:v>9789953205496</x:v>
       </x:c>
       <x:c r="B423" t="str">
-        <x:v>KDSTAF119</x:v>
+        <x:v>KDSTAF118</x:v>
       </x:c>
       <x:c r="C423" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D423" t="str">
-        <x:v>الرضيع المتكلم FR</x:v>
+        <x:v>الجار الطيب والجار المؤذي FR</x:v>
       </x:c>
       <x:c r="E423" t="str">
-        <x:v>Le nourrisson qui a parlé</x:v>
+        <x:v>Le bon et le mauvais voisin</x:v>
       </x:c>
       <x:c r="F423" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G423" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H423" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I423" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J423" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K423" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L423" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
-        <x:v>9789953200149</x:v>
+        <x:v>9789953205502</x:v>
       </x:c>
       <x:c r="B424" t="str">
-        <x:v>AKDE009</x:v>
+        <x:v>KDSTAF119</x:v>
       </x:c>
       <x:c r="C424" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D424" t="str">
-        <x:v>True</x:v>
+        <x:v>الرضيع المتكلم FR</x:v>
       </x:c>
       <x:c r="E424" t="str">
-        <x:v>الإسلام الدين الحق - إنكليزي</x:v>
+        <x:v>Le nourrisson qui a parlé</x:v>
       </x:c>
       <x:c r="F424" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G424" t="str">
-        <x:v>$1.12</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H424" t="str">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I424" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J424" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K424" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L424" t="str">
-        <x:v>غ 29</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
-        <x:v>9789953200156</x:v>
+        <x:v>9789953200149</x:v>
       </x:c>
       <x:c r="B425" t="str">
-        <x:v>AKDE012</x:v>
+        <x:v>AKDE009</x:v>
       </x:c>
       <x:c r="C425" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D425" t="str">
-        <x:v>Allah Exists Without a Place</x:v>
+        <x:v>True</x:v>
       </x:c>
       <x:c r="E425" t="str">
-        <x:v>الله موجود بلا مكان - إنكليزي</x:v>
+        <x:v>الإسلام الدين الحق - إنكليزي</x:v>
       </x:c>
       <x:c r="F425" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G425" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H425" t="str">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I425" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J425" t="str">
-        <x:v>2012</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K425" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L425" t="str">
-        <x:v>غ 32</x:v>
+        <x:v>غ 29</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
-        <x:v>9789953200217</x:v>
+        <x:v>9789953200156</x:v>
       </x:c>
       <x:c r="B426" t="str">
-        <x:v>AKDE002</x:v>
+        <x:v>AKDE012</x:v>
       </x:c>
       <x:c r="C426" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D426" t="str">
-        <x:v>The Ayahs of the Qur'an</x:v>
+        <x:v>Allah Exists Without a Place</x:v>
       </x:c>
       <x:c r="E426" t="str">
-        <x:v>الآيات المحكمات والمتشابهات - انكليزي</x:v>
+        <x:v>الله موجود بلا مكان - إنكليزي</x:v>
       </x:c>
       <x:c r="F426" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G426" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H426" t="str">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I426" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J426" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K426" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L426" t="str">
-        <x:v>غ 35</x:v>
+        <x:v>غ 32</x:v>
       </x:c>
     </x:row>
     <x:row r="427">
       <x:c r="A427" t="str">
-        <x:v>9789953200200</x:v>
+        <x:v>9789953200217</x:v>
       </x:c>
       <x:c r="B427" t="str">
-        <x:v>AKDE003</x:v>
+        <x:v>AKDE002</x:v>
       </x:c>
       <x:c r="C427" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D427" t="str">
-        <x:v>Tawassul and Tabarruk</x:v>
+        <x:v>The Ayahs of the Qur'an</x:v>
       </x:c>
       <x:c r="E427" t="str">
-        <x:v>التوسل والتبرك - إنكليزي</x:v>
+        <x:v>الآيات المحكمات والمتشابهات - انكليزي</x:v>
       </x:c>
       <x:c r="F427" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G427" t="str">
         <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H427" t="str">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I427" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J427" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K427" t="str">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L427" t="str">
-        <x:v>غ 36</x:v>
+        <x:v>غ 35</x:v>
       </x:c>
     </x:row>
     <x:row r="428">
       <x:c r="A428" t="str">
-        <x:v>9789953207414</x:v>
+        <x:v>9789953200200</x:v>
       </x:c>
       <x:c r="B428" t="str">
-        <x:v>EXPA011</x:v>
+        <x:v>AKDE003</x:v>
       </x:c>
       <x:c r="C428" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D428" t="str">
-        <x:v>جزء قد سمع</x:v>
+        <x:v>Tawassul and Tabarruk</x:v>
       </x:c>
       <x:c r="E428" t="str">
-        <x:v>Juz' Qad Sami^a</x:v>
+        <x:v>التوسل والتبرك - إنكليزي</x:v>
       </x:c>
       <x:c r="F428" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G428" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.12</x:v>
       </x:c>
       <x:c r="H428" t="str">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I428" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J428" t="str">
         <x:v>2012</x:v>
       </x:c>
       <x:c r="K428" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L428" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 36</x:v>
       </x:c>
     </x:row>
     <x:row r="429">
       <x:c r="A429" t="str">
-        <x:v>9789953203478</x:v>
+        <x:v>9789953207414</x:v>
       </x:c>
       <x:c r="B429" t="str">
-        <x:v>LNGA022</x:v>
+        <x:v>EXPA011</x:v>
       </x:c>
       <x:c r="C429" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D429" t="str">
-        <x:v>متن التصريف للعزي في فن الصرف</x:v>
+        <x:v>جزء قد سمع</x:v>
       </x:c>
       <x:c r="E429" t="str">
-        <x:v>Matn Tasreef lil ^izzi fi Fan Al Sarf</x:v>
+        <x:v>Juz' Qad Sami^a</x:v>
       </x:c>
       <x:c r="F429" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G429" t="str">
-        <x:v>$0.83</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H429" t="str">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I429" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J429" t="str">
-        <x:v>2024</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="K429" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L429" t="str">
-        <x:v>غ 25</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
-        <x:v>9789953200972</x:v>
+        <x:v>9789953203478</x:v>
       </x:c>
       <x:c r="B430" t="str">
-        <x:v>RDODA022I</x:v>
+        <x:v>LNGA022</x:v>
       </x:c>
       <x:c r="C430" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D430" t="str">
-        <x:v>التحذير الشرعي ممن خالف أهل السنة</x:v>
+        <x:v>متن التصريف للعزي في فن الصرف</x:v>
       </x:c>
       <x:c r="E430" t="str">
-        <x:v>Al Tahthir Al Shar^iyy mimman Khalafa Ahl Sunnah</x:v>
+        <x:v>Matn Tasreef lil ^izzi fi Fan Al Sarf</x:v>
       </x:c>
       <x:c r="F430" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G430" t="str">
-        <x:v>$6.1</x:v>
+        <x:v>$0.83</x:v>
       </x:c>
       <x:c r="H430" t="str">
-        <x:v>144</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I430" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J430" t="str">
-        <x:v>2015</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K430" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L430" t="str">
-        <x:v>غ 225</x:v>
+        <x:v>غ 25</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
-        <x:v>9789953206790</x:v>
+        <x:v>9789953200972</x:v>
       </x:c>
       <x:c r="B431" t="str">
-        <x:v>LNGA020</x:v>
+        <x:v>RDODA022I</x:v>
       </x:c>
       <x:c r="C431" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D431" t="str">
-        <x:v>العقود اللازوردية في درر شروح الرسالة السمرقندية</x:v>
+        <x:v>التحذير الشرعي ممن خالف أهل السنة</x:v>
       </x:c>
       <x:c r="E431" t="str">
-        <x:v>Al ^uqoud Al Lazawardiyya fi Durar Shurouh Al Risala Al Samarqandiyya</x:v>
+        <x:v>Al Tahthir Al Shar^iyy mimman Khalafa Ahl Sunnah</x:v>
       </x:c>
       <x:c r="F431" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G431" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$6.1</x:v>
       </x:c>
       <x:c r="H431" t="str">
-        <x:v>80</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I431" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J431" t="str">
-        <x:v>2009</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K431" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L431" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 225</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
-        <x:v>9789953207209</x:v>
+        <x:v>9789953206790</x:v>
       </x:c>
       <x:c r="B432" t="str">
-        <x:v>AKDSP007</x:v>
+        <x:v>LNGA020</x:v>
       </x:c>
       <x:c r="C432" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D432" t="str">
-        <x:v>El Resumen de ^Abdullah al-Harariyy</x:v>
+        <x:v>العقود اللازوردية في درر شروح الرسالة السمرقندية</x:v>
       </x:c>
       <x:c r="E432" t="str">
-        <x:v/>
+        <x:v>Al ^uqoud Al Lazawardiyya fi Durar Shurouh Al Risala Al Samarqandiyya</x:v>
       </x:c>
       <x:c r="F432" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G432" t="str">
-        <x:v>$6.12</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H432" t="str">
-        <x:v>128</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I432" t="str">
-        <x:v>إسبانية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J432" t="str">
-        <x:v>2013</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="K432" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L432" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
-        <x:v>9789953206653</x:v>
+        <x:v>9789953207209</x:v>
       </x:c>
       <x:c r="B433" t="str">
-        <x:v>AKDE017</x:v>
+        <x:v>AKDSP007</x:v>
       </x:c>
       <x:c r="C433" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D433" t="str">
-        <x:v>The Brilliance of the Minarets رسالة ابن عساكر</x:v>
+        <x:v>El Resumen de ^Abdullah al-Harariyy</x:v>
       </x:c>
       <x:c r="E433" t="str">
-        <x:v>رسالة ابن عساكر - إنكليزي</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F433" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G433" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$6.12</x:v>
       </x:c>
       <x:c r="H433" t="str">
-        <x:v>104</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I433" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>إسبانية</x:v>
       </x:c>
       <x:c r="J433" t="str">
-        <x:v>2010</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K433" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L433" t="str">
-        <x:v>غ 165</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="434">
       <x:c r="A434" t="str">
-        <x:v>9789953207469</x:v>
+        <x:v>9789953206653</x:v>
       </x:c>
       <x:c r="B434" t="str">
-        <x:v>000000</x:v>
+        <x:v>AKDE017</x:v>
       </x:c>
       <x:c r="C434" t="str">
-        <x:v/>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D434" t="str">
-        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
+        <x:v>The Brilliance of the Minarets رسالة ابن عساكر</x:v>
       </x:c>
       <x:c r="E434" t="str">
-        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
+        <x:v>رسالة ابن عساكر - إنكليزي</x:v>
       </x:c>
       <x:c r="F434" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G434" t="str">
-        <x:v>$21.2</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H434" t="str">
-        <x:v>548</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I434" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J434" t="str">
-        <x:v>2024</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="K434" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L434" t="str">
-        <x:v>غ 900</x:v>
+        <x:v>غ 165</x:v>
       </x:c>
     </x:row>
     <x:row r="435">
       <x:c r="A435" t="str">
-        <x:v>9789953207506</x:v>
+        <x:v>9789953207469</x:v>
       </x:c>
       <x:c r="B435" t="str">
-        <x:v>AKDA018</x:v>
+        <x:v>000000</x:v>
       </x:c>
       <x:c r="C435" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D435" t="str">
-        <x:v>مختصر قواعد العلائي وكلام الإسنوي</x:v>
+        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
       </x:c>
       <x:c r="E435" t="str">
-        <x:v>Moukhtasar Qwaed Al ^Alaai wa Kalam Al Isnawi</x:v>
+        <x:v>الفرقان في تصحيح ما حُرّف تفسيره من ءايات القرءان</x:v>
       </x:c>
       <x:c r="F435" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G435" t="str">
-        <x:v>$20</x:v>
+        <x:v>$21.2</x:v>
       </x:c>
       <x:c r="H435" t="str">
-        <x:v>694</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I435" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J435" t="str">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K435" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L435" t="str">
-        <x:v>غ 1,200</x:v>
+        <x:v>غ 900</x:v>
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="str">
-        <x:v>9789953202501</x:v>
+        <x:v>9789953207506</x:v>
       </x:c>
       <x:c r="B436" t="str">
-        <x:v>AKDA124I</x:v>
+        <x:v>AKDA018</x:v>
       </x:c>
       <x:c r="C436" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D436" t="str">
-        <x:v>بغية الطالب لمعرفة العلم الديني الواجب</x:v>
+        <x:v>مختصر قواعد العلائي وكلام الإسنوي</x:v>
       </x:c>
       <x:c r="E436" t="str">
-        <x:v>Bughyat Al Talib li Ma^rifat Al ^ilm al Diniyy al Wajib</x:v>
+        <x:v>Moukhtasar Qwaed Al ^Alaai wa Kalam Al Isnawi</x:v>
       </x:c>
       <x:c r="F436" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G436" t="str">
-        <x:v>$19.5</x:v>
+        <x:v>$20</x:v>
       </x:c>
       <x:c r="H436" t="str">
-        <x:v>894</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I436" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J436" t="str">
-        <x:v>2024</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K436" t="str">
-        <x:v>10</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L436" t="str">
-        <x:v>غ 1,445</x:v>
+        <x:v>غ 1,200</x:v>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="str">
-        <x:v>9789953207568</x:v>
+        <x:v>9789953202501</x:v>
       </x:c>
       <x:c r="B437" t="str">
-        <x:v>AKDA071</x:v>
+        <x:v>AKDA124I</x:v>
       </x:c>
       <x:c r="C437" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D437" t="str">
-        <x:v>عقد اللآل في عقد الود بين الصحب والآل</x:v>
+        <x:v>بغية الطالب لمعرفة العلم الديني الواجب</x:v>
       </x:c>
       <x:c r="E437" t="str">
-        <x:v>^iqd Al Llaal  aw Shahd Al Muthab</x:v>
+        <x:v>Bughyat Al Talib li Ma^rifat Al ^ilm al Diniyy al Wajib</x:v>
       </x:c>
       <x:c r="F437" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G437" t="str">
-        <x:v>$5</x:v>
+        <x:v>$29</x:v>
       </x:c>
       <x:c r="H437" t="str">
-        <x:v>151</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="I437" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J437" t="str">
-        <x:v>2014</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K437" t="str">
-        <x:v>1</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="L437" t="str">
-        <x:v>غ 245</x:v>
+        <x:v>غ 1,445</x:v>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="str">
-        <x:v>9789953207520</x:v>
+        <x:v>9789953207568</x:v>
       </x:c>
       <x:c r="B438" t="str">
-        <x:v>AKDA046</x:v>
+        <x:v>AKDA071</x:v>
       </x:c>
       <x:c r="C438" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D438" t="str">
-        <x:v>حقيقة التصوف الإسلامي</x:v>
+        <x:v>عقد اللآل في عقد الود بين الصحب والآل</x:v>
       </x:c>
       <x:c r="E438" t="str">
-        <x:v>Haqiqat Al Tasawwuf Al Islamiyy</x:v>
+        <x:v>^iqd Al Llaal  aw Shahd Al Muthab</x:v>
       </x:c>
       <x:c r="F438" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G438" t="str">
-        <x:v>$2.25</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H438" t="str">
-        <x:v>80</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I438" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J438" t="str">
-        <x:v>2013</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K438" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L438" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 245</x:v>
       </x:c>
     </x:row>
     <x:row r="439">
       <x:c r="A439" t="str">
-        <x:v>9789953207575</x:v>
+        <x:v>9789953207520</x:v>
       </x:c>
       <x:c r="B439" t="str">
-        <x:v>AKDA069I</x:v>
+        <x:v>AKDA046</x:v>
       </x:c>
       <x:c r="C439" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D439" t="str">
-        <x:v>القولُ اليقين فيما ينفع أمواتنا المسلمين</x:v>
+        <x:v>حقيقة التصوف الإسلامي</x:v>
       </x:c>
       <x:c r="E439" t="str">
-        <x:v>AL Kawl Alyakin</x:v>
+        <x:v>Haqiqat Al Tasawwuf Al Islamiyy</x:v>
       </x:c>
       <x:c r="F439" t="str">
-        <x:v>الشيخ سليم علوان</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G439" t="str">
-        <x:v>$9</x:v>
+        <x:v>$2.25</x:v>
       </x:c>
       <x:c r="H439" t="str">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I439" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J439" t="str">
-        <x:v>2025</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K439" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L439" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="440">
       <x:c r="A440" t="str">
-        <x:v>9789953204536</x:v>
+        <x:v>9789953207575</x:v>
       </x:c>
       <x:c r="B440" t="str">
-        <x:v>KDSTAE089</x:v>
+        <x:v>AKDA069I</x:v>
       </x:c>
       <x:c r="C440" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D440" t="str">
-        <x:v>قصة الذئب الناطق بإذن الله EN</x:v>
+        <x:v>القولُ اليقين فيما ينفع أمواتنا المسلمين</x:v>
       </x:c>
       <x:c r="E440" t="str">
-        <x:v>The Wolf that Spoke by the Will of Allah</x:v>
+        <x:v>AL Kawl Alyakin</x:v>
       </x:c>
       <x:c r="F440" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ سليم علوان</x:v>
       </x:c>
       <x:c r="G440" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H440" t="str">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I440" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J440" t="str">
-        <x:v>2008</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K440" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L440" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="441">
       <x:c r="A441" t="str">
-        <x:v>9789953205236</x:v>
+        <x:v>9789953204536</x:v>
       </x:c>
       <x:c r="B441" t="str">
-        <x:v>KDSTAE090</x:v>
+        <x:v>KDSTAE089</x:v>
       </x:c>
       <x:c r="C441" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D441" t="str">
-        <x:v>قصة سفينة خادم رسول الله صلى الله عليه وسلم EN</x:v>
+        <x:v>قصة الذئب الناطق بإذن الله EN</x:v>
       </x:c>
       <x:c r="E441" t="str">
-        <x:v>Safinah the Prophet's Servant</x:v>
+        <x:v>The Wolf that Spoke by the Will of Allah</x:v>
       </x:c>
       <x:c r="F441" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G441" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H441" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I441" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J441" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K441" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L441" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="442">
       <x:c r="A442" t="str">
-        <x:v>9789953205250</x:v>
+        <x:v>9789953205236</x:v>
       </x:c>
       <x:c r="B442" t="str">
-        <x:v>KDSTAE091</x:v>
+        <x:v>KDSTAE090</x:v>
       </x:c>
       <x:c r="C442" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D442" t="str">
-        <x:v>قصة حنين الجذع للنبي صلى الله عليه وسلم EN</x:v>
+        <x:v>قصة سفينة خادم رسول الله صلى الله عليه وسلم EN</x:v>
       </x:c>
       <x:c r="E442" t="str">
-        <x:v>The Trunk that Yearned for the Prophet</x:v>
+        <x:v>Safinah the Prophet's Servant</x:v>
       </x:c>
       <x:c r="F442" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G442" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H442" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I442" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J442" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K442" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L442" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="443">
       <x:c r="A443" t="str">
-        <x:v>9789953206325</x:v>
+        <x:v>9789953205250</x:v>
       </x:c>
       <x:c r="B443" t="str">
-        <x:v>KDSTAE096</x:v>
+        <x:v>KDSTAE091</x:v>
       </x:c>
       <x:c r="C443" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D443" t="str">
-        <x:v>EN قصة الدعاء المستجاب</x:v>
+        <x:v>قصة حنين الجذع للنبي صلى الله عليه وسلم EN</x:v>
       </x:c>
       <x:c r="E443" t="str">
-        <x:v>The Answered Supplication</x:v>
+        <x:v>The Trunk that Yearned for the Prophet</x:v>
       </x:c>
       <x:c r="F443" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G443" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H443" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I443" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J443" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K443" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L443" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="444">
       <x:c r="A444" t="str">
-        <x:v>9789953204635</x:v>
+        <x:v>9789953206325</x:v>
       </x:c>
       <x:c r="B444" t="str">
-        <x:v>KDSTAE088</x:v>
+        <x:v>KDSTAE096</x:v>
       </x:c>
       <x:c r="C444" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D444" t="str">
-        <x:v>EN قصة لا تتسرع</x:v>
+        <x:v>EN قصة الدعاء المستجاب</x:v>
       </x:c>
       <x:c r="E444" t="str">
-        <x:v>Do not Rush to Conclusions</x:v>
+        <x:v>The Answered Supplication</x:v>
       </x:c>
       <x:c r="F444" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G444" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H444" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I444" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J444" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K444" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L444" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="str">
-        <x:v>9789953204550</x:v>
+        <x:v>9789953204635</x:v>
       </x:c>
       <x:c r="B445" t="str">
-        <x:v>KDSTAE097</x:v>
+        <x:v>KDSTAE088</x:v>
       </x:c>
       <x:c r="C445" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D445" t="str">
-        <x:v>EN قصة الأصدقاء الأوفياء</x:v>
+        <x:v>EN قصة لا تتسرع</x:v>
       </x:c>
       <x:c r="E445" t="str">
-        <x:v>The Faithful Friends</x:v>
+        <x:v>Do not Rush to Conclusions</x:v>
       </x:c>
       <x:c r="F445" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G445" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H445" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I445" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J445" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K445" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L445" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="str">
-        <x:v>9789953206332</x:v>
+        <x:v>9789953204550</x:v>
       </x:c>
       <x:c r="B446" t="str">
-        <x:v>KDSTAE095</x:v>
+        <x:v>KDSTAE097</x:v>
       </x:c>
       <x:c r="C446" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D446" t="str">
-        <x:v>EN قصة تعسرت صباحًا وتيسرت مساء</x:v>
+        <x:v>EN قصة الأصدقاء الأوفياء</x:v>
       </x:c>
       <x:c r="E446" t="str">
-        <x:v>Ease After Difficulty</x:v>
+        <x:v>The Faithful Friends</x:v>
       </x:c>
       <x:c r="F446" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G446" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H446" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I446" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J446" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K446" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L446" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="str">
-        <x:v>9789953206356</x:v>
+        <x:v>9789953206332</x:v>
       </x:c>
       <x:c r="B447" t="str">
-        <x:v>KDSTAE094</x:v>
+        <x:v>KDSTAE095</x:v>
       </x:c>
       <x:c r="C447" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D447" t="str">
-        <x:v>EN قصة الغراس المثمرة</x:v>
+        <x:v>EN قصة تعسرت صباحًا وتيسرت مساء</x:v>
       </x:c>
       <x:c r="E447" t="str">
-        <x:v>The Fruitful Plants</x:v>
+        <x:v>Ease After Difficulty</x:v>
       </x:c>
       <x:c r="F447" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G447" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H447" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I447" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J447" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K447" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L447" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="str">
-        <x:v>9789953204215</x:v>
+        <x:v>9789953206356</x:v>
       </x:c>
       <x:c r="B448" t="str">
-        <x:v>KDSTAE047</x:v>
+        <x:v>KDSTAE094</x:v>
       </x:c>
       <x:c r="C448" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D448" t="str">
-        <x:v>قصة ولد هارون الرشيد رحمهما الله EN</x:v>
+        <x:v>EN قصة الغراس المثمرة</x:v>
       </x:c>
       <x:c r="E448" t="str">
-        <x:v>The Story of Harun Al Rashid's Son</x:v>
+        <x:v>The Fruitful Plants</x:v>
       </x:c>
       <x:c r="F448" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G448" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H448" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I448" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J448" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K448" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L448" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="449">
       <x:c r="A449" t="str">
-        <x:v>9789953204147</x:v>
+        <x:v>9789953204215</x:v>
       </x:c>
       <x:c r="B449" t="str">
-        <x:v>KDSTAE092</x:v>
+        <x:v>KDSTAE047</x:v>
       </x:c>
       <x:c r="C449" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D449" t="str">
-        <x:v>EN قصة جريج العابد</x:v>
+        <x:v>قصة ولد هارون الرشيد رحمهما الله EN</x:v>
       </x:c>
       <x:c r="E449" t="str">
-        <x:v>The Story of Jurayj the Pious Worshipper</x:v>
+        <x:v>The Story of Harun Al Rashid's Son</x:v>
       </x:c>
       <x:c r="F449" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G449" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H449" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I449" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J449" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K449" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L449" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="450">
       <x:c r="A450" t="str">
-        <x:v>9789953204185</x:v>
+        <x:v>9789953204147</x:v>
       </x:c>
       <x:c r="B450" t="str">
-        <x:v>KDSTAE093</x:v>
+        <x:v>KDSTAE092</x:v>
       </x:c>
       <x:c r="C450" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D450" t="str">
-        <x:v>EN قصة جرة الذهب</x:v>
+        <x:v>EN قصة جريج العابد</x:v>
       </x:c>
       <x:c r="E450" t="str">
-        <x:v>The Jar Full of Gold</x:v>
+        <x:v>The Story of Jurayj the Pious Worshipper</x:v>
       </x:c>
       <x:c r="F450" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G450" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H450" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I450" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J450" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K450" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L450" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="451">
       <x:c r="A451" t="str">
-        <x:v>9789953205243</x:v>
+        <x:v>9789953204185</x:v>
       </x:c>
       <x:c r="B451" t="str">
-        <x:v>KDSTAF101</x:v>
+        <x:v>KDSTAE093</x:v>
       </x:c>
       <x:c r="C451" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D451" t="str">
-        <x:v>قصة سفينة خادم رسول الله FR</x:v>
+        <x:v>EN قصة جرة الذهب</x:v>
       </x:c>
       <x:c r="E451" t="str">
-        <x:v/>
+        <x:v>The Jar Full of Gold</x:v>
       </x:c>
       <x:c r="F451" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G451" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H451" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I451" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J451" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K451" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L451" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="452">
       <x:c r="A452" t="str">
-        <x:v>9789953205267</x:v>
+        <x:v>9789953205243</x:v>
       </x:c>
       <x:c r="B452" t="str">
-        <x:v>KDSTAF102</x:v>
+        <x:v>KDSTAF101</x:v>
       </x:c>
       <x:c r="C452" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D452" t="str">
-        <x:v>قصة حنين الجذع للنبي FR</x:v>
+        <x:v>قصة سفينة خادم رسول الله FR</x:v>
       </x:c>
       <x:c r="E452" t="str">
         <x:v/>
       </x:c>
       <x:c r="F452" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G452" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H452" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I452" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J452" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K452" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L452" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="453">
       <x:c r="A453" t="str">
-        <x:v>9789953206059</x:v>
+        <x:v>9789953205267</x:v>
       </x:c>
       <x:c r="B453" t="str">
-        <x:v>KDSTAF104</x:v>
+        <x:v>KDSTAF102</x:v>
       </x:c>
       <x:c r="C453" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D453" t="str">
-        <x:v>FR قصة جرة الذهب</x:v>
+        <x:v>قصة حنين الجذع للنبي FR</x:v>
       </x:c>
       <x:c r="E453" t="str">
         <x:v/>
       </x:c>
       <x:c r="F453" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G453" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H453" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I453" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J453" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K453" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L453" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="454">
       <x:c r="A454" t="str">
-        <x:v>9789953205977</x:v>
+        <x:v>9789953206059</x:v>
       </x:c>
       <x:c r="B454" t="str">
-        <x:v>KDSTAF109</x:v>
+        <x:v>KDSTAF104</x:v>
       </x:c>
       <x:c r="C454" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D454" t="str">
-        <x:v>قصة الأصدقاء الأوفياء FR</x:v>
+        <x:v>FR قصة جرة الذهب</x:v>
       </x:c>
       <x:c r="E454" t="str">
         <x:v/>
       </x:c>
       <x:c r="F454" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G454" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H454" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I454" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J454" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K454" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L454" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
-        <x:v>9789953205205</x:v>
+        <x:v>9789953205977</x:v>
       </x:c>
       <x:c r="B455" t="str">
-        <x:v>KDSTAF100</x:v>
+        <x:v>KDSTAF109</x:v>
       </x:c>
       <x:c r="C455" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D455" t="str">
-        <x:v>قصة الذئب الناطق بإذن الله FR</x:v>
+        <x:v>قصة الأصدقاء الأوفياء FR</x:v>
       </x:c>
       <x:c r="E455" t="str">
-        <x:v>Le loup qui a parlé par la volonté de Allah</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F455" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G455" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H455" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I455" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J455" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K455" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L455" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
-        <x:v>9789953206011</x:v>
+        <x:v>9789953205205</x:v>
       </x:c>
       <x:c r="B456" t="str">
-        <x:v>KDSTAF098</x:v>
+        <x:v>KDSTAF100</x:v>
       </x:c>
       <x:c r="C456" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D456" t="str">
-        <x:v>FR قصة حديقة التوبة</x:v>
+        <x:v>قصة الذئب الناطق بإذن الله FR</x:v>
       </x:c>
       <x:c r="E456" t="str">
-        <x:v/>
+        <x:v>Le loup qui a parlé par la volonté de Allah</x:v>
       </x:c>
       <x:c r="F456" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G456" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H456" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I456" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J456" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K456" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L456" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
-        <x:v>9789953204642</x:v>
+        <x:v>9789953206011</x:v>
       </x:c>
       <x:c r="B457" t="str">
-        <x:v>KDSTAF099</x:v>
+        <x:v>KDSTAF098</x:v>
       </x:c>
       <x:c r="C457" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D457" t="str">
-        <x:v>FR قصة لا تتسرع</x:v>
+        <x:v>FR قصة حديقة التوبة</x:v>
       </x:c>
       <x:c r="E457" t="str">
         <x:v/>
       </x:c>
       <x:c r="F457" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G457" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H457" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I457" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J457" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K457" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L457" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
-        <x:v>9789953206462</x:v>
+        <x:v>9789953204642</x:v>
       </x:c>
       <x:c r="B458" t="str">
-        <x:v>KDSTAF107</x:v>
+        <x:v>KDSTAF099</x:v>
       </x:c>
       <x:c r="C458" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D458" t="str">
-        <x:v>FR قصة تعسرت صباحًا وتيسرت مساء</x:v>
+        <x:v>FR قصة لا تتسرع</x:v>
       </x:c>
       <x:c r="E458" t="str">
         <x:v/>
       </x:c>
       <x:c r="F458" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G458" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H458" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I458" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J458" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K458" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L458" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
-        <x:v>9789953206424</x:v>
+        <x:v>9789953206462</x:v>
       </x:c>
       <x:c r="B459" t="str">
-        <x:v>KDSTAF108</x:v>
+        <x:v>KDSTAF107</x:v>
       </x:c>
       <x:c r="C459" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D459" t="str">
-        <x:v>FR قصة الدعاء المستجاب</x:v>
+        <x:v>FR قصة تعسرت صباحًا وتيسرت مساء</x:v>
       </x:c>
       <x:c r="E459" t="str">
         <x:v/>
       </x:c>
       <x:c r="F459" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G459" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H459" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I459" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J459" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K459" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L459" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
-        <x:v>9789953206400</x:v>
+        <x:v>9789953206424</x:v>
       </x:c>
       <x:c r="B460" t="str">
-        <x:v>KDSTAF106</x:v>
+        <x:v>KDSTAF108</x:v>
       </x:c>
       <x:c r="C460" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D460" t="str">
-        <x:v>FR قصة الغراس المثمرة</x:v>
+        <x:v>FR قصة الدعاء المستجاب</x:v>
       </x:c>
       <x:c r="E460" t="str">
         <x:v/>
       </x:c>
       <x:c r="F460" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G460" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H460" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I460" t="str">
         <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J460" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K460" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L460" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
-        <x:v>9789953207605</x:v>
+        <x:v>9789953206400</x:v>
       </x:c>
       <x:c r="B461" t="str">
-        <x:v>AKDA072I</x:v>
+        <x:v>KDSTAF106</x:v>
       </x:c>
       <x:c r="C461" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D461" t="str">
-        <x:v>لآلىء الكنوز في إباحة الرقية وحمل الحروز</x:v>
+        <x:v>FR قصة الغراس المثمرة</x:v>
       </x:c>
       <x:c r="E461" t="str">
-        <x:v>Laale' Al  Kunouz fi Ibahat Al Ruqya wa Haml Al Hurouz</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F461" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G461" t="str">
-        <x:v>$3.8</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H461" t="str">
-        <x:v>96</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I461" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J461" t="str">
-        <x:v>2022</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K461" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L461" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="462">
       <x:c r="A462" t="str">
-        <x:v>9789953203973</x:v>
+        <x:v>9789953207605</x:v>
       </x:c>
       <x:c r="B462" t="str">
-        <x:v>KDSTAE087</x:v>
+        <x:v>AKDA072I</x:v>
       </x:c>
       <x:c r="C462" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D462" t="str">
-        <x:v>EN حديقة التوبة</x:v>
+        <x:v>لآلىء الكنوز في إباحة الرقية وحمل الحروز</x:v>
       </x:c>
       <x:c r="E462" t="str">
-        <x:v/>
+        <x:v>Laale' Al  Kunouz fi Ibahat Al Ruqya wa Haml Al Hurouz</x:v>
       </x:c>
       <x:c r="F462" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G462" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$3.8</x:v>
       </x:c>
       <x:c r="H462" t="str">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I462" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J462" t="str">
-        <x:v>2008</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K462" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L462" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
-        <x:v>9789953206301</x:v>
+        <x:v>9789953203973</x:v>
       </x:c>
       <x:c r="B463" t="str">
-        <x:v>KDSTAG001</x:v>
+        <x:v>KDSTAE087</x:v>
       </x:c>
       <x:c r="C463" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D463" t="str">
-        <x:v>GR السمكات الثلاث</x:v>
+        <x:v>EN حديقة التوبة</x:v>
       </x:c>
       <x:c r="E463" t="str">
         <x:v/>
       </x:c>
       <x:c r="F463" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G463" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H463" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I463" t="str">
-        <x:v>ألمانية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J463" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K463" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L463" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>9789953206295</x:v>
+        <x:v>9789953206301</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>KDSTT004</x:v>
+        <x:v>KDSTAG001</x:v>
       </x:c>
       <x:c r="C464" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D464" t="str">
-        <x:v>قصة القبرة والفيل TR</x:v>
+        <x:v>GR السمكات الثلاث</x:v>
       </x:c>
       <x:c r="E464" t="str">
-        <x:v>Tarla Kuşu ve Fil</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F464" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G464" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H464" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I464" t="str">
-        <x:v>تركية</x:v>
+        <x:v>ألمانية</x:v>
       </x:c>
       <x:c r="J464" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K464" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L464" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>9789953206288</x:v>
+        <x:v>9789953206295</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>KDSTT005</x:v>
+        <x:v>KDSTT004</x:v>
       </x:c>
       <x:c r="C465" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D465" t="str">
-        <x:v>الهر الأليف TR</x:v>
+        <x:v>قصة القبرة والفيل TR</x:v>
       </x:c>
       <x:c r="E465" t="str">
-        <x:v/>
+        <x:v>Tarla Kuşu ve Fil</x:v>
       </x:c>
       <x:c r="F465" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G465" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H465" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I465" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J465" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K465" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L465" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>9789953206257</x:v>
+        <x:v>9789953206288</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>KDSTT003</x:v>
+        <x:v>KDSTT005</x:v>
       </x:c>
       <x:c r="C466" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D466" t="str">
-        <x:v>قصة الشرطي والصياد TR</x:v>
+        <x:v>الهر الأليف TR</x:v>
       </x:c>
       <x:c r="E466" t="str">
         <x:v/>
       </x:c>
       <x:c r="F466" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G466" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H466" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I466" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J466" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K466" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L466" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>9789953206271</x:v>
+        <x:v>9789953206257</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>KDSTT002</x:v>
+        <x:v>KDSTT003</x:v>
       </x:c>
       <x:c r="C467" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D467" t="str">
-        <x:v>قصة الجمل العجيب TR</x:v>
+        <x:v>قصة الشرطي والصياد TR</x:v>
       </x:c>
       <x:c r="E467" t="str">
         <x:v/>
       </x:c>
       <x:c r="F467" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G467" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H467" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I467" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J467" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K467" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L467" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>9789953206264</x:v>
+        <x:v>9789953206271</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>KDSTT001</x:v>
+        <x:v>KDSTT002</x:v>
       </x:c>
       <x:c r="C468" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D468" t="str">
-        <x:v>قصة الأرغفة الثلاثة والطمع في الدنيا TR</x:v>
+        <x:v>قصة الجمل العجيب TR</x:v>
       </x:c>
       <x:c r="E468" t="str">
         <x:v/>
       </x:c>
       <x:c r="F468" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G468" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H468" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I468" t="str">
         <x:v>تركية</x:v>
       </x:c>
       <x:c r="J468" t="str">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="K468" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L468" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>9789953207001</x:v>
+        <x:v>9789953206264</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>RDODA042</x:v>
+        <x:v>KDSTT001</x:v>
       </x:c>
       <x:c r="C469" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D469" t="str">
-        <x:v>البيان والتوضيح</x:v>
+        <x:v>قصة الأرغفة الثلاثة والطمع في الدنيا TR</x:v>
       </x:c>
       <x:c r="E469" t="str">
-        <x:v>Al Bayan wal Tawdih</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F469" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G469" t="str">
-        <x:v>$1.33</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H469" t="str">
-        <x:v>40</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I469" t="str">
-        <x:v>عربية</x:v>
+        <x:v>تركية</x:v>
       </x:c>
       <x:c r="J469" t="str">
-        <x:v>2011</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="K469" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L469" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>9789953205564</x:v>
+        <x:v>9789953207001</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>KDSTAE068</x:v>
+        <x:v>RDODA042</x:v>
       </x:c>
       <x:c r="C470" t="str">
-        <x:v>قصص</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D470" t="str">
-        <x:v>الجار الطيب والجار المؤذي ENG</x:v>
+        <x:v>البيان والتوضيح</x:v>
       </x:c>
       <x:c r="E470" t="str">
-        <x:v>The Good Neighbor and the Bad</x:v>
+        <x:v>Al Bayan wal Tawdih</x:v>
       </x:c>
       <x:c r="F470" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G470" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$1.33</x:v>
       </x:c>
       <x:c r="H470" t="str">
-        <x:v>15</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I470" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J470" t="str">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="K470" t="str">
-        <x:v/>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L470" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>9789953205588</x:v>
+        <x:v>9789953205564</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>KDSTAE069</x:v>
+        <x:v>KDSTAE068</x:v>
       </x:c>
       <x:c r="C471" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D471" t="str">
-        <x:v>السيدة سارة والملك الجبار ENG</x:v>
+        <x:v>الجار الطيب والجار المؤذي ENG</x:v>
       </x:c>
       <x:c r="E471" t="str">
-        <x:v>Lady Sarah and the Tyrant</x:v>
+        <x:v>The Good Neighbor and the Bad</x:v>
       </x:c>
       <x:c r="F471" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G471" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H471" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I471" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J471" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K471" t="str">
-        <x:v>1</x:v>
+        <x:v/>
       </x:c>
       <x:c r="L471" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>9789953205571</x:v>
+        <x:v>9789953205588</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>KDSTAE070</x:v>
+        <x:v>KDSTAE069</x:v>
       </x:c>
       <x:c r="C472" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D472" t="str">
-        <x:v>عجوز بني إسرائيل ENG</x:v>
+        <x:v>السيدة سارة والملك الجبار ENG</x:v>
       </x:c>
       <x:c r="E472" t="str">
-        <x:v>An Israelite Elder</x:v>
+        <x:v>Lady Sarah and the Tyrant</x:v>
       </x:c>
       <x:c r="F472" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G472" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H472" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I472" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J472" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K472" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L472" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
-        <x:v>9789953205519</x:v>
+        <x:v>9789953205571</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>KDSTAE071</x:v>
+        <x:v>KDSTAE070</x:v>
       </x:c>
       <x:c r="C473" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D473" t="str">
-        <x:v>الغزالة الشاكية ENG</x:v>
+        <x:v>عجوز بني إسرائيل ENG</x:v>
       </x:c>
       <x:c r="E473" t="str">
-        <x:v>The Complaining Deer</x:v>
+        <x:v>An Israelite Elder</x:v>
       </x:c>
       <x:c r="F473" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G473" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H473" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I473" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J473" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K473" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L473" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>9789953205595</x:v>
+        <x:v>9789953205519</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>KDSTAE072</x:v>
+        <x:v>KDSTAE071</x:v>
       </x:c>
       <x:c r="C474" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D474" t="str">
-        <x:v>دعاء النبي على عتبة بن أبي جهل ENG</x:v>
+        <x:v>الغزالة الشاكية ENG</x:v>
       </x:c>
       <x:c r="E474" t="str">
-        <x:v>The Prophet's Supplication</x:v>
+        <x:v>The Complaining Deer</x:v>
       </x:c>
       <x:c r="F474" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G474" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H474" t="str">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I474" t="str">
         <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J474" t="str">
         <x:v>2013</x:v>
       </x:c>
       <x:c r="K474" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L474" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>9789953207636</x:v>
+        <x:v>9789953205595</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>HDTHA026</x:v>
+        <x:v>KDSTAE072</x:v>
       </x:c>
       <x:c r="C475" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D475" t="str">
-        <x:v>إتحاف أهل الهداية</x:v>
+        <x:v>دعاء النبي على عتبة بن أبي جهل ENG</x:v>
       </x:c>
       <x:c r="E475" t="str">
-        <x:v>Ithaf Ahl Al Hidaya</x:v>
+        <x:v>The Prophet's Supplication</x:v>
       </x:c>
       <x:c r="F475" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G475" t="str">
-        <x:v>$5.55</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H475" t="str">
-        <x:v>112</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="I475" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J475" t="str">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K475" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L475" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>9789953207537</x:v>
+        <x:v>9789953207636</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>AKDA079I</x:v>
+        <x:v>HDTHA026</x:v>
       </x:c>
       <x:c r="C476" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D476" t="str">
-        <x:v>الله ليس جسمًا</x:v>
+        <x:v>إتحاف أهل الهداية</x:v>
       </x:c>
       <x:c r="E476" t="str">
-        <x:v>Allah Laysa Jisman</x:v>
+        <x:v>Ithaf Ahl Al Hidaya</x:v>
       </x:c>
       <x:c r="F476" t="str">
-        <x:v>الشيخ طارق اللحام</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G476" t="str">
-        <x:v>$8.7</x:v>
+        <x:v>$5.55</x:v>
       </x:c>
       <x:c r="H476" t="str">
-        <x:v>424</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I476" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J476" t="str">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K476" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L476" t="str">
-        <x:v>غ 792</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>9789953207582</x:v>
+        <x:v>9789953207537</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>BIOA003I</x:v>
+        <x:v>AKDA079I</x:v>
       </x:c>
       <x:c r="C477" t="str">
-        <x:v>السيرة النبوية</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D477" t="str">
-        <x:v>طالعة الأقمار من سيرة سيد الأبرار</x:v>
+        <x:v>الله ليس جسمًا</x:v>
       </x:c>
       <x:c r="E477" t="str">
-        <x:v>Taliaat al-akmaar</x:v>
+        <x:v>Allah Laysa Jisman</x:v>
       </x:c>
       <x:c r="F477" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ طارق اللحام</x:v>
       </x:c>
       <x:c r="G477" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$8.7</x:v>
       </x:c>
       <x:c r="H477" t="str">
-        <x:v>88</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I477" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J477" t="str">
-        <x:v>2022</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K477" t="str">
-        <x:v>14</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L477" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 792</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>9789953207674</x:v>
+        <x:v>9789953207582</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>RDODA058</x:v>
+        <x:v>BIOA003I</x:v>
       </x:c>
       <x:c r="C478" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>السيرة النبوية</x:v>
       </x:c>
       <x:c r="D478" t="str">
-        <x:v>البركان الجارف</x:v>
+        <x:v>طالعة الأقمار من سيرة سيد الأبرار</x:v>
       </x:c>
       <x:c r="E478" t="str">
-        <x:v>Al Burkan Al Jaref</x:v>
+        <x:v>Taliaat al-akmaar</x:v>
       </x:c>
       <x:c r="F478" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G478" t="str">
-        <x:v>$13.34</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H478" t="str">
-        <x:v>776</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I478" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J478" t="str">
-        <x:v>2015</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K478" t="str">
-        <x:v>2</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="L478" t="str">
-        <x:v>غ 1,140</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>9789953207650</x:v>
+        <x:v>9789953207674</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>AKDA073</x:v>
+        <x:v>RDODA058</x:v>
       </x:c>
       <x:c r="C479" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D479" t="str">
-        <x:v>مريم والمسيح</x:v>
+        <x:v>البركان الجارف</x:v>
       </x:c>
       <x:c r="E479" t="str">
-        <x:v>Maryam and Jesus</x:v>
+        <x:v>Al Burkan Al Jaref</x:v>
       </x:c>
       <x:c r="F479" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G479" t="str">
-        <x:v>$5.75</x:v>
+        <x:v>$13.34</x:v>
       </x:c>
       <x:c r="H479" t="str">
-        <x:v>196</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I479" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J479" t="str">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K479" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L479" t="str">
-        <x:v>غ 240</x:v>
+        <x:v>غ 1,140</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
-        <x:v>9789953207681</x:v>
+        <x:v>9789953207650</x:v>
       </x:c>
       <x:c r="B480" t="str">
-        <x:v>HDTHA027</x:v>
+        <x:v>AKDA073</x:v>
       </x:c>
       <x:c r="C480" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D480" t="str">
-        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم ج1</x:v>
+        <x:v>مريم والمسيح</x:v>
       </x:c>
       <x:c r="E480" t="str">
-        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 1</x:v>
+        <x:v>Maryam and Jesus</x:v>
       </x:c>
       <x:c r="F480" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G480" t="str">
-        <x:v>$13.33</x:v>
+        <x:v>$5.75</x:v>
       </x:c>
       <x:c r="H480" t="str">
-        <x:v>519</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I480" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J480" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K480" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L480" t="str">
-        <x:v>غ 810</x:v>
+        <x:v>غ 240</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str">
-        <x:v>9789953207704</x:v>
+        <x:v>9789953207681</x:v>
       </x:c>
       <x:c r="B481" t="str">
-        <x:v>HDTHA028I</x:v>
+        <x:v>HDTHA027</x:v>
       </x:c>
       <x:c r="C481" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D481" t="str">
-        <x:v>المنحة الربانية شرح منظومة البيقونية</x:v>
+        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم ج1</x:v>
       </x:c>
       <x:c r="E481" t="str">
-        <x:v>المنحة الربانية شرح منظومة البيقونية</x:v>
+        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 1</x:v>
       </x:c>
       <x:c r="F481" t="str">
-        <x:v>المحدث محمد سراج بن الشيخ محمد سعيد الجبرتي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G481" t="str">
-        <x:v>$1.8</x:v>
+        <x:v>$13.33</x:v>
       </x:c>
       <x:c r="H481" t="str">
-        <x:v>72</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I481" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J481" t="str">
-        <x:v>2024</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K481" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L481" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 810</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str">
-        <x:v>9789953207728</x:v>
+        <x:v>9789953207704</x:v>
       </x:c>
       <x:c r="B482" t="str">
-        <x:v>RDODA059I</x:v>
+        <x:v>HDTHA028I</x:v>
       </x:c>
       <x:c r="C482" t="str">
-        <x:v/>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D482" t="str">
-        <x:v>السهم السديد في ضلالة تقسيم التوحيد</x:v>
+        <x:v>المنحة الربانية شرح منظومة البيقونية</x:v>
       </x:c>
       <x:c r="E482" t="str">
-        <x:v>السهم السديد في ضلالة تقسيم التوحيد</x:v>
+        <x:v>المنحة الربانية شرح منظومة البيقونية</x:v>
       </x:c>
       <x:c r="F482" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث محمد سراج بن الشيخ محمد سعيد الجبرتي</x:v>
       </x:c>
       <x:c r="G482" t="str">
-        <x:v>$4.6</x:v>
+        <x:v>$1.8</x:v>
       </x:c>
       <x:c r="H482" t="str">
-        <x:v>160</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I482" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J482" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K482" t="str">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L482" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str">
-        <x:v>9789953207711</x:v>
+        <x:v>9789953207728</x:v>
       </x:c>
       <x:c r="B483" t="str">
-        <x:v>AKDA081</x:v>
+        <x:v>RDODA059I</x:v>
       </x:c>
       <x:c r="C483" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D483" t="str">
-        <x:v>نور الإنصاف في كشف ظلمة الخلاف</x:v>
+        <x:v>السهم السديد في ضلالة تقسيم التوحيد</x:v>
       </x:c>
       <x:c r="E483" t="str">
-        <x:v>Nour Al Insaf fi Kashf Thulmat Al Khilaf</x:v>
+        <x:v>السهم السديد في ضلالة تقسيم التوحيد</x:v>
       </x:c>
       <x:c r="F483" t="str">
-        <x:v>الشيخ محمد أبي الهدى الصيادي الرفاعي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G483" t="str">
-        <x:v>$3.75</x:v>
+        <x:v>$4.6</x:v>
       </x:c>
       <x:c r="H483" t="str">
-        <x:v>108</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I483" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J483" t="str">
-        <x:v>2014</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K483" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L483" t="str">
-        <x:v>غ 155</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str">
-        <x:v>9789953207629</x:v>
+        <x:v>9789953207711</x:v>
       </x:c>
       <x:c r="B484" t="str">
-        <x:v>AKDA082I</x:v>
+        <x:v>AKDA081</x:v>
       </x:c>
       <x:c r="C484" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D484" t="str">
-        <x:v>نور الصراط المستقيم الكاشف لطريق أهل النعيم</x:v>
+        <x:v>نور الإنصاف في كشف ظلمة الخلاف</x:v>
       </x:c>
       <x:c r="E484" t="str">
-        <x:v>Nour Al Sirat Al Kashef li Tariq Ahl Al Na^im</x:v>
+        <x:v>Nour Al Insaf fi Kashf Thulmat Al Khilaf</x:v>
       </x:c>
       <x:c r="F484" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ محمد أبي الهدى الصيادي الرفاعي</x:v>
       </x:c>
       <x:c r="G484" t="str">
-        <x:v>$10</x:v>
+        <x:v>$3.75</x:v>
       </x:c>
       <x:c r="H484" t="str">
-        <x:v>394</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I484" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J484" t="str">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K484" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L484" t="str">
-        <x:v>غ 740</x:v>
+        <x:v>غ 155</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str">
-        <x:v>9789953207773</x:v>
+        <x:v>9789953207629</x:v>
       </x:c>
       <x:c r="B485" t="str">
-        <x:v>HDTHA029</x:v>
+        <x:v>AKDA082I</x:v>
       </x:c>
       <x:c r="C485" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D485" t="str">
-        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم - الجزء الثاني</x:v>
+        <x:v>نور الصراط المستقيم الكاشف لطريق أهل النعيم</x:v>
       </x:c>
       <x:c r="E485" t="str">
-        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 2</x:v>
+        <x:v>Nour Al Sirat Al Kashef li Tariq Ahl Al Na^im</x:v>
       </x:c>
       <x:c r="F485" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G485" t="str">
-        <x:v>$13.34</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H485" t="str">
-        <x:v>512</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I485" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J485" t="str">
-        <x:v>2014</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K485" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L485" t="str">
-        <x:v>غ 810</x:v>
+        <x:v>غ 740</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str">
-        <x:v>9789953207766</x:v>
+        <x:v>9789953207773</x:v>
       </x:c>
       <x:c r="B486" t="str">
-        <x:v>AKDA083</x:v>
+        <x:v>HDTHA029</x:v>
       </x:c>
       <x:c r="C486" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D486" t="str">
-        <x:v>الدرر السلطانية والفوائد الإيمانية</x:v>
+        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E486" t="str">
-        <x:v>Al Durar Al Sultaniyya wal Fawaed Al Imaniyya</x:v>
+        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 2</x:v>
       </x:c>
       <x:c r="F486" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G486" t="str">
-        <x:v>$11.5</x:v>
+        <x:v>$13.34</x:v>
       </x:c>
       <x:c r="H486" t="str">
-        <x:v>624</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I486" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J486" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K486" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L486" t="str">
-        <x:v>غ 860</x:v>
+        <x:v>غ 810</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str">
-        <x:v>9789953203997</x:v>
+        <x:v>9789953207766</x:v>
       </x:c>
       <x:c r="B487" t="str">
-        <x:v>KDSTAE103</x:v>
+        <x:v>AKDA083</x:v>
       </x:c>
       <x:c r="C487" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D487" t="str">
-        <x:v>سر الدجاجة المشوية ENG</x:v>
+        <x:v>الدرر السلطانية والفوائد الإيمانية</x:v>
       </x:c>
       <x:c r="E487" t="str">
-        <x:v/>
+        <x:v>Al Durar Al Sultaniyya wal Fawaed Al Imaniyya</x:v>
       </x:c>
       <x:c r="F487" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G487" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$11.5</x:v>
       </x:c>
       <x:c r="H487" t="str">
-        <x:v>16</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I487" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J487" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K487" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L487" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 860</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str">
-        <x:v>9789953205120</x:v>
+        <x:v>9789953203997</x:v>
       </x:c>
       <x:c r="B488" t="str">
-        <x:v>KDSTAE104</x:v>
+        <x:v>KDSTAE103</x:v>
       </x:c>
       <x:c r="C488" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D488" t="str">
-        <x:v>كريمان وبخيلان ENG</x:v>
+        <x:v>سر الدجاجة المشوية ENG</x:v>
       </x:c>
       <x:c r="E488" t="str">
         <x:v/>
       </x:c>
       <x:c r="F488" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G488" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H488" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I488" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J488" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K488" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L488" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str">
-        <x:v>9789953203980</x:v>
+        <x:v>9789953205120</x:v>
       </x:c>
       <x:c r="B489" t="str">
-        <x:v>KDSTAE084</x:v>
+        <x:v>KDSTAE104</x:v>
       </x:c>
       <x:c r="C489" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D489" t="str">
-        <x:v>حية السقف ENG</x:v>
+        <x:v>كريمان وبخيلان ENG</x:v>
       </x:c>
       <x:c r="E489" t="str">
         <x:v/>
       </x:c>
       <x:c r="F489" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G489" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H489" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I489" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J489" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K489" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L489" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str">
-        <x:v>9789953205557</x:v>
+        <x:v>9789953203980</x:v>
       </x:c>
       <x:c r="B490" t="str">
-        <x:v>KDSTAE105</x:v>
+        <x:v>KDSTAE084</x:v>
       </x:c>
       <x:c r="C490" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D490" t="str">
-        <x:v>الأمانة والوفاء ENG</x:v>
+        <x:v>حية السقف ENG</x:v>
       </x:c>
       <x:c r="E490" t="str">
         <x:v/>
       </x:c>
       <x:c r="F490" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G490" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H490" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I490" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J490" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K490" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L490" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str">
-        <x:v>9789953207827</x:v>
+        <x:v>9789953205557</x:v>
       </x:c>
       <x:c r="B491" t="str">
-        <x:v>KDSTAE106</x:v>
+        <x:v>KDSTAE105</x:v>
       </x:c>
       <x:c r="C491" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D491" t="str">
-        <x:v>جيران الرضا ENG</x:v>
+        <x:v>الأمانة والوفاء ENG</x:v>
       </x:c>
       <x:c r="E491" t="str">
         <x:v/>
       </x:c>
       <x:c r="F491" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G491" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H491" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I491" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J491" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K491" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L491" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str">
-        <x:v>9789953205533</x:v>
+        <x:v>9789953207827</x:v>
       </x:c>
       <x:c r="B492" t="str">
-        <x:v>KDSTAE074</x:v>
+        <x:v>KDSTAE106</x:v>
       </x:c>
       <x:c r="C492" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D492" t="str">
-        <x:v>التابعي صلة بن الأشيم ENG</x:v>
+        <x:v>جيران الرضا ENG</x:v>
       </x:c>
       <x:c r="E492" t="str">
         <x:v/>
       </x:c>
       <x:c r="F492" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G492" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H492" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I492" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J492" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K492" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L492" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str">
-        <x:v>9789953204567</x:v>
+        <x:v>9789953205533</x:v>
       </x:c>
       <x:c r="B493" t="str">
-        <x:v>KDSTAE107</x:v>
+        <x:v>KDSTAE074</x:v>
       </x:c>
       <x:c r="C493" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D493" t="str">
-        <x:v>صياد الأفيال ENG</x:v>
+        <x:v>التابعي صلة بن الأشيم ENG</x:v>
       </x:c>
       <x:c r="E493" t="str">
         <x:v/>
       </x:c>
       <x:c r="F493" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G493" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H493" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I493" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J493" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K493" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L493" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str">
-        <x:v>9789953205311</x:v>
+        <x:v>9789953204567</x:v>
       </x:c>
       <x:c r="B494" t="str">
-        <x:v>KDSTAE109</x:v>
+        <x:v>KDSTAE107</x:v>
       </x:c>
       <x:c r="C494" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D494" t="str">
-        <x:v>الشاة المسمومة ENG</x:v>
+        <x:v>صياد الأفيال ENG</x:v>
       </x:c>
       <x:c r="E494" t="str">
         <x:v/>
       </x:c>
       <x:c r="F494" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G494" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H494" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I494" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J494" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K494" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L494" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str">
-        <x:v>9789953205335</x:v>
+        <x:v>9789953205311</x:v>
       </x:c>
       <x:c r="B495" t="str">
-        <x:v>KDSTAE110</x:v>
+        <x:v>KDSTAE109</x:v>
       </x:c>
       <x:c r="C495" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D495" t="str">
-        <x:v>تكثير التمر ببركة النبي ENG</x:v>
+        <x:v>الشاة المسمومة ENG</x:v>
       </x:c>
       <x:c r="E495" t="str">
         <x:v/>
       </x:c>
       <x:c r="F495" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G495" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H495" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I495" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J495" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K495" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L495" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="496">
       <x:c r="A496" t="str">
-        <x:v>9789953205274</x:v>
+        <x:v>9789953205335</x:v>
       </x:c>
       <x:c r="B496" t="str">
-        <x:v>KDSTAE108</x:v>
+        <x:v>KDSTAE110</x:v>
       </x:c>
       <x:c r="C496" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D496" t="str">
-        <x:v>تقوية قلب جرير ENG</x:v>
+        <x:v>تكثير التمر ببركة النبي ENG</x:v>
       </x:c>
       <x:c r="E496" t="str">
         <x:v/>
       </x:c>
       <x:c r="F496" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G496" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H496" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I496" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J496" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K496" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L496" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="497">
       <x:c r="A497" t="str">
-        <x:v>9789953204697</x:v>
+        <x:v>9789953205274</x:v>
       </x:c>
       <x:c r="B497" t="str">
-        <x:v>KDSTAF120</x:v>
+        <x:v>KDSTAE108</x:v>
       </x:c>
       <x:c r="C497" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D497" t="str">
-        <x:v>سر الدجاجة المشوية FR</x:v>
+        <x:v>تقوية قلب جرير ENG</x:v>
       </x:c>
       <x:c r="E497" t="str">
         <x:v/>
       </x:c>
       <x:c r="F497" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G497" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H497" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I497" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J497" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K497" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L497" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="498">
       <x:c r="A498" t="str">
-        <x:v>9789953203904</x:v>
+        <x:v>9789953204697</x:v>
       </x:c>
       <x:c r="B498" t="str">
-        <x:v>KDSTAF121</x:v>
+        <x:v>KDSTAF120</x:v>
       </x:c>
       <x:c r="C498" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D498" t="str">
-        <x:v>كريمان وبخيلان FR</x:v>
+        <x:v>سر الدجاجة المشوية FR</x:v>
       </x:c>
       <x:c r="E498" t="str">
         <x:v/>
       </x:c>
       <x:c r="F498" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G498" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H498" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I498" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J498" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K498" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L498" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="499">
       <x:c r="A499" t="str">
-        <x:v>9789953205984</x:v>
+        <x:v>9789953203904</x:v>
       </x:c>
       <x:c r="B499" t="str">
-        <x:v>KDSTAF093</x:v>
+        <x:v>KDSTAF121</x:v>
       </x:c>
       <x:c r="C499" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D499" t="str">
-        <x:v>حية السقف FR</x:v>
+        <x:v>كريمان وبخيلان FR</x:v>
       </x:c>
       <x:c r="E499" t="str">
         <x:v/>
       </x:c>
       <x:c r="F499" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G499" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H499" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I499" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J499" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K499" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L499" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="500">
       <x:c r="A500" t="str">
-        <x:v>9789953207834</x:v>
+        <x:v>9789953205984</x:v>
       </x:c>
       <x:c r="B500" t="str">
-        <x:v>KDSTAF123</x:v>
+        <x:v>KDSTAF093</x:v>
       </x:c>
       <x:c r="C500" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D500" t="str">
-        <x:v>جيران الرضا FR</x:v>
+        <x:v>حية السقف FR</x:v>
       </x:c>
       <x:c r="E500" t="str">
         <x:v/>
       </x:c>
       <x:c r="F500" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G500" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H500" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I500" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J500" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K500" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L500" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="501">
       <x:c r="A501" t="str">
-        <x:v>9789953207841</x:v>
+        <x:v>9789953207834</x:v>
       </x:c>
       <x:c r="B501" t="str">
-        <x:v>KDSTAF124</x:v>
+        <x:v>KDSTAF123</x:v>
       </x:c>
       <x:c r="C501" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D501" t="str">
-        <x:v>التابعي صلة بن الأشيم FR</x:v>
+        <x:v>جيران الرضا FR</x:v>
       </x:c>
       <x:c r="E501" t="str">
         <x:v/>
       </x:c>
       <x:c r="F501" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G501" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H501" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I501" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J501" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K501" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L501" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="502">
       <x:c r="A502" t="str">
-        <x:v>9789953205366</x:v>
+        <x:v>9789953207841</x:v>
       </x:c>
       <x:c r="B502" t="str">
-        <x:v>KDSTAF125</x:v>
+        <x:v>KDSTAF124</x:v>
       </x:c>
       <x:c r="C502" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D502" t="str">
-        <x:v>صياد الأفيال FR</x:v>
+        <x:v>التابعي صلة بن الأشيم FR</x:v>
       </x:c>
       <x:c r="E502" t="str">
         <x:v/>
       </x:c>
       <x:c r="F502" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G502" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H502" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I502" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J502" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K502" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L502" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="503">
       <x:c r="A503" t="str">
-        <x:v>9789953207810</x:v>
+        <x:v>9789953205366</x:v>
       </x:c>
       <x:c r="B503" t="str">
-        <x:v>KDSTAF122</x:v>
+        <x:v>KDSTAF125</x:v>
       </x:c>
       <x:c r="C503" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D503" t="str">
-        <x:v>الأمانة والوفاء FR</x:v>
+        <x:v>صياد الأفيال FR</x:v>
       </x:c>
       <x:c r="E503" t="str">
         <x:v/>
       </x:c>
       <x:c r="F503" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G503" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H503" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I503" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J503" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K503" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L503" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="504">
       <x:c r="A504" t="str">
-        <x:v>9789953205328</x:v>
+        <x:v>9789953207810</x:v>
       </x:c>
       <x:c r="B504" t="str">
-        <x:v>KDSTAF127</x:v>
+        <x:v>KDSTAF122</x:v>
       </x:c>
       <x:c r="C504" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D504" t="str">
-        <x:v>الشاة المسمومة FR</x:v>
+        <x:v>الأمانة والوفاء FR</x:v>
       </x:c>
       <x:c r="E504" t="str">
         <x:v/>
       </x:c>
       <x:c r="F504" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G504" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H504" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I504" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J504" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K504" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L504" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="505">
       <x:c r="A505" t="str">
-        <x:v>9789953205342</x:v>
+        <x:v>9789953205328</x:v>
       </x:c>
       <x:c r="B505" t="str">
-        <x:v>KDSTAF128</x:v>
+        <x:v>KDSTAF127</x:v>
       </x:c>
       <x:c r="C505" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D505" t="str">
-        <x:v>تكثير التمر ببركة النبي FR</x:v>
+        <x:v>الشاة المسمومة FR</x:v>
       </x:c>
       <x:c r="E505" t="str">
         <x:v/>
       </x:c>
       <x:c r="F505" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G505" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H505" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I505" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J505" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K505" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L505" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="506">
       <x:c r="A506" t="str">
-        <x:v>9789953205304</x:v>
+        <x:v>9789953205342</x:v>
       </x:c>
       <x:c r="B506" t="str">
-        <x:v>KDSTAF126</x:v>
+        <x:v>KDSTAF128</x:v>
       </x:c>
       <x:c r="C506" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D506" t="str">
-        <x:v>تقوية قلب جرير FR</x:v>
+        <x:v>تكثير التمر ببركة النبي FR</x:v>
       </x:c>
       <x:c r="E506" t="str">
         <x:v/>
       </x:c>
       <x:c r="F506" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G506" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H506" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I506" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J506" t="str">
         <x:v>2014</x:v>
       </x:c>
       <x:c r="K506" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L506" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="507">
       <x:c r="A507" t="str">
-        <x:v>9789953207858</x:v>
+        <x:v>9789953205304</x:v>
       </x:c>
       <x:c r="B507" t="str">
-        <x:v>HDTHA031I</x:v>
+        <x:v>KDSTAF126</x:v>
       </x:c>
       <x:c r="C507" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D507" t="str">
-        <x:v>الساعة وأشراطها</x:v>
+        <x:v>تقوية قلب جرير FR</x:v>
       </x:c>
       <x:c r="E507" t="str">
-        <x:v>El Sa^a wa Ashratuha</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F507" t="str">
-        <x:v>الشيخ سليم علوان</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G507" t="str">
-        <x:v>$15.2</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H507" t="str">
-        <x:v>274</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I507" t="str">
-        <x:v>عربية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J507" t="str">
-        <x:v>2023</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K507" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L507" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="508">
       <x:c r="A508" t="str">
-        <x:v>9789953207803</x:v>
+        <x:v>9789953207858</x:v>
       </x:c>
       <x:c r="B508" t="str">
-        <x:v>EXPA012</x:v>
+        <x:v>HDTHA031I</x:v>
       </x:c>
       <x:c r="C508" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D508" t="str">
-        <x:v>جواهر الأئمة في تفسير جزء عم</x:v>
+        <x:v>الساعة وأشراطها</x:v>
       </x:c>
       <x:c r="E508" t="str">
-        <x:v>Jawaher Al Aimma fi Tafsir Juz' ^amma</x:v>
+        <x:v>El Sa^a wa Ashratuha</x:v>
       </x:c>
       <x:c r="F508" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ سليم علوان</x:v>
       </x:c>
       <x:c r="G508" t="str">
-        <x:v>$6.5</x:v>
+        <x:v>$15.2</x:v>
       </x:c>
       <x:c r="H508" t="str">
-        <x:v>240</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I508" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J508" t="str">
-        <x:v>2015</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K508" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L508" t="str">
-        <x:v>غ 340</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="509">
       <x:c r="A509" t="str">
-        <x:v>9789953207599</x:v>
+        <x:v>9789953207803</x:v>
       </x:c>
       <x:c r="B509" t="str">
-        <x:v>OCSNE002I</x:v>
+        <x:v>EXPA012</x:v>
       </x:c>
       <x:c r="C509" t="str">
-        <x:v>مناسبات إسلامية</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D509" t="str">
-        <x:v>The Glorious Life of Muhammad</x:v>
+        <x:v>جواهر الأئمة في تفسير جزء عم</x:v>
       </x:c>
       <x:c r="E509" t="str">
-        <x:v>The Glorious Life of Muhammad</x:v>
+        <x:v>Jawaher Al Aimma fi Tafsir Juz' ^amma</x:v>
       </x:c>
       <x:c r="F509" t="str">
-        <x:v>The Association of Islamic Charitable Projects Islamic Studies Research Division</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G509" t="str">
-        <x:v>$16</x:v>
+        <x:v>$6.5</x:v>
       </x:c>
       <x:c r="H509" t="str">
-        <x:v>172</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I509" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J509" t="str">
-        <x:v>2023</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K509" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L509" t="str">
-        <x:v>غ 500</x:v>
+        <x:v>غ 340</x:v>
       </x:c>
     </x:row>
     <x:row r="510">
       <x:c r="A510" t="str">
-        <x:v>9789953207797</x:v>
+        <x:v>9789953207599</x:v>
       </x:c>
       <x:c r="B510" t="str">
-        <x:v>EXPA013</x:v>
+        <x:v>OCSNE002I</x:v>
       </x:c>
       <x:c r="C510" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D510" t="str">
-        <x:v>المدد القدسي</x:v>
+        <x:v>The Glorious Life of Muhammad</x:v>
       </x:c>
       <x:c r="E510" t="str">
-        <x:v>Al Madad Al Qodsi</x:v>
+        <x:v>The Glorious Life of Muhammad</x:v>
       </x:c>
       <x:c r="F510" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>The Association of Islamic Charitable Projects Islamic Studies Research Division</x:v>
       </x:c>
       <x:c r="G510" t="str">
-        <x:v>$6.75</x:v>
+        <x:v>$16</x:v>
       </x:c>
       <x:c r="H510" t="str">
-        <x:v>331</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I510" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J510" t="str">
-        <x:v>2014</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K510" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L510" t="str">
-        <x:v>غ 360</x:v>
+        <x:v>غ 500</x:v>
       </x:c>
     </x:row>
     <x:row r="511">
       <x:c r="A511" t="str">
-        <x:v>9789953207896</x:v>
+        <x:v>9789953207797</x:v>
       </x:c>
       <x:c r="B511" t="str">
-        <x:v>HDTHA032</x:v>
+        <x:v>EXPA013</x:v>
       </x:c>
       <x:c r="C511" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D511" t="str">
-        <x:v>سلسلة مكارم الأخلاق - 2</x:v>
+        <x:v>المدد القدسي</x:v>
       </x:c>
       <x:c r="E511" t="str">
-        <x:v>Makarem Al Akhlaq 2</x:v>
+        <x:v>Al Madad Al Qodsi</x:v>
       </x:c>
       <x:c r="F511" t="str">
-        <x:v>الحافظ ابن أبي الدنيا</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G511" t="str">
-        <x:v>$6.65</x:v>
+        <x:v>$6.75</x:v>
       </x:c>
       <x:c r="H511" t="str">
-        <x:v>236</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I511" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J511" t="str">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K511" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L511" t="str">
-        <x:v>غ 440</x:v>
+        <x:v>غ 360</x:v>
       </x:c>
     </x:row>
     <x:row r="512">
       <x:c r="A512" t="str">
-        <x:v>9789953207902</x:v>
+        <x:v>9789953207896</x:v>
       </x:c>
       <x:c r="B512" t="str">
-        <x:v>EXPA015</x:v>
+        <x:v>HDTHA032</x:v>
       </x:c>
       <x:c r="C512" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D512" t="str">
-        <x:v>الدقائق المحكمة في شرح المقدمة الجزرية في التجويد</x:v>
+        <x:v>سلسلة مكارم الأخلاق - 2</x:v>
       </x:c>
       <x:c r="E512" t="str">
-        <x:v>AL Dakaek AL Mohkamah</x:v>
+        <x:v>Makarem Al Akhlaq 2</x:v>
       </x:c>
       <x:c r="F512" t="str">
-        <x:v>الشيخ زكريا الأنصاري الشافعي</x:v>
+        <x:v>الحافظ ابن أبي الدنيا</x:v>
       </x:c>
       <x:c r="G512" t="str">
-        <x:v>$3.7</x:v>
+        <x:v>$6.65</x:v>
       </x:c>
       <x:c r="H512" t="str">
-        <x:v>94</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I512" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J512" t="str">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K512" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L512" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 440</x:v>
       </x:c>
     </x:row>
     <x:row r="513">
       <x:c r="A513" t="str">
-        <x:v>9789953207865</x:v>
+        <x:v>9789953207902</x:v>
       </x:c>
       <x:c r="B513" t="str">
-        <x:v>0000000</x:v>
+        <x:v>EXPA015</x:v>
       </x:c>
       <x:c r="C513" t="str">
-        <x:v/>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D513" t="str">
-        <x:v>الفرقان في تصحيح ما حُرف من ءايات القرءان - ج2</x:v>
+        <x:v>الدقائق المحكمة في شرح المقدمة الجزرية في التجويد</x:v>
       </x:c>
       <x:c r="E513" t="str">
-        <x:v>الفرقان في تصحيح ما حُرف من ءايات القرءان - ج2</x:v>
+        <x:v>AL Dakaek AL Mohkamah</x:v>
       </x:c>
       <x:c r="F513" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ زكريا الأنصاري الشافعي</x:v>
       </x:c>
       <x:c r="G513" t="str">
-        <x:v>$21.7</x:v>
+        <x:v>$3.7</x:v>
       </x:c>
       <x:c r="H513" t="str">
-        <x:v>624</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I513" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J513" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K513" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L513" t="str">
-        <x:v>غ 1,000</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="514">
       <x:c r="A514" t="str">
-        <x:v>9789953207933</x:v>
+        <x:v>9789953207865</x:v>
       </x:c>
       <x:c r="B514" t="str">
-        <x:v>FQHA047</x:v>
+        <x:v>0000000</x:v>
       </x:c>
       <x:c r="C514" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D514" t="str">
-        <x:v>متن الفقه الأكبر</x:v>
+        <x:v>الفرقان في تصحيح ما حُرف تفسيره من ءايات القرءان - ج2</x:v>
       </x:c>
       <x:c r="E514" t="str">
-        <x:v>Matn Al Fiqh Al Akbar</x:v>
+        <x:v>الفرقان في تصحيح ما حُرف من ءايات القرءان - ج2</x:v>
       </x:c>
       <x:c r="F514" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G514" t="str">
-        <x:v>$1.65</x:v>
+        <x:v>$21.7</x:v>
       </x:c>
       <x:c r="H514" t="str">
-        <x:v>64</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I514" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J514" t="str">
-        <x:v>2026</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K514" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L514" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 1,000</x:v>
       </x:c>
     </x:row>
     <x:row r="515">
       <x:c r="A515" t="str">
-        <x:v>9789953207926</x:v>
+        <x:v>9789953207933</x:v>
       </x:c>
       <x:c r="B515" t="str">
-        <x:v>000000</x:v>
+        <x:v>FQHA047</x:v>
       </x:c>
       <x:c r="C515" t="str">
-        <x:v/>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D515" t="str">
-        <x:v>ضياء القمرين في نجاة والدي الرسول الشريفين</x:v>
+        <x:v>متن الفقه الأكبر</x:v>
       </x:c>
       <x:c r="E515" t="str">
-        <x:v>ضياء القمرين في نجاة والدي الرسول الشريفين</x:v>
+        <x:v>Matn Al Fiqh Al Akbar</x:v>
       </x:c>
       <x:c r="F515" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G515" t="str">
-        <x:v>$5.5</x:v>
+        <x:v>$1.65</x:v>
       </x:c>
       <x:c r="H515" t="str">
-        <x:v>160</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I515" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J515" t="str">
-        <x:v>2024</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="K515" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L515" t="str">
-        <x:v>غ 170</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="516">
       <x:c r="A516" t="str">
-        <x:v>9789953207964</x:v>
+        <x:v>9789953207926</x:v>
       </x:c>
       <x:c r="B516" t="str">
-        <x:v>RDODA064</x:v>
+        <x:v>000000</x:v>
       </x:c>
       <x:c r="C516" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D516" t="str">
-        <x:v>لوامع الأهلة والنجم في جوامع أدلة الرجم</x:v>
+        <x:v>ضياء القمرين في نجاة والدي الرسول الشريفين</x:v>
       </x:c>
       <x:c r="E516" t="str">
-        <x:v>Lawame^ Al Ahilla wal Najm fi Jawame^ Adillat Al Rajm</x:v>
+        <x:v>ضياء القمرين في نجاة والدي الرسول الشريفين</x:v>
       </x:c>
       <x:c r="F516" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G516" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$5.5</x:v>
       </x:c>
       <x:c r="H516" t="str">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I516" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J516" t="str">
-        <x:v>2015</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K516" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L516" t="str">
-        <x:v>غ 150</x:v>
+        <x:v>غ 170</x:v>
       </x:c>
     </x:row>
     <x:row r="517">
       <x:c r="A517" t="str">
-        <x:v>9789953207971</x:v>
+        <x:v>9789953207964</x:v>
       </x:c>
       <x:c r="B517" t="str">
-        <x:v>HDTHA034</x:v>
+        <x:v>RDODA064</x:v>
       </x:c>
       <x:c r="C517" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D517" t="str">
-        <x:v>اللوامع النورانية في أسانيد الطرق الصوفية لإمام البلاد الحبشية</x:v>
+        <x:v>لوامع الأهلة والنجم في جوامع أدلة الرجم</x:v>
       </x:c>
       <x:c r="E517" t="str">
-        <x:v>Al Lawame^ Al Nouraniyya fi Asanid Al Turuq Al Soufiyya</x:v>
+        <x:v>Lawame^ Al Ahilla wal Najm fi Jawame^ Adillat Al Rajm</x:v>
       </x:c>
       <x:c r="F517" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G517" t="str">
-        <x:v>$5</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H517" t="str">
-        <x:v>284</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I517" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J517" t="str">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="K517" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L517" t="str">
-        <x:v>غ 420</x:v>
+        <x:v>غ 150</x:v>
       </x:c>
     </x:row>
     <x:row r="518">
       <x:c r="A518" t="str">
-        <x:v>9789953208015</x:v>
+        <x:v>9789953207971</x:v>
       </x:c>
       <x:c r="B518" t="str">
-        <x:v>BIOA011I</x:v>
+        <x:v>HDTHA034</x:v>
       </x:c>
       <x:c r="C518" t="str">
-        <x:v>السيرة النبوية</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D518" t="str">
-        <x:v>مختصر سيرة النبي وسيرة أصحابه العشرة</x:v>
+        <x:v>اللوامع النورانية في أسانيد الطرق الصوفية لإمام البلاد الحبشية</x:v>
       </x:c>
       <x:c r="E518" t="str">
-        <x:v>Mouktasar Sirat Al Nabiyy wa Sirat Ashabihi Al ^ashara</x:v>
+        <x:v>Al Lawame^ Al Nouraniyya fi Asanid Al Turuq Al Soufiyya</x:v>
       </x:c>
       <x:c r="F518" t="str">
-        <x:v>الإمام المحدث عبد الغني المقدسي</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G518" t="str">
-        <x:v>$3.6</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H518" t="str">
-        <x:v>141</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I518" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J518" t="str">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="K518" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L518" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 420</x:v>
       </x:c>
     </x:row>
     <x:row r="519">
       <x:c r="A519" t="str">
-        <x:v>9789953207995</x:v>
+        <x:v>9789953208015</x:v>
       </x:c>
       <x:c r="B519" t="str">
-        <x:v>AKDA087I</x:v>
+        <x:v>BIOA011I</x:v>
       </x:c>
       <x:c r="C519" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>السيرة النبوية</x:v>
       </x:c>
       <x:c r="D519" t="str">
-        <x:v>قواعد مهمة وجلاء الفوائد من ثنايا القواعد</x:v>
+        <x:v>مختصر سيرة النبي وسيرة أصحابه العشرة</x:v>
       </x:c>
       <x:c r="E519" t="str">
-        <x:v>Qawaed Muhimma wa Jalaa Al Fawaed min Thanaya Al Qawaed</x:v>
+        <x:v>Mouktasar Sirat Al Nabiyy wa Sirat Ashabihi Al ^ashara</x:v>
       </x:c>
       <x:c r="F519" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الإمام المحدث عبد الغني المقدسي</x:v>
       </x:c>
       <x:c r="G519" t="str">
-        <x:v>$6.3</x:v>
+        <x:v>$3.6</x:v>
       </x:c>
       <x:c r="H519" t="str">
-        <x:v>189</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I519" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J519" t="str">
-        <x:v>2023</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K519" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L519" t="str">
-        <x:v>غ 440</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="520">
       <x:c r="A520" t="str">
-        <x:v>9789953208022</x:v>
+        <x:v>9789953207995</x:v>
       </x:c>
       <x:c r="B520" t="str">
-        <x:v>AKDF019I</x:v>
+        <x:v>AKDA087I</x:v>
       </x:c>
       <x:c r="C520" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D520" t="str">
-        <x:v>Précis des Branches de la Foi - مختصر شعب الإيمان</x:v>
+        <x:v>قواعد مهمة وجلاء الفوائد من ثنايا القواعد</x:v>
       </x:c>
       <x:c r="E520" t="str">
-        <x:v>Précis des Branches de la Foi - مختصر شعب الإيمان</x:v>
+        <x:v>Qawaed Muhimma wa Jalaa Al Fawaed min Thanaya Al Qawaed</x:v>
       </x:c>
       <x:c r="F520" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G520" t="str">
-        <x:v>$7.77</x:v>
+        <x:v>$6.3</x:v>
       </x:c>
       <x:c r="H520" t="str">
-        <x:v>219</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I520" t="str">
-        <x:v/>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J520" t="str">
-        <x:v>2015</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K520" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L520" t="str">
-        <x:v>غ 330</x:v>
+        <x:v>غ 440</x:v>
       </x:c>
     </x:row>
     <x:row r="521">
       <x:c r="A521" t="str">
-        <x:v>9789953208060</x:v>
+        <x:v>9789953208022</x:v>
       </x:c>
       <x:c r="B521" t="str">
-        <x:v>RDODA066I</x:v>
+        <x:v>AKDF019I</x:v>
       </x:c>
       <x:c r="C521" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D521" t="str">
-        <x:v>رسالة الرد على الداعي القادياني</x:v>
+        <x:v>Précis des Branches de la Foi - مختصر شعب الإيمان</x:v>
       </x:c>
       <x:c r="E521" t="str">
-        <x:v>Risalat Al Radd ^ala al Da^i al Qadyani</x:v>
+        <x:v>Précis des Branches de la Foi - مختصر شعب الإيمان</x:v>
       </x:c>
       <x:c r="F521" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G521" t="str">
-        <x:v>$3.9</x:v>
+        <x:v>$7.77</x:v>
       </x:c>
       <x:c r="H521" t="str">
-        <x:v>71</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I521" t="str">
-        <x:v>عربية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J521" t="str">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K521" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L521" t="str">
-        <x:v>غ 260</x:v>
+        <x:v>غ 330</x:v>
       </x:c>
     </x:row>
     <x:row r="522">
       <x:c r="A522" t="str">
-        <x:v>9789953208084</x:v>
+        <x:v>9789953208060</x:v>
       </x:c>
       <x:c r="B522" t="str">
-        <x:v>000000</x:v>
+        <x:v>RDODA066I</x:v>
       </x:c>
       <x:c r="C522" t="str">
-        <x:v/>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D522" t="str">
-        <x:v>النفحات الأشعرية على الخريدة البهية</x:v>
+        <x:v>رسالة الرد على الداعي القادياني</x:v>
       </x:c>
       <x:c r="E522" t="str">
-        <x:v>Al Nafahat al Ashariyha</x:v>
+        <x:v>Risalat Al Radd ^ala al Da^i al Qadyani</x:v>
       </x:c>
       <x:c r="F522" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G522" t="str">
-        <x:v>$5.1</x:v>
+        <x:v>$3.9</x:v>
       </x:c>
       <x:c r="H522" t="str">
-        <x:v>112</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I522" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J522" t="str">
-        <x:v>2024</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K522" t="str">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L522" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 260</x:v>
       </x:c>
     </x:row>
     <x:row r="523">
       <x:c r="A523" t="str">
-        <x:v>9789953208077</x:v>
+        <x:v>9789953208084</x:v>
       </x:c>
       <x:c r="B523" t="str">
-        <x:v>HDTHA035I</x:v>
+        <x:v>000000</x:v>
       </x:c>
       <x:c r="C523" t="str">
-        <x:v>السيرة النبوية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D523" t="str">
-        <x:v>شمائل النبي صلى الله عليه وسلّم</x:v>
+        <x:v>النفحات الأشعرية على الخريدة البهية</x:v>
       </x:c>
       <x:c r="E523" t="str">
-        <x:v>Shamael Al Nabiyy</x:v>
+        <x:v>Al Nafahat al Ashariyha</x:v>
       </x:c>
       <x:c r="F523" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G523" t="str">
-        <x:v>$9</x:v>
+        <x:v>$5.1</x:v>
       </x:c>
       <x:c r="H523" t="str">
-        <x:v>328</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I523" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J523" t="str">
-        <x:v>2016</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K523" t="str">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L523" t="str">
-        <x:v>غ 640</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="524">
       <x:c r="A524" t="str">
-        <x:v>9789953208039</x:v>
+        <x:v>9789953208077</x:v>
       </x:c>
       <x:c r="B524" t="str">
-        <x:v>HDTHA036I</x:v>
+        <x:v>HDTHA035I</x:v>
       </x:c>
       <x:c r="C524" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>السيرة النبوية</x:v>
       </x:c>
       <x:c r="D524" t="str">
-        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم - ج3</x:v>
+        <x:v>شمائل النبي صلى الله عليه وسلّم</x:v>
       </x:c>
       <x:c r="E524" t="str">
-        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 3</x:v>
+        <x:v>Shamael Al Nabiyy</x:v>
       </x:c>
       <x:c r="F524" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G524" t="str">
-        <x:v>$17.77</x:v>
+        <x:v>$9</x:v>
       </x:c>
       <x:c r="H524" t="str">
-        <x:v>800</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I524" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J524" t="str">
-        <x:v>2015</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K524" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L524" t="str">
-        <x:v>غ 1,100</x:v>
+        <x:v>غ 640</x:v>
       </x:c>
     </x:row>
     <x:row r="525">
       <x:c r="A525" t="str">
-        <x:v>9789953208008</x:v>
+        <x:v>9789953208039</x:v>
       </x:c>
       <x:c r="B525" t="str">
-        <x:v>TSWFA018I</x:v>
+        <x:v>HDTHA036I</x:v>
       </x:c>
       <x:c r="C525" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D525" t="str">
-        <x:v>الحب الأسمى في محبة الله ورسوله المجتبى ﷺ</x:v>
+        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم - ج3</x:v>
       </x:c>
       <x:c r="E525" t="str">
-        <x:v>Al Hobb Al Asma fi Mahabbat Allah wa Rasulihi</x:v>
+        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 3</x:v>
       </x:c>
       <x:c r="F525" t="str">
-        <x:v>الشيخ خليل دريان الازهري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G525" t="str">
-        <x:v>$7.25</x:v>
+        <x:v>$17.77</x:v>
       </x:c>
       <x:c r="H525" t="str">
-        <x:v>176</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I525" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J525" t="str">
         <x:v>2015</x:v>
       </x:c>
       <x:c r="K525" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L525" t="str">
-        <x:v>غ 420</x:v>
+        <x:v>غ 1,100</x:v>
       </x:c>
     </x:row>
     <x:row r="526">
       <x:c r="A526" t="str">
-        <x:v>9789953208107</x:v>
+        <x:v>9789953208008</x:v>
       </x:c>
       <x:c r="B526" t="str">
-        <x:v>AKDA090I</x:v>
+        <x:v>TSWFA018I</x:v>
       </x:c>
       <x:c r="C526" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D526" t="str">
-        <x:v>إظهار الإفادات من أوجز مختصرات السادة الحنفية في علم الحال</x:v>
+        <x:v>الحب الأسمى في محبة الله ورسوله المجتبى ﷺ</x:v>
       </x:c>
       <x:c r="E526" t="str">
-        <x:v>Ithhar Al Ifadat min Awjaz Mukhtasarat Al Sada Al Hanafiyya fi ^ilm Hal</x:v>
+        <x:v>Al Hobb Al Asma fi Mahabbat Allah wa Rasulihi</x:v>
       </x:c>
       <x:c r="F526" t="str">
-        <x:v>باسم الجيلاني</x:v>
+        <x:v>الشيخ خليل دريان الازهري</x:v>
       </x:c>
       <x:c r="G526" t="str">
-        <x:v>$4</x:v>
+        <x:v>$7.25</x:v>
       </x:c>
       <x:c r="H526" t="str">
-        <x:v>80</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I526" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J526" t="str">
-        <x:v>2024</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="K526" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L526" t="str">
-        <x:v>غ 103</x:v>
+        <x:v>غ 420</x:v>
       </x:c>
     </x:row>
     <x:row r="527">
       <x:c r="A527" t="str">
-        <x:v>9789953200057</x:v>
+        <x:v>9789953208107</x:v>
       </x:c>
       <x:c r="B527" t="str">
-        <x:v>KDSTAE030</x:v>
+        <x:v>AKDA090I</x:v>
       </x:c>
       <x:c r="C527" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D527" t="str">
-        <x:v>الأرنب المنقذ ENG</x:v>
+        <x:v>إظهار الإفادات من أوجز مختصرات السادة الحنفية في علم الحال</x:v>
       </x:c>
       <x:c r="E527" t="str">
-        <x:v>الأرنب المنقذ</x:v>
+        <x:v>Ithhar Al Ifadat min Awjaz Mukhtasarat Al Sada Al Hanafiyya fi ^ilm Hal</x:v>
       </x:c>
       <x:c r="F527" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>باسم الجيلاني</x:v>
       </x:c>
       <x:c r="G527" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$4</x:v>
       </x:c>
       <x:c r="H527" t="str">
-        <x:v>16</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I527" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J527" t="str">
-        <x:v>2007</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K527" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L527" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 103</x:v>
       </x:c>
     </x:row>
     <x:row r="528">
       <x:c r="A528" t="str">
-        <x:v>9789953208169</x:v>
+        <x:v>9789953200057</x:v>
       </x:c>
       <x:c r="B528" t="str">
-        <x:v>HDTHA037I</x:v>
+        <x:v>KDSTAE030</x:v>
       </x:c>
       <x:c r="C528" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D528" t="str">
-        <x:v>جزء في الرخصة في تقبيل اليد</x:v>
+        <x:v>الأرنب المنقذ ENG</x:v>
       </x:c>
       <x:c r="E528" t="str">
-        <x:v>Juz' fi Al Rukhsat fi Taqbil Al Yad</x:v>
+        <x:v>الأرنب المنقذ</x:v>
       </x:c>
       <x:c r="F528" t="str">
-        <x:v>الحافظ أبي بكر المعروف بابن المقرئ</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G528" t="str">
-        <x:v>$2.78</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H528" t="str">
-        <x:v>72</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I528" t="str">
-        <x:v>عربية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J528" t="str">
-        <x:v>2016</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="K528" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L528" t="str">
-        <x:v>غ 78</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="529">
       <x:c r="A529" t="str">
-        <x:v>9789953208152</x:v>
+        <x:v>9789953208169</x:v>
       </x:c>
       <x:c r="B529" t="str">
-        <x:v>HDTHA038I</x:v>
+        <x:v>HDTHA037I</x:v>
       </x:c>
       <x:c r="C529" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D529" t="str">
-        <x:v>النجوم الحسان على كتاب التبيان</x:v>
+        <x:v>جزء في الرخصة في تقبيل اليد</x:v>
       </x:c>
       <x:c r="E529" t="str">
-        <x:v>Al Nujoum Al Hisan ^ala Kitab Al Tibyan</x:v>
+        <x:v>Juz' fi Al Rukhsat fi Taqbil Al Yad</x:v>
       </x:c>
       <x:c r="F529" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الحافظ أبي بكر المعروف بابن المقرئ</x:v>
       </x:c>
       <x:c r="G529" t="str">
-        <x:v>$8.5</x:v>
+        <x:v>$2.78</x:v>
       </x:c>
       <x:c r="H529" t="str">
-        <x:v>347</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I529" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J529" t="str">
-        <x:v>2022</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K529" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L529" t="str">
-        <x:v>غ 665</x:v>
+        <x:v>غ 78</x:v>
       </x:c>
     </x:row>
     <x:row r="530">
       <x:c r="A530" t="str">
-        <x:v>9789953208176</x:v>
+        <x:v>9789953208152</x:v>
       </x:c>
       <x:c r="B530" t="str">
-        <x:v>HDTHA039I</x:v>
+        <x:v>HDTHA038I</x:v>
       </x:c>
       <x:c r="C530" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D530" t="str">
-        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم - ج4</x:v>
+        <x:v>النجوم الحسان على كتاب التبيان</x:v>
       </x:c>
       <x:c r="E530" t="str">
-        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 4</x:v>
+        <x:v>Al Nujoum Al Hisan ^ala Kitab Al Tibyan</x:v>
       </x:c>
       <x:c r="F530" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G530" t="str">
-        <x:v>$15</x:v>
+        <x:v>$8.5</x:v>
       </x:c>
       <x:c r="H530" t="str">
-        <x:v>632</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I530" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J530" t="str">
-        <x:v>2016</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K530" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L530" t="str">
-        <x:v>غ 940</x:v>
+        <x:v>غ 665</x:v>
       </x:c>
     </x:row>
     <x:row r="531">
       <x:c r="A531" t="str">
-        <x:v>9789953208220</x:v>
+        <x:v>9789953208176</x:v>
       </x:c>
       <x:c r="B531" t="str">
-        <x:v>akda095i</x:v>
+        <x:v>HDTHA039I</x:v>
       </x:c>
       <x:c r="C531" t="str">
-        <x:v/>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D531" t="str">
-        <x:v>السرور والابتهاج في مزارات المعتمرين والحجاج</x:v>
+        <x:v>إتحاف المسلم بإيضاح متشابهات صحيح مسلم - ج4</x:v>
       </x:c>
       <x:c r="E531" t="str">
-        <x:v>Alsrour wa Ibtihaj</x:v>
+        <x:v>Ithaf Al Muslim b Idah Mutashabihat Sahih Muslim 4</x:v>
       </x:c>
       <x:c r="F531" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G531" t="str">
-        <x:v>$13.6</x:v>
+        <x:v>$15</x:v>
       </x:c>
       <x:c r="H531" t="str">
-        <x:v>498</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I531" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J531" t="str">
-        <x:v>2025</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K531" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L531" t="str">
-        <x:v>غ 690</x:v>
+        <x:v>غ 940</x:v>
       </x:c>
     </x:row>
     <x:row r="532">
       <x:c r="A532" t="str">
-        <x:v>9789953208244</x:v>
+        <x:v>9789953208220</x:v>
       </x:c>
       <x:c r="B532" t="str">
-        <x:v>AKDA098I</x:v>
+        <x:v>akda095i</x:v>
       </x:c>
       <x:c r="C532" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D532" t="str">
-        <x:v>الأربعون الأثرية فِى حُكم القَدَرية</x:v>
+        <x:v>السرور والابتهاج في مزارات المعتمرين والحجاج</x:v>
       </x:c>
       <x:c r="E532" t="str">
-        <x:v>Al Arba^oun Al Athariyya fi Hukm Al Qadariyya</x:v>
+        <x:v>Alsrour wa Ibtihaj</x:v>
       </x:c>
       <x:c r="F532" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G532" t="str">
-        <x:v>$3.6</x:v>
+        <x:v>$13.6</x:v>
       </x:c>
       <x:c r="H532" t="str">
-        <x:v>163</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I532" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J532" t="str">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K532" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L532" t="str">
-        <x:v>غ 280</x:v>
+        <x:v>غ 690</x:v>
       </x:c>
     </x:row>
     <x:row r="533">
       <x:c r="A533" t="str">
-        <x:v>9789953208275</x:v>
+        <x:v>9789953208244</x:v>
       </x:c>
       <x:c r="B533" t="str">
-        <x:v>AKDA099I</x:v>
+        <x:v>AKDA098I</x:v>
       </x:c>
       <x:c r="C533" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D533" t="str">
-        <x:v>كتاب القدر</x:v>
+        <x:v>الأربعون الأثرية فِى حُكم القَدَرية</x:v>
       </x:c>
       <x:c r="E533" t="str">
-        <x:v>Kitab Al Qadar</x:v>
+        <x:v>Al Arba^oun Al Athariyya fi Hukm Al Qadariyya</x:v>
       </x:c>
       <x:c r="F533" t="str">
         <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G533" t="str">
-        <x:v>$4.3</x:v>
+        <x:v>$3.6</x:v>
       </x:c>
       <x:c r="H533" t="str">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I533" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J533" t="str">
-        <x:v>2016</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K533" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L533" t="str">
-        <x:v>غ 247</x:v>
+        <x:v>غ 280</x:v>
       </x:c>
     </x:row>
     <x:row r="534">
       <x:c r="A534" t="str">
-        <x:v>9789953207643</x:v>
+        <x:v>9789953208275</x:v>
       </x:c>
       <x:c r="B534" t="str">
-        <x:v>HDTHA030</x:v>
+        <x:v>AKDA099I</x:v>
       </x:c>
       <x:c r="C534" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D534" t="str">
-        <x:v>نبات الثبات فيما أرويه من المعاجم والفهارس والمشيخات والأثبات</x:v>
+        <x:v>كتاب القدر</x:v>
       </x:c>
       <x:c r="E534" t="str">
-        <x:v>Nabat Al Thabat fi ma Arwihi min Ma^ajem w Fahares w Mahsyakhat w Athbat</x:v>
+        <x:v>Kitab Al Qadar</x:v>
       </x:c>
       <x:c r="F534" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G534" t="str">
-        <x:v>$8.3</x:v>
+        <x:v>$4.3</x:v>
       </x:c>
       <x:c r="H534" t="str">
-        <x:v>288</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I534" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J534" t="str">
-        <x:v>2014</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K534" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L534" t="str">
-        <x:v>غ 340</x:v>
+        <x:v>غ 247</x:v>
       </x:c>
     </x:row>
     <x:row r="535">
       <x:c r="A535" t="str">
-        <x:v>9789953207315</x:v>
+        <x:v>9789953207643</x:v>
       </x:c>
       <x:c r="B535" t="str">
-        <x:v>RDODA053</x:v>
+        <x:v>HDTHA030</x:v>
       </x:c>
       <x:c r="C535" t="str">
-        <x:v>إرشاد</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D535" t="str">
-        <x:v>البيان السديد لأخطاء شرح جوهرة التوحيد</x:v>
+        <x:v>نبات الثبات فيما أرويه من المعاجم والفهارس والمشيخات والأثبات</x:v>
       </x:c>
       <x:c r="E535" t="str">
-        <x:v>Al Bayan Al Sadid li Akhtaa Sharh Jawharat Al Tawhid</x:v>
+        <x:v>Nabat Al Thabat fi ma Arwihi min Ma^ajem w Fahares w Mahsyakhat w Athbat</x:v>
       </x:c>
       <x:c r="F535" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G535" t="str">
-        <x:v>$5</x:v>
+        <x:v>$8.3</x:v>
       </x:c>
       <x:c r="H535" t="str">
-        <x:v>240</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I535" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J535" t="str">
-        <x:v>2013</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="K535" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L535" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 340</x:v>
       </x:c>
     </x:row>
     <x:row r="536">
       <x:c r="A536" t="str">
-        <x:v>9789953208367</x:v>
+        <x:v>9789953207315</x:v>
       </x:c>
       <x:c r="B536" t="str">
-        <x:v>KDSTAE111I</x:v>
+        <x:v>RDODA053</x:v>
       </x:c>
       <x:c r="C536" t="str">
-        <x:v>قصص</x:v>
+        <x:v>إرشاد</x:v>
       </x:c>
       <x:c r="D536" t="str">
-        <x:v>EN قصة أبو جهل والرجل الأراشي</x:v>
+        <x:v>البيان السديد لأخطاء شرح جوهرة التوحيد</x:v>
       </x:c>
       <x:c r="E536" t="str">
-        <x:v>Abu Jahl and the Man from Irash</x:v>
+        <x:v>Al Bayan Al Sadid li Akhtaa Sharh Jawharat Al Tawhid</x:v>
       </x:c>
       <x:c r="F536" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G536" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H536" t="str">
-        <x:v>16</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I536" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J536" t="str">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="K536" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L536" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="537">
       <x:c r="A537" t="str">
-        <x:v>9789953208374</x:v>
+        <x:v>9789953208367</x:v>
       </x:c>
       <x:c r="B537" t="str">
-        <x:v>KDSTAF129I</x:v>
+        <x:v>KDSTAE111I</x:v>
       </x:c>
       <x:c r="C537" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D537" t="str">
-        <x:v>قصة أبو جهل والرجل الأراشي F</x:v>
+        <x:v>EN قصة أبو جهل والرجل الأراشي</x:v>
       </x:c>
       <x:c r="E537" t="str">
-        <x:v>Abou Jahl et l’homme venant de 'Irach</x:v>
+        <x:v>Abu Jahl and the Man from Irash</x:v>
       </x:c>
       <x:c r="F537" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G537" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H537" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I537" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J537" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K537" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L537" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="538">
       <x:c r="A538" t="str">
-        <x:v>9789953208381</x:v>
+        <x:v>9789953208374</x:v>
       </x:c>
       <x:c r="B538" t="str">
-        <x:v>KDSTAE112I</x:v>
+        <x:v>KDSTAF129I</x:v>
       </x:c>
       <x:c r="C538" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D538" t="str">
-        <x:v>قصة أصحاب الغار En</x:v>
+        <x:v>قصة أبو جهل والرجل الأراشي F</x:v>
       </x:c>
       <x:c r="E538" t="str">
-        <x:v>The People of the Cave</x:v>
+        <x:v>Abou Jahl et l’homme venant de 'Irach</x:v>
       </x:c>
       <x:c r="F538" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G538" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H538" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I538" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J538" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K538" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L538" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="539">
       <x:c r="A539" t="str">
-        <x:v>9789953208398</x:v>
+        <x:v>9789953208381</x:v>
       </x:c>
       <x:c r="B539" t="str">
-        <x:v>KDSTAF130I</x:v>
+        <x:v>KDSTAE112I</x:v>
       </x:c>
       <x:c r="C539" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D539" t="str">
-        <x:v>قصة أصحاب الغار F</x:v>
+        <x:v>قصة أصحاب الغار En</x:v>
       </x:c>
       <x:c r="E539" t="str">
-        <x:v>Les gens de la caverne</x:v>
+        <x:v>The People of the Cave</x:v>
       </x:c>
       <x:c r="F539" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G539" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H539" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I539" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J539" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K539" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L539" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="540">
       <x:c r="A540" t="str">
-        <x:v>9789953208404</x:v>
+        <x:v>9789953208398</x:v>
       </x:c>
       <x:c r="B540" t="str">
-        <x:v>KDSTAE113I</x:v>
+        <x:v>KDSTAF130I</x:v>
       </x:c>
       <x:c r="C540" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D540" t="str">
-        <x:v>قصة البستاني الأمين مباركEn</x:v>
+        <x:v>قصة أصحاب الغار F</x:v>
       </x:c>
       <x:c r="E540" t="str">
-        <x:v>The Honest/Trustworthy Gardener</x:v>
+        <x:v>Les gens de la caverne</x:v>
       </x:c>
       <x:c r="F540" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G540" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H540" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I540" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J540" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K540" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L540" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="541">
       <x:c r="A541" t="str">
-        <x:v>9789953208473</x:v>
+        <x:v>9789953208404</x:v>
       </x:c>
       <x:c r="B541" t="str">
-        <x:v>KDSTAF131I</x:v>
+        <x:v>KDSTAE113I</x:v>
       </x:c>
       <x:c r="C541" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D541" t="str">
-        <x:v>قصة البستاني الأمين مبارك F</x:v>
+        <x:v>قصة البستاني الأمين مباركEn</x:v>
       </x:c>
       <x:c r="E541" t="str">
-        <x:v>Moubarak, le jardinier honnête</x:v>
+        <x:v>The Honest/Trustworthy Gardener</x:v>
       </x:c>
       <x:c r="F541" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G541" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H541" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I541" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J541" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K541" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L541" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="542">
       <x:c r="A542" t="str">
-        <x:v>9789953208572</x:v>
+        <x:v>9789953208473</x:v>
       </x:c>
       <x:c r="B542" t="str">
-        <x:v>KDSTAE114I</x:v>
+        <x:v>KDSTAF131I</x:v>
       </x:c>
       <x:c r="C542" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D542" t="str">
-        <x:v>قصة ذكاء طبيب En</x:v>
+        <x:v>قصة البستاني الأمين مبارك F</x:v>
       </x:c>
       <x:c r="E542" t="str">
-        <x:v>The Doctor’s Intelligence</x:v>
+        <x:v>Moubarak, le jardinier honnête</x:v>
       </x:c>
       <x:c r="F542" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G542" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H542" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I542" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J542" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K542" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L542" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="543">
       <x:c r="A543" t="str">
-        <x:v>9789953208596</x:v>
+        <x:v>9789953208572</x:v>
       </x:c>
       <x:c r="B543" t="str">
-        <x:v>KDSTAF132I</x:v>
+        <x:v>KDSTAE114I</x:v>
       </x:c>
       <x:c r="C543" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D543" t="str">
-        <x:v>قصة ذكاء طبيب F</x:v>
+        <x:v>قصة ذكاء طبيب En</x:v>
       </x:c>
       <x:c r="E543" t="str">
-        <x:v>L’intelligence d’un médecin</x:v>
+        <x:v>The Doctor’s Intelligence</x:v>
       </x:c>
       <x:c r="F543" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G543" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H543" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I543" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J543" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K543" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L543" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="544">
       <x:c r="A544" t="str">
-        <x:v>9789953208589</x:v>
+        <x:v>9789953208596</x:v>
       </x:c>
       <x:c r="B544" t="str">
-        <x:v>KDSTAE118I</x:v>
+        <x:v>KDSTAF132I</x:v>
       </x:c>
       <x:c r="C544" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D544" t="str">
-        <x:v>قصة تكثير السمن En</x:v>
+        <x:v>قصة ذكاء طبيب F</x:v>
       </x:c>
       <x:c r="E544" t="str">
-        <x:v>قصة تكثير السمن En</x:v>
+        <x:v>L’intelligence d’un médecin</x:v>
       </x:c>
       <x:c r="F544" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G544" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H544" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I544" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J544" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K544" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L544" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="545">
       <x:c r="A545" t="str">
-        <x:v>9789953208602</x:v>
+        <x:v>9789953208589</x:v>
       </x:c>
       <x:c r="B545" t="str">
-        <x:v>KDSTAF136I</x:v>
+        <x:v>KDSTAE118I</x:v>
       </x:c>
       <x:c r="C545" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D545" t="str">
-        <x:v>قصة تكثير السمن F</x:v>
+        <x:v>قصة تكثير السمن En</x:v>
       </x:c>
       <x:c r="E545" t="str">
-        <x:v>Le beurre rance que le Prophète a multiplié pour ‘Oummou Soulaym</x:v>
+        <x:v>قصة تكثير السمن En</x:v>
       </x:c>
       <x:c r="F545" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G545" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H545" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I545" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J545" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K545" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L545" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="546">
       <x:c r="A546" t="str">
-        <x:v>9789953208619</x:v>
+        <x:v>9789953208602</x:v>
       </x:c>
       <x:c r="B546" t="str">
-        <x:v>KDSTAE115I</x:v>
+        <x:v>KDSTAF136I</x:v>
       </x:c>
       <x:c r="C546" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D546" t="str">
-        <x:v>قصة من ألطاف الله En</x:v>
+        <x:v>قصة تكثير السمن F</x:v>
       </x:c>
       <x:c r="E546" t="str">
-        <x:v>قصة من ألطاف الله En</x:v>
+        <x:v>Le beurre rance que le Prophète a multiplié pour ‘Oummou Soulaym</x:v>
       </x:c>
       <x:c r="F546" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G546" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H546" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I546" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J546" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K546" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L546" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="547">
       <x:c r="A547" t="str">
-        <x:v>9789953208633</x:v>
+        <x:v>9789953208619</x:v>
       </x:c>
       <x:c r="B547" t="str">
-        <x:v>KDSTAF133I</x:v>
+        <x:v>KDSTAE115I</x:v>
       </x:c>
       <x:c r="C547" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D547" t="str">
-        <x:v>قصة من ألطاف الله F</x:v>
+        <x:v>قصة من ألطاف الله En</x:v>
       </x:c>
       <x:c r="E547" t="str">
-        <x:v>Une mésiricorde de Allah</x:v>
+        <x:v>قصة من ألطاف الله En</x:v>
       </x:c>
       <x:c r="F547" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G547" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H547" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I547" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J547" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K547" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L547" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="548">
       <x:c r="A548" t="str">
-        <x:v>9789953208626</x:v>
+        <x:v>9789953208633</x:v>
       </x:c>
       <x:c r="B548" t="str">
-        <x:v>KDSTAE119I</x:v>
+        <x:v>KDSTAF133I</x:v>
       </x:c>
       <x:c r="C548" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D548" t="str">
-        <x:v>قصة يسر بعد عسر En</x:v>
+        <x:v>قصة من ألطاف الله F</x:v>
       </x:c>
       <x:c r="E548" t="str">
-        <x:v>Ease after Hardship</x:v>
+        <x:v>Une mésiricorde de Allah</x:v>
       </x:c>
       <x:c r="F548" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G548" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H548" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I548" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J548" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K548" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L548" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="549">
       <x:c r="A549" t="str">
-        <x:v>9789953208688</x:v>
+        <x:v>9789953208626</x:v>
       </x:c>
       <x:c r="B549" t="str">
-        <x:v>KDSTAF137I</x:v>
+        <x:v>KDSTAE119I</x:v>
       </x:c>
       <x:c r="C549" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D549" t="str">
-        <x:v>قصة يسر بعد عسر F</x:v>
+        <x:v>قصة يسر بعد عسر En</x:v>
       </x:c>
       <x:c r="E549" t="str">
-        <x:v>Une Facilité après une difficulté</x:v>
+        <x:v>Ease after Hardship</x:v>
       </x:c>
       <x:c r="F549" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G549" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H549" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I549" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J549" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K549" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L549" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="550">
       <x:c r="A550" t="str">
-        <x:v>9789953208640</x:v>
+        <x:v>9789953208688</x:v>
       </x:c>
       <x:c r="B550" t="str">
-        <x:v>KDSTAE116I</x:v>
+        <x:v>KDSTAF137I</x:v>
       </x:c>
       <x:c r="C550" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D550" t="str">
-        <x:v>قصة من شؤم الطمع En</x:v>
+        <x:v>قصة يسر بعد عسر F</x:v>
       </x:c>
       <x:c r="E550" t="str">
-        <x:v>The Evils of Greed</x:v>
+        <x:v>Une Facilité après une difficulté</x:v>
       </x:c>
       <x:c r="F550" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G550" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H550" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I550" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J550" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K550" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L550" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="551">
       <x:c r="A551" t="str">
-        <x:v>9789953208657</x:v>
+        <x:v>9789953208640</x:v>
       </x:c>
       <x:c r="B551" t="str">
-        <x:v>KDSTAF134I</x:v>
+        <x:v>KDSTAE116I</x:v>
       </x:c>
       <x:c r="C551" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D551" t="str">
-        <x:v>قصة من شؤم الطمع F</x:v>
+        <x:v>قصة من شؤم الطمع En</x:v>
       </x:c>
       <x:c r="E551" t="str">
-        <x:v>Le malheur de la convoitise</x:v>
+        <x:v>The Evils of Greed</x:v>
       </x:c>
       <x:c r="F551" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G551" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H551" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I551" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J551" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K551" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L551" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="552">
       <x:c r="A552" t="str">
-        <x:v>9789953208664</x:v>
+        <x:v>9789953208657</x:v>
       </x:c>
       <x:c r="B552" t="str">
-        <x:v>KDSTAE117I</x:v>
+        <x:v>KDSTAF134I</x:v>
       </x:c>
       <x:c r="C552" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D552" t="str">
-        <x:v>قصة المنام المنقذ En</x:v>
+        <x:v>قصة من شؤم الطمع F</x:v>
       </x:c>
       <x:c r="E552" t="str">
-        <x:v>قصة المنام المنقذ En</x:v>
+        <x:v>Le malheur de la convoitise</x:v>
       </x:c>
       <x:c r="F552" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G552" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H552" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I552" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J552" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K552" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L552" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="553">
       <x:c r="A553" t="str">
-        <x:v>9789953208671</x:v>
+        <x:v>9789953208664</x:v>
       </x:c>
       <x:c r="B553" t="str">
-        <x:v>KDSTAF135I</x:v>
+        <x:v>KDSTAE117I</x:v>
       </x:c>
       <x:c r="C553" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D553" t="str">
-        <x:v>قصة المنام المنقذ F</x:v>
+        <x:v>قصة المنام المنقذ En</x:v>
       </x:c>
       <x:c r="E553" t="str">
-        <x:v>Le rêve salvateur</x:v>
+        <x:v>قصة المنام المنقذ En</x:v>
       </x:c>
       <x:c r="F553" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G553" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H553" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I553" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J553" t="str">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="K553" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L553" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="554">
       <x:c r="A554" t="str">
-        <x:v>9789953209883</x:v>
+        <x:v>9789953208671</x:v>
       </x:c>
       <x:c r="B554" t="str">
-        <x:v>OCSNF003I</x:v>
+        <x:v>KDSTAF135I</x:v>
       </x:c>
       <x:c r="C554" t="str">
-        <x:v>مناسبات إسلامية</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D554" t="str">
-        <x:v>Israa et Mi^raj FR</x:v>
+        <x:v>قصة المنام المنقذ F</x:v>
       </x:c>
       <x:c r="E554" t="str">
-        <x:v>Israa et Mi^raj FR</x:v>
+        <x:v>Le rêve salvateur</x:v>
       </x:c>
       <x:c r="F554" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G554" t="str">
-        <x:v>$2.8</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H554" t="str">
-        <x:v>36</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I554" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J554" t="str">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="K554" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L554" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="555">
       <x:c r="A555" t="str">
-        <x:v>9789953209852</x:v>
+        <x:v>9789953209883</x:v>
       </x:c>
       <x:c r="B555" t="str">
-        <x:v>AKDA103I</x:v>
+        <x:v>OCSNF003I</x:v>
       </x:c>
       <x:c r="C555" t="str">
-        <x:v>فقه</x:v>
+        <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D555" t="str">
-        <x:v>فتاوى المروزي (عدد الأجزاء: 2)</x:v>
+        <x:v>Israa et Mi^raj FR</x:v>
       </x:c>
       <x:c r="E555" t="str">
-        <x:v>Fatawa Al Mirwaziy1-2</x:v>
+        <x:v>Israa et Mi^raj FR</x:v>
       </x:c>
       <x:c r="F555" t="str">
-        <x:v>أبو بكر المروزي</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G555" t="str">
-        <x:v>$50</x:v>
+        <x:v>$2.8</x:v>
       </x:c>
       <x:c r="H555" t="str">
-        <x:v>1006</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I555" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J555" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K555" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L555" t="str">
-        <x:v>غ 1,825</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="556">
       <x:c r="A556" t="str">
-        <x:v>9789953209876</x:v>
+        <x:v>9789953209852</x:v>
       </x:c>
       <x:c r="B556" t="str">
-        <x:v>AKDA104I</x:v>
+        <x:v>AKDA103I</x:v>
       </x:c>
       <x:c r="C556" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D556" t="str">
-        <x:v>عمدة الحنفية في معرفة الفروض والواجبات العينية</x:v>
+        <x:v>فتاوى المروزي (عدد الأجزاء: 2)</x:v>
       </x:c>
       <x:c r="E556" t="str">
-        <x:v>Omdat Al Hanafiyya fi Ma^rifat Al Furoud wal Wajibat Al ^ayniyya</x:v>
+        <x:v>Fatawa Al Mirwaziy1-2</x:v>
       </x:c>
       <x:c r="F556" t="str">
-        <x:v>باسم الجيلاني</x:v>
+        <x:v>أبو بكر المروزي</x:v>
       </x:c>
       <x:c r="G556" t="str">
-        <x:v>$6.8</x:v>
+        <x:v>$50</x:v>
       </x:c>
       <x:c r="H556" t="str">
-        <x:v>318</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="I556" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J556" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K556" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L556" t="str">
-        <x:v>غ 660</x:v>
+        <x:v>غ 1,825</x:v>
       </x:c>
     </x:row>
     <x:row r="557">
       <x:c r="A557" t="str">
-        <x:v>9789953208299</x:v>
+        <x:v>9789953209876</x:v>
       </x:c>
       <x:c r="B557" t="str">
-        <x:v>AKDA101I</x:v>
+        <x:v>AKDA104I</x:v>
       </x:c>
       <x:c r="C557" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D557" t="str">
-        <x:v>جامع الخيرات من مجالس الشيخ عبد الله - الجزء الأول</x:v>
+        <x:v>عمدة الحنفية في معرفة الفروض والواجبات العينية</x:v>
       </x:c>
       <x:c r="E557" t="str">
-        <x:v>Jame^ Al Khayrat Min Majales Al Shaykh Abdullah Al Harariyy 1</x:v>
+        <x:v>Omdat Al Hanafiyya fi Ma^rifat Al Furoud wal Wajibat Al ^ayniyya</x:v>
       </x:c>
       <x:c r="F557" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>باسم الجيلاني</x:v>
       </x:c>
       <x:c r="G557" t="str">
-        <x:v>$8</x:v>
+        <x:v>$6.8</x:v>
       </x:c>
       <x:c r="H557" t="str">
-        <x:v>394</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I557" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J557" t="str">
-        <x:v>2021</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K557" t="str">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L557" t="str">
-        <x:v>غ 761</x:v>
+        <x:v>غ 660</x:v>
       </x:c>
     </x:row>
     <x:row r="558">
       <x:c r="A558" t="str">
-        <x:v>9789953208114</x:v>
+        <x:v>9789953208299</x:v>
       </x:c>
       <x:c r="B558" t="str">
-        <x:v>AKDA106I</x:v>
+        <x:v>AKDA101I</x:v>
       </x:c>
       <x:c r="C558" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D558" t="str">
-        <x:v>إظهار الإفادات من أوجز مختصرات السادة الشافعية في علم الحال</x:v>
+        <x:v>جامع الخيرات من مجالس الشيخ عبد الله - الجزء الأول</x:v>
       </x:c>
       <x:c r="E558" t="str">
-        <x:v>Ithhar Al Ifadat min Awjaz Mukhtasarat Al Sada Al Shafiyya fi ^ilm Hal</x:v>
+        <x:v>Jame^ Al Khayrat Min Majales Al Shaykh Abdullah Al Harariyy 1</x:v>
       </x:c>
       <x:c r="F558" t="str">
-        <x:v>الشيخ عبد العزيز بن إبراهيم الرايّيّ الحبشي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G558" t="str">
-        <x:v>$2.2</x:v>
+        <x:v>$8</x:v>
       </x:c>
       <x:c r="H558" t="str">
-        <x:v>68</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I558" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J558" t="str">
-        <x:v>2025</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="K558" t="str">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L558" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 761</x:v>
       </x:c>
     </x:row>
     <x:row r="559">
       <x:c r="A559" t="str">
-        <x:v>9789953209869</x:v>
+        <x:v>9789953208114</x:v>
       </x:c>
       <x:c r="B559" t="str">
-        <x:v>AKDA105I</x:v>
+        <x:v>AKDA106I</x:v>
       </x:c>
       <x:c r="C559" t="str">
         <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D559" t="str">
-        <x:v>مختصر عبد الله الهرري - المذهب الحنفي</x:v>
+        <x:v>إظهار الإفادات من أوجز مختصرات السادة الشافعية في علم الحال</x:v>
       </x:c>
       <x:c r="E559" t="str">
-        <x:v>Moukhtasar Abdullah Al Harariyy - Mathhab Hanafi</x:v>
+        <x:v>Ithhar Al Ifadat min Awjaz Mukhtasarat Al Sada Al Shafiyya fi ^ilm Hal</x:v>
       </x:c>
       <x:c r="F559" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ عبد العزيز بن إبراهيم الرايّيّ الحبشي</x:v>
       </x:c>
       <x:c r="G559" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$2.2</x:v>
       </x:c>
       <x:c r="H559" t="str">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I559" t="str">
-        <x:v/>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J559" t="str">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K559" t="str">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="L559" t="str">
-        <x:v>غ 79</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="560">
       <x:c r="A560" t="str">
-        <x:v>9789953209937</x:v>
+        <x:v>9789953209869</x:v>
       </x:c>
       <x:c r="B560" t="str">
-        <x:v>AKDA118I</x:v>
+        <x:v>AKDA105I</x:v>
       </x:c>
       <x:c r="C560" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D560" t="str">
-        <x:v>حسن البث لمعاني الحث  على البحث أو إيضاح المرام من رسالة الأشعري الإمام</x:v>
+        <x:v>مختصر عبد الله الهرري - المذهب الحنفي</x:v>
       </x:c>
       <x:c r="E560" t="str">
-        <x:v>Hosn al bath - Idah l Maram min Risalat Ash^ari</x:v>
+        <x:v>Moukhtasar Abdullah Al Harariyy - Mathhab Hanafi</x:v>
       </x:c>
       <x:c r="F560" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G560" t="str">
-        <x:v>$5</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H560" t="str">
-        <x:v>228</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I560" t="str">
-        <x:v>عربية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J560" t="str">
-        <x:v>2025</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K560" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L560" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 79</x:v>
       </x:c>
     </x:row>
     <x:row r="561">
       <x:c r="A561" t="str">
-        <x:v>9789953209890</x:v>
+        <x:v>9789953209937</x:v>
       </x:c>
       <x:c r="B561" t="str">
-        <x:v>HDTHA041I</x:v>
+        <x:v>AKDA118I</x:v>
       </x:c>
       <x:c r="C561" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D561" t="str">
-        <x:v>شفاء السقام في زيارة خير الأنام</x:v>
+        <x:v>حسن البث لمعاني الحث  على البحث أو إيضاح المرام من رسالة الأشعري الإمام</x:v>
       </x:c>
       <x:c r="E561" t="str">
-        <x:v>Shifaa Al Saqam fi Ziyarat Khayr Anam</x:v>
+        <x:v>Hosn al bath - Idah l Maram min Risalat Ash^ari</x:v>
       </x:c>
       <x:c r="F561" t="str">
-        <x:v>الحافظ تقي الدين السبكي</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G561" t="str">
-        <x:v>$12.5</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H561" t="str">
-        <x:v>464</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I561" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J561" t="str">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K561" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L561" t="str">
-        <x:v>غ 798</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="562">
       <x:c r="A562" t="str">
-        <x:v>9789953209913</x:v>
+        <x:v>9789953209890</x:v>
       </x:c>
       <x:c r="B562" t="str">
-        <x:v>HDTHA040I</x:v>
+        <x:v>HDTHA041I</x:v>
       </x:c>
       <x:c r="C562" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D562" t="str">
-        <x:v>3مكارم الأخلاق ومعاليها ومحمود طرائقها ومرضيّها - للخرائطي</x:v>
+        <x:v>شفاء السقام في زيارة خير الأنام</x:v>
       </x:c>
       <x:c r="E562" t="str">
-        <x:v>Makarem Al Akhlaq 3 Kharaiti</x:v>
+        <x:v>Shifaa Al Saqam fi Ziyarat Khayr Anam</x:v>
       </x:c>
       <x:c r="F562" t="str">
-        <x:v>الحافظ أبي بكر الخرائطي</x:v>
+        <x:v>الحافظ تقي الدين السبكي</x:v>
       </x:c>
       <x:c r="G562" t="str">
-        <x:v>$17.6</x:v>
+        <x:v>$12.5</x:v>
       </x:c>
       <x:c r="H562" t="str">
-        <x:v>600</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I562" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J562" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K562" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L562" t="str">
-        <x:v>غ 1,035</x:v>
+        <x:v>غ 798</x:v>
       </x:c>
     </x:row>
     <x:row r="563">
       <x:c r="A563" t="str">
-        <x:v>9789953206370</x:v>
+        <x:v>9789953209913</x:v>
       </x:c>
       <x:c r="B563" t="str">
-        <x:v>LNGA024I</x:v>
+        <x:v>HDTHA040I</x:v>
       </x:c>
       <x:c r="C563" t="str">
-        <x:v>اللغة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D563" t="str">
-        <x:v>موصل الطلاب إلى قواعد الإعراب</x:v>
+        <x:v>3مكارم الأخلاق ومعاليها ومحمود طرائقها ومرضيّها - للخرائطي</x:v>
       </x:c>
       <x:c r="E563" t="str">
-        <x:v>Mouwsel Al Tullab ila Qawaed Al I^rab</x:v>
+        <x:v>Makarem Al Akhlaq 3 Kharaiti</x:v>
       </x:c>
       <x:c r="F563" t="str">
-        <x:v>الدكتور كمال الحوت</x:v>
+        <x:v>الحافظ أبي بكر الخرائطي</x:v>
       </x:c>
       <x:c r="G563" t="str">
-        <x:v>$5</x:v>
+        <x:v>$17.6</x:v>
       </x:c>
       <x:c r="H563" t="str">
-        <x:v>204</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I563" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J563" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K563" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L563" t="str">
-        <x:v>غ 321</x:v>
+        <x:v>غ 1,035</x:v>
       </x:c>
     </x:row>
     <x:row r="564">
       <x:c r="A564" t="str">
-        <x:v>9789953205052</x:v>
+        <x:v>9789953206370</x:v>
       </x:c>
       <x:c r="B564" t="str">
-        <x:v>RDODA070I</x:v>
+        <x:v>LNGA024I</x:v>
       </x:c>
       <x:c r="C564" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>اللغة</x:v>
       </x:c>
       <x:c r="D564" t="str">
-        <x:v>النهج السوي في الرد على سيد قطب وتابعه فيصل مولوي</x:v>
+        <x:v>موصل الطلاب إلى قواعد الإعراب</x:v>
       </x:c>
       <x:c r="E564" t="str">
-        <x:v>Al Nahj Al Sawiyy fil Radd ^ala Syyid Qutob wal Faysal Mawlawiy</x:v>
+        <x:v>Mouwsel Al Tullab ila Qawaed Al I^rab</x:v>
       </x:c>
       <x:c r="F564" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الدكتور كمال الحوت</x:v>
       </x:c>
       <x:c r="G564" t="str">
-        <x:v>$5.56</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H564" t="str">
-        <x:v>144</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I564" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J564" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K564" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L564" t="str">
-        <x:v>غ 385</x:v>
+        <x:v>غ 321</x:v>
       </x:c>
     </x:row>
     <x:row r="565">
       <x:c r="A565" t="str">
-        <x:v>9789953209920</x:v>
+        <x:v>9789953205052</x:v>
       </x:c>
       <x:c r="B565" t="str">
-        <x:v>KDSTA007I</x:v>
+        <x:v>RDODA070I</x:v>
       </x:c>
       <x:c r="C565" t="str">
-        <x:v>قصص</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D565" t="str">
-        <x:v>من كنوز القرءان</x:v>
+        <x:v>النهج السوي في الرد على سيد قطب وتابعه فيصل مولوي</x:v>
       </x:c>
       <x:c r="E565" t="str">
-        <x:v>Min Kunouz Al Quran - Stories Book</x:v>
+        <x:v>Al Nahj Al Sawiyy fil Radd ^ala Syyid Qutob wal Faysal Mawlawiy</x:v>
       </x:c>
       <x:c r="F565" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G565" t="str">
-        <x:v>$19.3</x:v>
+        <x:v>$5.56</x:v>
       </x:c>
       <x:c r="H565" t="str">
-        <x:v>288</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I565" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J565" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K565" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L565" t="str">
-        <x:v>غ 858</x:v>
+        <x:v>غ 385</x:v>
       </x:c>
     </x:row>
     <x:row r="566">
       <x:c r="A566" t="str">
-        <x:v>9789953205762</x:v>
+        <x:v>9789953209920</x:v>
       </x:c>
       <x:c r="B566" t="str">
-        <x:v>KDSTAE120I</x:v>
+        <x:v>KDSTA007I</x:v>
       </x:c>
       <x:c r="C566" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D566" t="str">
-        <x:v>عبد الله بن حُذَافَة والرسالة الممزّقة - ENG</x:v>
+        <x:v>من كنوز القرءان</x:v>
       </x:c>
       <x:c r="E566" t="str">
-        <x:v/>
+        <x:v>Min Kunouz Al Quran - Stories Book</x:v>
       </x:c>
       <x:c r="F566" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G566" t="str">
-        <x:v>$1.66</x:v>
+        <x:v>$19.3</x:v>
       </x:c>
       <x:c r="H566" t="str">
-        <x:v>16</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I566" t="str">
-        <x:v>عربية - إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J566" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K566" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L566" t="str">
-        <x:v>غ 50</x:v>
+        <x:v>غ 858</x:v>
       </x:c>
     </x:row>
     <x:row r="567">
       <x:c r="A567" t="str">
-        <x:v>9789953205779</x:v>
+        <x:v>9789953205762</x:v>
       </x:c>
       <x:c r="B567" t="str">
-        <x:v>KDSTAE121I</x:v>
+        <x:v>KDSTAE120I</x:v>
       </x:c>
       <x:c r="C567" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D567" t="str">
-        <x:v>عبد الله بن مسعود حافظ القرءان الكريم - ENG</x:v>
+        <x:v>عبد الله بن حُذَافَة والرسالة الممزّقة - ENG</x:v>
       </x:c>
       <x:c r="E567" t="str">
         <x:v/>
       </x:c>
       <x:c r="F567" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G567" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H567" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I567" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J567" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K567" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L567" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="568">
       <x:c r="A568" t="str">
-        <x:v>9789953205786</x:v>
+        <x:v>9789953205779</x:v>
       </x:c>
       <x:c r="B568" t="str">
-        <x:v>KDSTAE122I</x:v>
+        <x:v>KDSTAE121I</x:v>
       </x:c>
       <x:c r="C568" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D568" t="str">
-        <x:v>سيدنا عثمان وبئر رُوْمَة - ENG</x:v>
+        <x:v>عبد الله بن مسعود حافظ القرءان الكريم - ENG</x:v>
       </x:c>
       <x:c r="E568" t="str">
         <x:v/>
       </x:c>
       <x:c r="F568" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G568" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H568" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I568" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J568" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K568" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L568" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="569">
       <x:c r="A569" t="str">
-        <x:v>9789953205809</x:v>
+        <x:v>9789953205786</x:v>
       </x:c>
       <x:c r="B569" t="str">
-        <x:v>KDSTAE123I</x:v>
+        <x:v>KDSTAE122I</x:v>
       </x:c>
       <x:c r="C569" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D569" t="str">
-        <x:v>سعد بن أبي وقّاص وثباته على الحقّ - ENG</x:v>
+        <x:v>سيدنا عثمان وبئر رُوْمَة - ENG</x:v>
       </x:c>
       <x:c r="E569" t="str">
         <x:v/>
       </x:c>
       <x:c r="F569" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G569" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H569" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I569" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J569" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K569" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L569" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="570">
       <x:c r="A570" t="str">
-        <x:v>9789953205793</x:v>
+        <x:v>9789953205809</x:v>
       </x:c>
       <x:c r="B570" t="str">
-        <x:v>KDSTAE124I</x:v>
+        <x:v>KDSTAE123I</x:v>
       </x:c>
       <x:c r="C570" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D570" t="str">
-        <x:v>الفاروق عمر ونِيْلُ مصر - ENG</x:v>
+        <x:v>سعد بن أبي وقّاص وثباته على الحقّ - ENG</x:v>
       </x:c>
       <x:c r="E570" t="str">
         <x:v/>
       </x:c>
       <x:c r="F570" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G570" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H570" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I570" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J570" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K570" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L570" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="571">
       <x:c r="A571" t="str">
-        <x:v>9789953205731</x:v>
+        <x:v>9789953205793</x:v>
       </x:c>
       <x:c r="B571" t="str">
-        <x:v>KDSTAE125I</x:v>
+        <x:v>KDSTAE124I</x:v>
       </x:c>
       <x:c r="C571" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D571" t="str">
-        <x:v>هجرة أم سلمة - ENG</x:v>
+        <x:v>الفاروق عمر ونِيْلُ مصر - ENG</x:v>
       </x:c>
       <x:c r="E571" t="str">
         <x:v/>
       </x:c>
       <x:c r="F571" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G571" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H571" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I571" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J571" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K571" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L571" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="572">
       <x:c r="A572" t="str">
-        <x:v>9789953205724</x:v>
+        <x:v>9789953205731</x:v>
       </x:c>
       <x:c r="B572" t="str">
-        <x:v>KDSTAE126I</x:v>
+        <x:v>KDSTAE125I</x:v>
       </x:c>
       <x:c r="C572" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D572" t="str">
-        <x:v>الزنيرة - ENG</x:v>
+        <x:v>هجرة أم سلمة - ENG</x:v>
       </x:c>
       <x:c r="E572" t="str">
-        <x:v>الزنيرة - ENG</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F572" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G572" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H572" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I572" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J572" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K572" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L572" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="573">
       <x:c r="A573" t="str">
-        <x:v>9789953205755</x:v>
+        <x:v>9789953205724</x:v>
       </x:c>
       <x:c r="B573" t="str">
-        <x:v>KDSTAE127I</x:v>
+        <x:v>KDSTAE126I</x:v>
       </x:c>
       <x:c r="C573" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D573" t="str">
-        <x:v>أم سليم والتبرك بآثار النبي - ENG</x:v>
+        <x:v>الزنيرة - ENG</x:v>
       </x:c>
       <x:c r="E573" t="str">
-        <x:v/>
+        <x:v>الزنيرة - ENG</x:v>
       </x:c>
       <x:c r="F573" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G573" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H573" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I573" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J573" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K573" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L573" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="574">
       <x:c r="A574" t="str">
-        <x:v>9789953205717</x:v>
+        <x:v>9789953205755</x:v>
       </x:c>
       <x:c r="B574" t="str">
-        <x:v>KDSTAE128I</x:v>
+        <x:v>KDSTAE127I</x:v>
       </x:c>
       <x:c r="C574" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D574" t="str">
-        <x:v>السيدة عائشة - ENG</x:v>
+        <x:v>أم سليم والتبرك بآثار النبي - ENG</x:v>
       </x:c>
       <x:c r="E574" t="str">
         <x:v/>
       </x:c>
       <x:c r="F574" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G574" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H574" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I574" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J574" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K574" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L574" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="575">
       <x:c r="A575" t="str">
-        <x:v>9789953205748</x:v>
+        <x:v>9789953205717</x:v>
       </x:c>
       <x:c r="B575" t="str">
-        <x:v>KDSTAE129I</x:v>
+        <x:v>KDSTAE128I</x:v>
       </x:c>
       <x:c r="C575" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D575" t="str">
-        <x:v>أم شريك - ENG</x:v>
+        <x:v>السيدة عائشة - ENG</x:v>
       </x:c>
       <x:c r="E575" t="str">
         <x:v/>
       </x:c>
       <x:c r="F575" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G575" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H575" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I575" t="str">
         <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J575" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K575" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L575" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="576">
       <x:c r="A576" t="str">
-        <x:v>9789953205861</x:v>
+        <x:v>9789953205748</x:v>
       </x:c>
       <x:c r="B576" t="str">
-        <x:v>KDSTAF138I</x:v>
+        <x:v>KDSTAE129I</x:v>
       </x:c>
       <x:c r="C576" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D576" t="str">
-        <x:v>عبد الله بن حُذَافَة والرسالة الممزّقة -FR</x:v>
+        <x:v>أم شريك - ENG</x:v>
       </x:c>
       <x:c r="E576" t="str">
-        <x:v>عبد الله بن حُذَافَة والرسالة الممزّقة -FR</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F576" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G576" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H576" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I576" t="str">
-        <x:v>عربية - فرنسية</x:v>
+        <x:v>عربية - إنكليزية</x:v>
       </x:c>
       <x:c r="J576" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K576" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L576" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="577">
       <x:c r="A577" t="str">
-        <x:v>9789953205878</x:v>
+        <x:v>9789953205861</x:v>
       </x:c>
       <x:c r="B577" t="str">
-        <x:v>KDSTAF139I</x:v>
+        <x:v>KDSTAF138I</x:v>
       </x:c>
       <x:c r="C577" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D577" t="str">
-        <x:v>عبد الله بن مسعود حافظ القرءان الكريم - FR</x:v>
+        <x:v>عبد الله بن حُذَافَة والرسالة الممزّقة -FR</x:v>
       </x:c>
       <x:c r="E577" t="str">
-        <x:v/>
+        <x:v>عبد الله بن حُذَافَة والرسالة الممزّقة -FR</x:v>
       </x:c>
       <x:c r="F577" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G577" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H577" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I577" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J577" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K577" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L577" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="578">
       <x:c r="A578" t="str">
-        <x:v>9789953204888</x:v>
+        <x:v>9789953205878</x:v>
       </x:c>
       <x:c r="B578" t="str">
-        <x:v>KDSTAF140I</x:v>
+        <x:v>KDSTAF139I</x:v>
       </x:c>
       <x:c r="C578" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D578" t="str">
-        <x:v>سـيدنا عثمان وبئر رومة - FR</x:v>
+        <x:v>عبد الله بن مسعود حافظ القرءان الكريم - FR</x:v>
       </x:c>
       <x:c r="E578" t="str">
         <x:v/>
       </x:c>
       <x:c r="F578" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G578" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H578" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I578" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J578" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K578" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L578" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="579">
       <x:c r="A579" t="str">
-        <x:v>9789953204901</x:v>
+        <x:v>9789953204888</x:v>
       </x:c>
       <x:c r="B579" t="str">
-        <x:v>KDSTAF141I</x:v>
+        <x:v>KDSTAF140I</x:v>
       </x:c>
       <x:c r="C579" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D579" t="str">
-        <x:v>سعد بن أبي وقّاص وثباته على الحقّ - FR</x:v>
+        <x:v>سـيدنا عثمان وبئر رومة - FR</x:v>
       </x:c>
       <x:c r="E579" t="str">
         <x:v/>
       </x:c>
       <x:c r="F579" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G579" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H579" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I579" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J579" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K579" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L579" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="580">
       <x:c r="A580" t="str">
-        <x:v>9789953204895</x:v>
+        <x:v>9789953204901</x:v>
       </x:c>
       <x:c r="B580" t="str">
-        <x:v>KDSTAF142I</x:v>
+        <x:v>KDSTAF141I</x:v>
       </x:c>
       <x:c r="C580" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D580" t="str">
-        <x:v>الفاروق عمر ونيل مصر - FR</x:v>
+        <x:v>سعد بن أبي وقّاص وثباته على الحقّ - FR</x:v>
       </x:c>
       <x:c r="E580" t="str">
         <x:v/>
       </x:c>
       <x:c r="F580" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G580" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H580" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I580" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J580" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K580" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L580" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="581">
       <x:c r="A581" t="str">
-        <x:v>9789953205830</x:v>
+        <x:v>9789953204895</x:v>
       </x:c>
       <x:c r="B581" t="str">
-        <x:v>KDSTAF143I</x:v>
+        <x:v>KDSTAF142I</x:v>
       </x:c>
       <x:c r="C581" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D581" t="str">
-        <x:v>هجرة أم سلمة - FR</x:v>
+        <x:v>الفاروق عمر ونيل مصر - FR</x:v>
       </x:c>
       <x:c r="E581" t="str">
         <x:v/>
       </x:c>
       <x:c r="F581" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G581" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H581" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I581" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J581" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K581" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L581" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="582">
       <x:c r="A582" t="str">
-        <x:v>9789953205823</x:v>
+        <x:v>9789953205830</x:v>
       </x:c>
       <x:c r="B582" t="str">
-        <x:v>KDSTAF144I</x:v>
+        <x:v>KDSTAF143I</x:v>
       </x:c>
       <x:c r="C582" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D582" t="str">
-        <x:v>الزنيرة - FR</x:v>
+        <x:v>هجرة أم سلمة - FR</x:v>
       </x:c>
       <x:c r="E582" t="str">
         <x:v/>
       </x:c>
       <x:c r="F582" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G582" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H582" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I582" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J582" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K582" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L582" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="583">
       <x:c r="A583" t="str">
-        <x:v>9789953205854</x:v>
+        <x:v>9789953205823</x:v>
       </x:c>
       <x:c r="B583" t="str">
-        <x:v>KDSTAF145I</x:v>
+        <x:v>KDSTAF144I</x:v>
       </x:c>
       <x:c r="C583" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D583" t="str">
-        <x:v>أم سليم والتبرك بآثار النبي - FR</x:v>
+        <x:v>الزنيرة - FR</x:v>
       </x:c>
       <x:c r="E583" t="str">
         <x:v/>
       </x:c>
       <x:c r="F583" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G583" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H583" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I583" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J583" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K583" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L583" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="584">
       <x:c r="A584" t="str">
-        <x:v>9789953205816</x:v>
+        <x:v>9789953205854</x:v>
       </x:c>
       <x:c r="B584" t="str">
-        <x:v>KDSTAF146I</x:v>
+        <x:v>KDSTAF145I</x:v>
       </x:c>
       <x:c r="C584" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D584" t="str">
-        <x:v>السيدة عائشة - FR</x:v>
+        <x:v>أم سليم والتبرك بآثار النبي - FR</x:v>
       </x:c>
       <x:c r="E584" t="str">
         <x:v/>
       </x:c>
       <x:c r="F584" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G584" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H584" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I584" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J584" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K584" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L584" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="585">
       <x:c r="A585" t="str">
-        <x:v>9789953205847</x:v>
+        <x:v>9789953205816</x:v>
       </x:c>
       <x:c r="B585" t="str">
-        <x:v>KDSTAF147I</x:v>
+        <x:v>KDSTAF146I</x:v>
       </x:c>
       <x:c r="C585" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D585" t="str">
-        <x:v>أم شريك - FR</x:v>
+        <x:v>السيدة عائشة - FR</x:v>
       </x:c>
       <x:c r="E585" t="str">
-        <x:v>أم شريك - FR</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F585" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G585" t="str">
         <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H585" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I585" t="str">
         <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J585" t="str">
         <x:v>2017</x:v>
       </x:c>
       <x:c r="K585" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L585" t="str">
         <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="586">
       <x:c r="A586" t="str">
-        <x:v>9789953208121</x:v>
+        <x:v>9789953205847</x:v>
       </x:c>
       <x:c r="B586" t="str">
-        <x:v>AKDA107I</x:v>
+        <x:v>KDSTAF147I</x:v>
       </x:c>
       <x:c r="C586" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D586" t="str">
-        <x:v>إظهار الإفادات من أوجز مختصرات السادة المالكية في علم الحال</x:v>
+        <x:v>أم شريك - FR</x:v>
       </x:c>
       <x:c r="E586" t="str">
-        <x:v>Ithhar Al Ifadat min Awjaz Mukhtasarat Al Sada Al Malikiyya fi ^ilm Hal</x:v>
+        <x:v>أم شريك - FR</x:v>
       </x:c>
       <x:c r="F586" t="str">
-        <x:v>الشيخ محمد طاهر أيت علجت الجزائري الزيتوني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G586" t="str">
-        <x:v>$4.5</x:v>
+        <x:v>$1.66</x:v>
       </x:c>
       <x:c r="H586" t="str">
-        <x:v>96</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I586" t="str">
-        <x:v>عربية</x:v>
+        <x:v>عربية - فرنسية</x:v>
       </x:c>
       <x:c r="J586" t="str">
-        <x:v>2024</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="K586" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L586" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 50</x:v>
       </x:c>
     </x:row>
     <x:row r="587">
       <x:c r="A587" t="str">
-        <x:v>9789953207131</x:v>
+        <x:v>9789953208121</x:v>
       </x:c>
       <x:c r="B587" t="str">
-        <x:v>BIOA013I</x:v>
+        <x:v>AKDA107I</x:v>
       </x:c>
       <x:c r="C587" t="str">
-        <x:v>سير</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D587" t="str">
-        <x:v>إحياء الميت بفضائل أهل البيت</x:v>
+        <x:v>إظهار الإفادات من أوجز مختصرات السادة المالكية في علم الحال</x:v>
       </x:c>
       <x:c r="E587" t="str">
-        <x:v>Ihyaa Al Mayt b Fadael Ahl Al Bayt</x:v>
+        <x:v>Ithhar Al Ifadat min Awjaz Mukhtasarat Al Sada Al Malikiyya fi ^ilm Hal</x:v>
       </x:c>
       <x:c r="F587" t="str">
-        <x:v>الحافظ جلال الدين السيوطي</x:v>
+        <x:v>الشيخ محمد طاهر أيت علجت الجزائري الزيتوني</x:v>
       </x:c>
       <x:c r="G587" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$4.5</x:v>
       </x:c>
       <x:c r="H587" t="str">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I587" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J587" t="str">
-        <x:v>2018</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K587" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L587" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="588">
       <x:c r="A588" t="str">
-        <x:v>9789953209944</x:v>
+        <x:v>9789953207131</x:v>
       </x:c>
       <x:c r="B588" t="str">
-        <x:v>AKDA110I</x:v>
+        <x:v>BIOA013I</x:v>
       </x:c>
       <x:c r="C588" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>سير</x:v>
       </x:c>
       <x:c r="D588" t="str">
-        <x:v>مختصر إظهار العقيدة السنية بشرح العقيدة الطحاوية</x:v>
+        <x:v>إحياء الميت بفضائل أهل البيت</x:v>
       </x:c>
       <x:c r="E588" t="str">
-        <x:v>Moukhtasar Sharh Al Akida Al Sunniyya b Sharh Al Akida Al Tahawiyya</x:v>
+        <x:v>Ihyaa Al Mayt b Fadael Ahl Al Bayt</x:v>
       </x:c>
       <x:c r="F588" t="str">
-        <x:v>الشيخ سمير القاضي</x:v>
+        <x:v>الحافظ جلال الدين السيوطي</x:v>
       </x:c>
       <x:c r="G588" t="str">
-        <x:v>$3.4</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H588" t="str">
-        <x:v>120</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I588" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J588" t="str">
-        <x:v>2024</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K588" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L588" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="589">
       <x:c r="A589" t="str">
-        <x:v>9789953204628</x:v>
+        <x:v>9789953209944</x:v>
       </x:c>
       <x:c r="B589" t="str">
-        <x:v>AKDA109I</x:v>
+        <x:v>AKDA110I</x:v>
       </x:c>
       <x:c r="C589" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D589" t="str">
-        <x:v>مختصر المطالب الوفية في شرح العقيدة النسفية</x:v>
+        <x:v>مختصر إظهار العقيدة السنية بشرح العقيدة الطحاوية</x:v>
       </x:c>
       <x:c r="E589" t="str">
-        <x:v>Moukhtasar Al Matalib Al Wafiya</x:v>
+        <x:v>Moukhtasar Sharh Al Akida Al Sunniyya b Sharh Al Akida Al Tahawiyya</x:v>
       </x:c>
       <x:c r="F589" t="str">
         <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G589" t="str">
         <x:v>$3.4</x:v>
       </x:c>
       <x:c r="H589" t="str">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I589" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J589" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K589" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L589" t="str">
         <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="590">
       <x:c r="A590" t="str">
-        <x:v>9789953207155</x:v>
+        <x:v>9789953204628</x:v>
       </x:c>
       <x:c r="B590" t="str">
-        <x:v>AKDA111I</x:v>
+        <x:v>AKDA109I</x:v>
       </x:c>
       <x:c r="C590" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D590" t="str">
-        <x:v>الرسائل الهررية في تبيان نهج خير البريّة</x:v>
+        <x:v>مختصر المطالب الوفية في شرح العقيدة النسفية</x:v>
       </x:c>
       <x:c r="E590" t="str">
-        <x:v>Al- Rassael Al Harariyyah fi tibyan Nahj Khayr Al Bariyya</x:v>
+        <x:v>Moukhtasar Al Matalib Al Wafiya</x:v>
       </x:c>
       <x:c r="F590" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ سمير القاضي</x:v>
       </x:c>
       <x:c r="G590" t="str">
-        <x:v>$8.1</x:v>
+        <x:v>$3.4</x:v>
       </x:c>
       <x:c r="H590" t="str">
-        <x:v>342</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I590" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J590" t="str">
-        <x:v>2019</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K590" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L590" t="str">
-        <x:v>غ 680</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="591">
       <x:c r="A591" t="str">
-        <x:v>9789953205007</x:v>
+        <x:v>9789953207155</x:v>
       </x:c>
       <x:c r="B591" t="str">
-        <x:v>HDTHA044I</x:v>
+        <x:v>AKDA111I</x:v>
       </x:c>
       <x:c r="C591" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D591" t="str">
-        <x:v>سنن ابن ماجه</x:v>
+        <x:v>الرسائل الهررية في تبيان نهج خير البريّة</x:v>
       </x:c>
       <x:c r="E591" t="str">
-        <x:v>Sunan Ibn Majah</x:v>
+        <x:v>Al- Rassael Al Harariyyah fi tibyan Nahj Khayr Al Bariyya</x:v>
       </x:c>
       <x:c r="F591" t="str">
-        <x:v>الإمام محمد بن يزيد ابن ماجه القزويني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G591" t="str">
-        <x:v>$45</x:v>
+        <x:v>$8.1</x:v>
       </x:c>
       <x:c r="H591" t="str">
-        <x:v>1504</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I591" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J591" t="str">
-        <x:v>2018</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="K591" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L591" t="str">
-        <x:v>غ 2,240</x:v>
+        <x:v>غ 680</x:v>
       </x:c>
     </x:row>
     <x:row r="592">
       <x:c r="A592" t="str">
-        <x:v>9789953207148</x:v>
+        <x:v>9789953205007</x:v>
       </x:c>
       <x:c r="B592" t="str">
-        <x:v>HDTHA043I</x:v>
+        <x:v>HDTHA044I</x:v>
       </x:c>
       <x:c r="C592" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D592" t="str">
-        <x:v>القول البديع في الصلاة على الحبيب الشفيع</x:v>
+        <x:v>سنن ابن ماجه</x:v>
       </x:c>
       <x:c r="E592" t="str">
-        <x:v>El Qawl Badi^ fi Salat ^ala Habib Al Shafi^</x:v>
+        <x:v>Sunan Ibn Majah</x:v>
       </x:c>
       <x:c r="F592" t="str">
-        <x:v>الإمام الحافظ محمد بن عبد الرحمن السّخاوي</x:v>
+        <x:v>الإمام محمد بن يزيد ابن ماجه القزويني</x:v>
       </x:c>
       <x:c r="G592" t="str">
-        <x:v>$13.8</x:v>
+        <x:v>$45</x:v>
       </x:c>
       <x:c r="H592" t="str">
-        <x:v>484</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="I592" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J592" t="str">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="K592" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L592" t="str">
-        <x:v>غ 880</x:v>
+        <x:v>غ 2,240</x:v>
       </x:c>
     </x:row>
     <x:row r="593">
       <x:c r="A593" t="str">
-        <x:v>9789953205021</x:v>
+        <x:v>9789953207148</x:v>
       </x:c>
       <x:c r="B593" t="str">
-        <x:v>TSWFA019I</x:v>
+        <x:v>HDTHA043I</x:v>
       </x:c>
       <x:c r="C593" t="str">
-        <x:v>تصوف</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D593" t="str">
-        <x:v>اللوامع الفردية في شرح الكواكب الدرية</x:v>
+        <x:v>القول البديع في الصلاة على الحبيب الشفيع</x:v>
       </x:c>
       <x:c r="E593" t="str">
-        <x:v>Al Lawame^ Al Fardiyya fi Sharh Al Kawakeb Al Durriyya</x:v>
+        <x:v>El Qawl Badi^ fi Salat ^ala Habib Al Shafi^</x:v>
       </x:c>
       <x:c r="F593" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الإمام الحافظ محمد بن عبد الرحمن السّخاوي</x:v>
       </x:c>
       <x:c r="G593" t="str">
-        <x:v>$5</x:v>
+        <x:v>$13.8</x:v>
       </x:c>
       <x:c r="H593" t="str">
-        <x:v>220</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I593" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J593" t="str">
-        <x:v>2023</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K593" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L593" t="str">
-        <x:v>غ 360</x:v>
+        <x:v>غ 880</x:v>
       </x:c>
     </x:row>
     <x:row r="594">
       <x:c r="A594" t="str">
-        <x:v>9789953205038</x:v>
+        <x:v>9789953205021</x:v>
       </x:c>
       <x:c r="B594" t="str">
-        <x:v>FQHA044I</x:v>
+        <x:v>TSWFA019I</x:v>
       </x:c>
       <x:c r="C594" t="str">
-        <x:v>فقه</x:v>
+        <x:v>تصوف</x:v>
       </x:c>
       <x:c r="D594" t="str">
-        <x:v>برالوالدين</x:v>
+        <x:v>اللوامع الفردية في شرح الكواكب الدرية</x:v>
       </x:c>
       <x:c r="E594" t="str">
-        <x:v>Berr Al Walidayn</x:v>
+        <x:v>Al Lawame^ Al Fardiyya fi Sharh Al Kawakeb Al Durriyya</x:v>
       </x:c>
       <x:c r="F594" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G594" t="str">
-        <x:v>$4.3</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H594" t="str">
-        <x:v>160</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I594" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J594" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K594" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L594" t="str">
-        <x:v>غ 260</x:v>
+        <x:v>غ 360</x:v>
       </x:c>
     </x:row>
     <x:row r="595">
       <x:c r="A595" t="str">
-        <x:v>9789953203133</x:v>
+        <x:v>9789953205038</x:v>
       </x:c>
       <x:c r="B595" t="str">
-        <x:v>RDODA007I</x:v>
+        <x:v>FQHA044I</x:v>
       </x:c>
       <x:c r="C595" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D595" t="str">
-        <x:v>رسالة استحسان الخوض في علم الكلام</x:v>
+        <x:v>برالوالدين</x:v>
       </x:c>
       <x:c r="E595" t="str">
-        <x:v>Risalat Istihsan Al Khawd fi ^ilm Al Kalam</x:v>
+        <x:v>Berr Al Walidayn</x:v>
       </x:c>
       <x:c r="F595" t="str">
-        <x:v>الإمام أبي الحسن الأشعري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G595" t="str">
-        <x:v>$3</x:v>
+        <x:v>$4.3</x:v>
       </x:c>
       <x:c r="H595" t="str">
-        <x:v>80</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I595" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J595" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K595" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L595" t="str">
-        <x:v>غ 140</x:v>
+        <x:v>غ 260</x:v>
       </x:c>
     </x:row>
     <x:row r="596">
       <x:c r="A596" t="str">
-        <x:v>9789953204963</x:v>
+        <x:v>9789953203133</x:v>
       </x:c>
       <x:c r="B596" t="str">
-        <x:v>AKDA112</x:v>
+        <x:v>RDODA007I</x:v>
       </x:c>
       <x:c r="C596" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D596" t="str">
-        <x:v>جامع الخيرات - الجزء الثاني</x:v>
+        <x:v>رسالة استحسان الخوض في علم الكلام</x:v>
       </x:c>
       <x:c r="E596" t="str">
-        <x:v>Jame^ Al Khayrat Min Majales Al Shaykh Abdullah Al Harariyy 2</x:v>
+        <x:v>Risalat Istihsan Al Khawd fi ^ilm Al Kalam</x:v>
       </x:c>
       <x:c r="F596" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الإمام أبي الحسن الأشعري</x:v>
       </x:c>
       <x:c r="G596" t="str">
-        <x:v>$10</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H596" t="str">
-        <x:v>384</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I596" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J596" t="str">
-        <x:v>2019</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K596" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L596" t="str">
-        <x:v>غ 740</x:v>
+        <x:v>غ 140</x:v>
       </x:c>
     </x:row>
     <x:row r="597">
       <x:c r="A597" t="str">
-        <x:v>9789953207162</x:v>
+        <x:v>9789953204963</x:v>
       </x:c>
       <x:c r="B597" t="str">
-        <x:v>KDSTA008I</x:v>
+        <x:v>AKDA112</x:v>
       </x:c>
       <x:c r="C597" t="str">
-        <x:v>قصص</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D597" t="str">
-        <x:v>مصابيح الهدى</x:v>
+        <x:v>جامع الخيرات - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E597" t="str">
-        <x:v>Masabih Al Huda - Story Book</x:v>
+        <x:v>Jame^ Al Khayrat Min Majales Al Shaykh Abdullah Al Harariyy 2</x:v>
       </x:c>
       <x:c r="F597" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G597" t="str">
-        <x:v>$5.56</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H597" t="str">
-        <x:v>44</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I597" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J597" t="str">
-        <x:v>2018</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="K597" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L597" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 740</x:v>
       </x:c>
     </x:row>
     <x:row r="598">
       <x:c r="A598" t="str">
-        <x:v>9789953204918</x:v>
+        <x:v>9789953207162</x:v>
       </x:c>
       <x:c r="B598" t="str">
-        <x:v>KDSTA009I</x:v>
+        <x:v>KDSTA008I</x:v>
       </x:c>
       <x:c r="C598" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D598" t="str">
-        <x:v>قصة عندما مرضت الأم</x:v>
+        <x:v>مصابيح الهدى</x:v>
       </x:c>
       <x:c r="E598" t="str">
-        <x:v>قصة عندما مرضت الأم</x:v>
+        <x:v>Masabih Al Huda - Story Book</x:v>
       </x:c>
       <x:c r="F598" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G598" t="str">
-        <x:v>$2.23</x:v>
+        <x:v>$5.56</x:v>
       </x:c>
       <x:c r="H598" t="str">
-        <x:v>16</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I598" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J598" t="str">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="K598" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L598" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="599">
       <x:c r="A599" t="str">
-        <x:v>9789953204925</x:v>
+        <x:v>9789953204918</x:v>
       </x:c>
       <x:c r="B599" t="str">
-        <x:v>KDSTA010I</x:v>
+        <x:v>KDSTA009I</x:v>
       </x:c>
       <x:c r="C599" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D599" t="str">
-        <x:v>الكذب المؤذي</x:v>
+        <x:v>قصة عندما مرضت الأم</x:v>
       </x:c>
       <x:c r="E599" t="str">
-        <x:v/>
+        <x:v>قصة عندما مرضت الأم</x:v>
       </x:c>
       <x:c r="F599" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G599" t="str">
         <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H599" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I599" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J599" t="str">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="K599" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L599" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="600">
       <x:c r="A600" t="str">
-        <x:v>9789953204932</x:v>
+        <x:v>9789953204925</x:v>
       </x:c>
       <x:c r="B600" t="str">
-        <x:v>KDSTA011I</x:v>
+        <x:v>KDSTA010I</x:v>
       </x:c>
       <x:c r="C600" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D600" t="str">
-        <x:v>التعامل الحسن</x:v>
+        <x:v>الكذب المؤذي</x:v>
       </x:c>
       <x:c r="E600" t="str">
         <x:v/>
       </x:c>
       <x:c r="F600" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G600" t="str">
         <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H600" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I600" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J600" t="str">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="K600" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L600" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="601">
       <x:c r="A601" t="str">
-        <x:v>9789953204956</x:v>
+        <x:v>9789953204932</x:v>
       </x:c>
       <x:c r="B601" t="str">
-        <x:v>KDSTA012I</x:v>
+        <x:v>KDSTA011I</x:v>
       </x:c>
       <x:c r="C601" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D601" t="str">
-        <x:v>نجيب والترتيب</x:v>
+        <x:v>التعامل الحسن</x:v>
       </x:c>
       <x:c r="E601" t="str">
-        <x:v>نجيب والترتيب</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F601" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G601" t="str">
         <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H601" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I601" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J601" t="str">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="K601" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L601" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="602">
       <x:c r="A602" t="str">
-        <x:v>9789953204987</x:v>
+        <x:v>9789953204956</x:v>
       </x:c>
       <x:c r="B602" t="str">
-        <x:v>KDSTA013I</x:v>
+        <x:v>KDSTA012I</x:v>
       </x:c>
       <x:c r="C602" t="str">
         <x:v>قصص</x:v>
       </x:c>
       <x:c r="D602" t="str">
-        <x:v>شادي والتفكير الطويل</x:v>
+        <x:v>نجيب والترتيب</x:v>
       </x:c>
       <x:c r="E602" t="str">
-        <x:v/>
+        <x:v>نجيب والترتيب</x:v>
       </x:c>
       <x:c r="F602" t="str">
         <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G602" t="str">
         <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H602" t="str">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I602" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J602" t="str">
         <x:v>2018</x:v>
       </x:c>
       <x:c r="K602" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L602" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="603">
       <x:c r="A603" t="str">
-        <x:v>9789953202174</x:v>
+        <x:v>9789953204987</x:v>
       </x:c>
       <x:c r="B603" t="str">
-        <x:v>FQHA051I</x:v>
+        <x:v>KDSTA013I</x:v>
       </x:c>
       <x:c r="C603" t="str">
-        <x:v>فقه</x:v>
+        <x:v>قصص</x:v>
       </x:c>
       <x:c r="D603" t="str">
-        <x:v>جزء القراءة خلف الإمام</x:v>
+        <x:v>شادي والتفكير الطويل</x:v>
       </x:c>
       <x:c r="E603" t="str">
-        <x:v>Juz' Qiraa Khalfa Imam</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F603" t="str">
-        <x:v>الإمام الحافظ محمد بن إسماعيل البخاري</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G603" t="str">
-        <x:v>$7.5</x:v>
+        <x:v>$2.23</x:v>
       </x:c>
       <x:c r="H603" t="str">
-        <x:v>178</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="I603" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J603" t="str">
-        <x:v>2021</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="K603" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L603" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="604">
       <x:c r="A604" t="str">
-        <x:v>9789953205090</x:v>
+        <x:v>9789953202174</x:v>
       </x:c>
       <x:c r="B604" t="str">
-        <x:v>HDTHA016I</x:v>
+        <x:v>FQHA051I</x:v>
       </x:c>
       <x:c r="C604" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D604" t="str">
-        <x:v>كتاب الأدب لابن أبي شيبة</x:v>
+        <x:v>جزء القراءة خلف الإمام</x:v>
       </x:c>
       <x:c r="E604" t="str">
-        <x:v>Kitab Al Adab li Ibn Shiba</x:v>
+        <x:v>Juz' Qiraa Khalfa Imam</x:v>
       </x:c>
       <x:c r="F604" t="str">
-        <x:v>الحافظ عبد الله بن أبي شيبة العبسي</x:v>
+        <x:v>الإمام الحافظ محمد بن إسماعيل البخاري</x:v>
       </x:c>
       <x:c r="G604" t="str">
-        <x:v>$5.8</x:v>
+        <x:v>$7.5</x:v>
       </x:c>
       <x:c r="H604" t="str">
-        <x:v>196</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I604" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J604" t="str">
-        <x:v>2020</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="K604" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L604" t="str">
-        <x:v>غ 320</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="605">
       <x:c r="A605" t="str">
-        <x:v>9789953209012</x:v>
+        <x:v>9789953205090</x:v>
       </x:c>
       <x:c r="B605" t="str">
         <x:v>HDTHA016I</x:v>
       </x:c>
       <x:c r="C605" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D605" t="str">
-        <x:v>الأدب المفرد</x:v>
+        <x:v>كتاب الأدب لابن أبي شيبة</x:v>
       </x:c>
       <x:c r="E605" t="str">
-        <x:v>Adab Mufrad</x:v>
+        <x:v>Kitab Al Adab li Ibn Shiba</x:v>
       </x:c>
       <x:c r="F605" t="str">
-        <x:v>الإمام الحافظ محمد بن إسماعيل البخاري</x:v>
+        <x:v>الحافظ عبد الله بن أبي شيبة العبسي</x:v>
       </x:c>
       <x:c r="G605" t="str">
-        <x:v>$35</x:v>
+        <x:v>$5.8</x:v>
       </x:c>
       <x:c r="H605" t="str">
-        <x:v>1120</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I605" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J605" t="str">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="K605" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L605" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 320</x:v>
       </x:c>
     </x:row>
     <x:row r="606">
       <x:c r="A606" t="str">
-        <x:v>9789953208992</x:v>
+        <x:v>9789953209012</x:v>
       </x:c>
       <x:c r="B606" t="str">
-        <x:v>RDODA071I</x:v>
+        <x:v>HDTHA016I</x:v>
       </x:c>
       <x:c r="C606" t="str">
-        <x:v>دراسات وردود</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D606" t="str">
-        <x:v>الصواعق الجهبلية في الرد على المجسم ابن تيمية</x:v>
+        <x:v>الأدب المفرد</x:v>
       </x:c>
       <x:c r="E606" t="str">
-        <x:v>Sawa^eq Jahbaliyya fi l Rad ^ala l Mujassim Ibn Taymiya</x:v>
+        <x:v>Adab Mufrad</x:v>
       </x:c>
       <x:c r="F606" t="str">
-        <x:v>شهاب الدين أحمد بن جهبل الشافعي</x:v>
+        <x:v>الإمام الحافظ محمد بن إسماعيل البخاري</x:v>
       </x:c>
       <x:c r="G606" t="str">
-        <x:v>$5.2</x:v>
+        <x:v>$35</x:v>
       </x:c>
       <x:c r="H606" t="str">
-        <x:v>240</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="I606" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J606" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K606" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L606" t="str">
-        <x:v>غ 360</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="607">
       <x:c r="A607" t="str">
-        <x:v>9789953209036</x:v>
+        <x:v>9789953208992</x:v>
       </x:c>
       <x:c r="B607" t="str">
-        <x:v>AKDA117I</x:v>
+        <x:v>RDODA071I</x:v>
       </x:c>
       <x:c r="C607" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>دراسات وردود</x:v>
       </x:c>
       <x:c r="D607" t="str">
-        <x:v>أنس المجالس - الجزء الثاني</x:v>
+        <x:v>الصواعق الجهبلية في الرد على المجسم ابن تيمية</x:v>
       </x:c>
       <x:c r="E607" t="str">
-        <x:v>Uns Al Majales 2</x:v>
+        <x:v>Sawa^eq Jahbaliyya fi l Rad ^ala l Mujassim Ibn Taymiya</x:v>
       </x:c>
       <x:c r="F607" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>شهاب الدين أحمد بن جهبل الشافعي</x:v>
       </x:c>
       <x:c r="G607" t="str">
-        <x:v>$8</x:v>
+        <x:v>$5.2</x:v>
       </x:c>
       <x:c r="H607" t="str">
-        <x:v>496</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I607" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J607" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K607" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L607" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 360</x:v>
       </x:c>
     </x:row>
     <x:row r="608">
       <x:c r="A608" t="str">
-        <x:v>9789953208978</x:v>
+        <x:v>9789953209036</x:v>
       </x:c>
       <x:c r="B608" t="str">
-        <x:v>BIOA015I</x:v>
+        <x:v>AKDA117I</x:v>
       </x:c>
       <x:c r="C608" t="str">
-        <x:v>وعظ وإرشاد</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D608" t="str">
-        <x:v>إرشاد الأنام بشرح وصايا أبي حنيفة الإمام</x:v>
+        <x:v>أنس المجالس - الجزء الثاني</x:v>
       </x:c>
       <x:c r="E608" t="str">
-        <x:v>Irshad Al Anam b Sharh Wasaya Abi Hanifa l Imam</x:v>
+        <x:v>Uns Al Majales 2</x:v>
       </x:c>
       <x:c r="F608" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G608" t="str">
-        <x:v>$10</x:v>
+        <x:v>$8</x:v>
       </x:c>
       <x:c r="H608" t="str">
-        <x:v>394</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I608" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J608" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K608" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L608" t="str">
-        <x:v>غ 740</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="609">
       <x:c r="A609" t="str">
-        <x:v>9789953209043</x:v>
+        <x:v>9789953208978</x:v>
       </x:c>
       <x:c r="B609" t="str">
-        <x:v>HDTHA052I</x:v>
+        <x:v>BIOA015I</x:v>
       </x:c>
       <x:c r="C609" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>وعظ وإرشاد</x:v>
       </x:c>
       <x:c r="D609" t="str">
-        <x:v>شرح التبصرة والتذكرة</x:v>
+        <x:v>إرشاد الأنام بشرح وصايا أبي حنيفة الإمام</x:v>
       </x:c>
       <x:c r="E609" t="str">
-        <x:v>Sharh el Tabsira w Tathkira</x:v>
+        <x:v>Irshad Al Anam b Sharh Wasaya Abi Hanifa l Imam</x:v>
       </x:c>
       <x:c r="F609" t="str">
-        <x:v>الحافظ زين الدين العراقي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G609" t="str">
-        <x:v>$28.5</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H609" t="str">
-        <x:v>1024</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I609" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J609" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K609" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L609" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 740</x:v>
       </x:c>
     </x:row>
     <x:row r="610">
       <x:c r="A610" t="str">
-        <x:v>9789953209098</x:v>
+        <x:v>9789953209043</x:v>
       </x:c>
       <x:c r="B610" t="str">
-        <x:v>HDTHA054I</x:v>
+        <x:v>HDTHA052I</x:v>
       </x:c>
       <x:c r="C610" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D610" t="str">
-        <x:v>كتاب القناعة</x:v>
+        <x:v>شرح التبصرة والتذكرة</x:v>
       </x:c>
       <x:c r="E610" t="str">
-        <x:v>Kitab el Qana^a</x:v>
+        <x:v>Sharh el Tabsira w Tathkira</x:v>
       </x:c>
       <x:c r="F610" t="str">
-        <x:v>الحافظ ابن السني</x:v>
+        <x:v>الحافظ زين الدين العراقي</x:v>
       </x:c>
       <x:c r="G610" t="str">
-        <x:v>$3.2</x:v>
+        <x:v>$28.5</x:v>
       </x:c>
       <x:c r="H610" t="str">
-        <x:v>80</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="I610" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J610" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K610" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L610" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="611">
       <x:c r="A611" t="str">
-        <x:v>9789953209104</x:v>
+        <x:v>9789953209098</x:v>
       </x:c>
       <x:c r="B611" t="str">
-        <x:v>HDTHA053I</x:v>
+        <x:v>HDTHA054I</x:v>
       </x:c>
       <x:c r="C611" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D611" t="str">
-        <x:v>مرشد المحدثين إلى متون الأربعين  - 7 مجلدات</x:v>
+        <x:v>كتاب القناعة</x:v>
       </x:c>
       <x:c r="E611" t="str">
-        <x:v>Mourshid Al Mouhaddithin ila Mutoun al Arba^in - 7 Parts</x:v>
+        <x:v>Kitab el Qana^a</x:v>
       </x:c>
       <x:c r="F611" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الحافظ ابن السني</x:v>
       </x:c>
       <x:c r="G611" t="str">
-        <x:v>$83.62</x:v>
+        <x:v>$3.2</x:v>
       </x:c>
       <x:c r="H611" t="str">
-        <x:v>3403</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I611" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J611" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K611" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L611" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="612">
       <x:c r="A612" t="str">
-        <x:v>9789953207780</x:v>
+        <x:v>9789953209104</x:v>
       </x:c>
       <x:c r="B612" t="str">
-        <x:v>AKDA115I</x:v>
+        <x:v>HDTHA053I</x:v>
       </x:c>
       <x:c r="C612" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D612" t="str">
-        <x:v>نفائس المحاضرات</x:v>
+        <x:v>مرشد المحدثين إلى متون الأربعين  - 7 مجلدات</x:v>
       </x:c>
       <x:c r="E612" t="str">
-        <x:v>Nafaes Al Muhadarat</x:v>
+        <x:v>Mourshid Al Mouhaddithin ila Mutoun al Arba^in - 7 Parts</x:v>
       </x:c>
       <x:c r="F612" t="str">
-        <x:v>الشيخ طارق اللحام</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G612" t="str">
-        <x:v>$9.3</x:v>
+        <x:v>$83.62</x:v>
       </x:c>
       <x:c r="H612" t="str">
-        <x:v>500</x:v>
+        <x:v>3403</x:v>
       </x:c>
       <x:c r="I612" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J612" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K612" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L612" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="613">
       <x:c r="A613" t="str">
-        <x:v>9789953209111</x:v>
+        <x:v>9789953207780</x:v>
       </x:c>
       <x:c r="B613" t="str">
-        <x:v>HDTHA055I</x:v>
+        <x:v>AKDA115I</x:v>
       </x:c>
       <x:c r="C613" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D613" t="str">
-        <x:v>الأربعون العلياء في أحاديث المعراج والإسراء</x:v>
+        <x:v>نفائس المحاضرات</x:v>
       </x:c>
       <x:c r="E613" t="str">
-        <x:v>Al Arbaoun Alyaa fi Ahadith Mi^raj wal Israa</x:v>
+        <x:v>Nafaes Al Muhadarat</x:v>
       </x:c>
       <x:c r="F613" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ طارق اللحام</x:v>
       </x:c>
       <x:c r="G613" t="str">
-        <x:v>$2.5</x:v>
+        <x:v>$9.3</x:v>
       </x:c>
       <x:c r="H613" t="str">
-        <x:v>56</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I613" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J613" t="str">
         <x:v>2021</x:v>
       </x:c>
       <x:c r="K613" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L613" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="614">
       <x:c r="A614" t="str">
-        <x:v>9789953209074</x:v>
+        <x:v>9789953209111</x:v>
       </x:c>
       <x:c r="B614" t="str">
-        <x:v>AKDA121I</x:v>
+        <x:v>HDTHA055I</x:v>
       </x:c>
       <x:c r="C614" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D614" t="str">
-        <x:v>جامع الخيرات من مجالس الشيخ عبد الله - الجزء الثالث</x:v>
+        <x:v>الأربعون العلياء في أحاديث المعراج والإسراء</x:v>
       </x:c>
       <x:c r="E614" t="str">
-        <x:v>Jame^ Al Khayrat Min Majales Al Shaykh Abdullah Al Harariyy 3</x:v>
+        <x:v>Al Arbaoun Alyaa fi Ahadith Mi^raj wal Israa</x:v>
       </x:c>
       <x:c r="F614" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G614" t="str">
-        <x:v>$9.3</x:v>
+        <x:v>$2.5</x:v>
       </x:c>
       <x:c r="H614" t="str">
-        <x:v>394</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I614" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J614" t="str">
-        <x:v>2025</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="K614" t="str">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L614" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="615">
       <x:c r="A615" t="str">
-        <x:v>9789953209968</x:v>
+        <x:v>9789953209074</x:v>
       </x:c>
       <x:c r="B615" t="str">
-        <x:v>AKDA122I</x:v>
+        <x:v>AKDA121I</x:v>
       </x:c>
       <x:c r="C615" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D615" t="str">
-        <x:v>فتح الكريم بشرح الصراط المستقيم</x:v>
+        <x:v>جامع الخيرات من مجالس الشيخ عبد الله - الجزء الثالث</x:v>
       </x:c>
       <x:c r="E615" t="str">
-        <x:v>Fath l Karim b Sharh Sirat Mustaqim</x:v>
+        <x:v>Jame^ Al Khayrat Min Majales Al Shaykh Abdullah Al Harariyy 3</x:v>
       </x:c>
       <x:c r="F615" t="str">
-        <x:v>الشيخ الدكتور أحمد بن عبد الرزاق أحمد آل طه</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G615" t="str">
-        <x:v>$10</x:v>
+        <x:v>$9.3</x:v>
       </x:c>
       <x:c r="H615" t="str">
-        <x:v>240</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I615" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J615" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K615" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L615" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="616">
       <x:c r="A616" t="str">
-        <x:v>9789953209067</x:v>
+        <x:v>9789953209968</x:v>
       </x:c>
       <x:c r="B616" t="str">
-        <x:v>AKDA123I</x:v>
+        <x:v>AKDA122I</x:v>
       </x:c>
       <x:c r="C616" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D616" t="str">
-        <x:v>شرح عقيدة المسلمين</x:v>
+        <x:v>فتح الكريم بشرح الصراط المستقيم</x:v>
       </x:c>
       <x:c r="E616" t="str">
-        <x:v>Sharh Akidat Muslimin</x:v>
+        <x:v>Fath l Karim b Sharh Sirat Mustaqim</x:v>
       </x:c>
       <x:c r="F616" t="str">
-        <x:v>الشيخ طارق اللحام</x:v>
+        <x:v>الشيخ الدكتور أحمد بن عبد الرزاق أحمد آل طه</x:v>
       </x:c>
       <x:c r="G616" t="str">
         <x:v>$10</x:v>
       </x:c>
       <x:c r="H616" t="str">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I616" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J616" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K616" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L616" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="617">
       <x:c r="A617" t="str">
-        <x:v>9789953209128</x:v>
+        <x:v>9789953209067</x:v>
       </x:c>
       <x:c r="B617" t="str">
-        <x:v>HDTHA056I</x:v>
+        <x:v>AKDA123I</x:v>
       </x:c>
       <x:c r="C617" t="str">
-        <x:v>السيرة النبوية</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D617" t="str">
-        <x:v>إمداد المحتاج إلى معرفة الإسراء والمعراج</x:v>
+        <x:v>شرح عقيدة المسلمين</x:v>
       </x:c>
       <x:c r="E617" t="str">
-        <x:v>Imdad al Muhtaj ila Ma^rifat al Israa wal Mi^raj</x:v>
+        <x:v>Sharh Akidat Muslimin</x:v>
       </x:c>
       <x:c r="F617" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ طارق اللحام</x:v>
       </x:c>
       <x:c r="G617" t="str">
-        <x:v>$3.8</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H617" t="str">
-        <x:v>80</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I617" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J617" t="str">
-        <x:v>2022</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K617" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L617" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="618">
       <x:c r="A618" t="str">
-        <x:v>9789953209135</x:v>
+        <x:v>9789953209128</x:v>
       </x:c>
       <x:c r="B618" t="str">
-        <x:v>AZA009I</x:v>
+        <x:v>HDTHA056I</x:v>
       </x:c>
       <x:c r="C618" t="str">
-        <x:v>أذكار</x:v>
+        <x:v>السيرة النبوية</x:v>
       </x:c>
       <x:c r="D618" t="str">
-        <x:v>الحصين الحصين من كلام سيد المرسلين</x:v>
+        <x:v>إمداد المحتاج إلى معرفة الإسراء والمعراج</x:v>
       </x:c>
       <x:c r="E618" t="str">
-        <x:v>Al Husn Hasin</x:v>
+        <x:v>Imdad al Muhtaj ila Ma^rifat al Israa wal Mi^raj</x:v>
       </x:c>
       <x:c r="F618" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G618" t="str">
-        <x:v>$1.3</x:v>
+        <x:v>$3.8</x:v>
       </x:c>
       <x:c r="H618" t="str">
-        <x:v>160</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I618" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J618" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="K618" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L618" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="619">
       <x:c r="A619" t="str">
-        <x:v>9789953209999</x:v>
+        <x:v>9789953209135</x:v>
       </x:c>
       <x:c r="B619" t="str">
-        <x:v>EXPA018I</x:v>
+        <x:v>AZA009I</x:v>
       </x:c>
       <x:c r="C619" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>أذكار</x:v>
       </x:c>
       <x:c r="D619" t="str">
-        <x:v>أنس المتقين ولذة العابدين في تفسير سورة الرحمن والواقعة وتبارك والكهف ويس</x:v>
+        <x:v>الحصين الحصين من كلام سيد المرسلين</x:v>
       </x:c>
       <x:c r="E619" t="str">
-        <x:v>Unsu l Muttaqin wa Lathat al ^Abidin fi tafsir Surat Rahman w Waqi^a w Tabarak w Kahf w Yasin</x:v>
+        <x:v>Al Husn Hasin</x:v>
       </x:c>
       <x:c r="F619" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G619" t="str">
-        <x:v>$15</x:v>
+        <x:v>$1.3</x:v>
       </x:c>
       <x:c r="H619" t="str">
-        <x:v>480</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I619" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J619" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="K619" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L619" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="620">
       <x:c r="A620" t="str">
-        <x:v>9789953204611</x:v>
+        <x:v>9789953209999</x:v>
       </x:c>
       <x:c r="B620" t="str">
-        <x:v>HDTHA057I</x:v>
+        <x:v>EXPA018I</x:v>
       </x:c>
       <x:c r="C620" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D620" t="str">
-        <x:v>بلوغ المرام من أدلة الأحكام كرتونه</x:v>
+        <x:v>أنس المتقين ولذة العابدين في تفسير سورة الرحمن والواقعة وتبارك والكهف ويس</x:v>
       </x:c>
       <x:c r="E620" t="str">
-        <x:v>Bulough el Maram Min Adillat Al Ahkam</x:v>
+        <x:v>Unsu l Muttaqin wa Lathat al ^Abidin fi tafsir Surat Rahman w Waqi^a w Tabarak w Kahf w Yasin</x:v>
       </x:c>
       <x:c r="F620" t="str">
-        <x:v>الحافظ ابن حجر العسقلاني</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G620" t="str">
-        <x:v>$16.3</x:v>
+        <x:v>$15</x:v>
       </x:c>
       <x:c r="H620" t="str">
-        <x:v>456</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I620" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J620" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="K620" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L620" t="str">
-        <x:v>غ 845</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="621">
       <x:c r="A621" t="str">
-        <x:v>9789953209180</x:v>
+        <x:v>9789953204611</x:v>
       </x:c>
       <x:c r="B621" t="str">
-        <x:v>HDTHA058I</x:v>
+        <x:v>HDTHA057I</x:v>
       </x:c>
       <x:c r="C621" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D621" t="str">
-        <x:v>أنس الذاكرين من أحاديث سيّد المرسلين</x:v>
+        <x:v>بلوغ المرام من أدلة الأحكام كرتونه</x:v>
       </x:c>
       <x:c r="E621" t="str">
-        <x:v>Uns Thankirin min Ahadith Sayyid al Mursalin</x:v>
+        <x:v>Bulough el Maram Min Adillat Al Ahkam</x:v>
       </x:c>
       <x:c r="F621" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الحافظ ابن حجر العسقلاني</x:v>
       </x:c>
       <x:c r="G621" t="str">
-        <x:v>$15.5</x:v>
+        <x:v>$16.3</x:v>
       </x:c>
       <x:c r="H621" t="str">
-        <x:v>628</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I621" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J621" t="str">
         <x:v>2022</x:v>
       </x:c>
       <x:c r="K621" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L621" t="str">
-        <x:v>غ 1,035</x:v>
+        <x:v>غ 845</x:v>
       </x:c>
     </x:row>
     <x:row r="622">
       <x:c r="A622" t="str">
-        <x:v>9789953209203</x:v>
+        <x:v>9789953209180</x:v>
       </x:c>
       <x:c r="B622" t="str">
-        <x:v>HDTHA060I</x:v>
+        <x:v>HDTHA058I</x:v>
       </x:c>
       <x:c r="C622" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D622" t="str">
-        <x:v>شرح الأربعين الطبية</x:v>
+        <x:v>أنس الذاكرين من أحاديث سيّد المرسلين</x:v>
       </x:c>
       <x:c r="E622" t="str">
-        <x:v>Sharh Al Arbaiin Al Tibbiyya</x:v>
+        <x:v>Uns Thankirin min Ahadith Sayyid al Mursalin</x:v>
       </x:c>
       <x:c r="F622" t="str">
-        <x:v>عبد اللطيف البغدادي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G622" t="str">
-        <x:v>$6.8</x:v>
+        <x:v>$15.5</x:v>
       </x:c>
       <x:c r="H622" t="str">
-        <x:v>160</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I622" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J622" t="str">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="K622" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L622" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 1,035</x:v>
       </x:c>
     </x:row>
     <x:row r="623">
       <x:c r="A623" t="str">
-        <x:v>9789953208695</x:v>
+        <x:v>9789953209203</x:v>
       </x:c>
       <x:c r="B623" t="str">
-        <x:v>HDTHA059I</x:v>
+        <x:v>HDTHA060I</x:v>
       </x:c>
       <x:c r="C623" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D623" t="str">
-        <x:v>كتاب رفع اليدين في الصلاة</x:v>
+        <x:v>شرح الأربعين الطبية</x:v>
       </x:c>
       <x:c r="E623" t="str">
-        <x:v>Kitab Raf^ al Yadayn fi Salat</x:v>
+        <x:v>Sharh Al Arbaiin Al Tibbiyya</x:v>
       </x:c>
       <x:c r="F623" t="str">
-        <x:v>الإمام الحافظ محمد بن إسماعيل البخاري</x:v>
+        <x:v>عبد اللطيف البغدادي</x:v>
       </x:c>
       <x:c r="G623" t="str">
-        <x:v>$7.5</x:v>
+        <x:v>$6.8</x:v>
       </x:c>
       <x:c r="H623" t="str">
-        <x:v>198</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I623" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J623" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K623" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L623" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="624">
       <x:c r="A624" t="str">
-        <x:v>9789953204949</x:v>
+        <x:v>9789953208695</x:v>
       </x:c>
       <x:c r="B624" t="str">
-        <x:v>EXPA017I</x:v>
+        <x:v>HDTHA059I</x:v>
       </x:c>
       <x:c r="C624" t="str">
-        <x:v>علوم القرءان</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D624" t="str">
-        <x:v>فتح المتعال في فك لفظ تحفة الأطفال</x:v>
+        <x:v>كتاب رفع اليدين في الصلاة</x:v>
       </x:c>
       <x:c r="E624" t="str">
-        <x:v>Fath l Muta^al fi fak lafth tuhfat Atfal</x:v>
+        <x:v>Kitab Raf^ al Yadayn fi Salat</x:v>
       </x:c>
       <x:c r="F624" t="str">
-        <x:v>محمد سمير فهمي دبليز</x:v>
+        <x:v>الإمام الحافظ محمد بن إسماعيل البخاري</x:v>
       </x:c>
       <x:c r="G624" t="str">
-        <x:v>$3.3</x:v>
+        <x:v>$7.5</x:v>
       </x:c>
       <x:c r="H624" t="str">
-        <x:v>68</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I624" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J624" t="str">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K624" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L624" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="625">
       <x:c r="A625" t="str">
-        <x:v>9789953208701</x:v>
+        <x:v>9789953204949</x:v>
       </x:c>
       <x:c r="B625" t="str">
-        <x:v>AKDA125I</x:v>
+        <x:v>EXPA017I</x:v>
       </x:c>
       <x:c r="C625" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>علوم القرءان</x:v>
       </x:c>
       <x:c r="D625" t="str">
-        <x:v>البحوث الحسان من صريح البيان</x:v>
+        <x:v>فتح المتعال في فك لفظ تحفة الأطفال</x:v>
       </x:c>
       <x:c r="E625" t="str">
-        <x:v>Al Buhuth ul Hisan min Sarih el Bayan</x:v>
+        <x:v>Fath l Muta^al fi fak lafth tuhfat Atfal</x:v>
       </x:c>
       <x:c r="F625" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>محمد سمير فهمي دبليز</x:v>
       </x:c>
       <x:c r="G625" t="str">
-        <x:v>$3.8</x:v>
+        <x:v>$3.3</x:v>
       </x:c>
       <x:c r="H625" t="str">
-        <x:v>135</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I625" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J625" t="str">
-        <x:v>2023</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K625" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L625" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="626">
       <x:c r="A626" t="str">
-        <x:v>9789953202471</x:v>
+        <x:v>9789953208701</x:v>
       </x:c>
       <x:c r="B626" t="str">
-        <x:v>RDODAO17I</x:v>
+        <x:v>AKDA125I</x:v>
       </x:c>
       <x:c r="C626" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D626" t="str">
-        <x:v>رسالة بطلان اولية النور المحمدي</x:v>
+        <x:v>البحوث الحسان من صريح البيان</x:v>
       </x:c>
       <x:c r="E626" t="str">
-        <x:v/>
+        <x:v>Al Buhuth ul Hisan min Sarih el Bayan</x:v>
       </x:c>
       <x:c r="F626" t="str">
         <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G626" t="str">
-        <x:v>$2.2</x:v>
+        <x:v>$3.8</x:v>
       </x:c>
       <x:c r="H626" t="str">
-        <x:v>80</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I626" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J626" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K626" t="str">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L626" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="627">
       <x:c r="A627" t="str">
-        <x:v>9789953208312</x:v>
+        <x:v>9789953202471</x:v>
       </x:c>
       <x:c r="B627" t="str">
-        <x:v>RDODA073I</x:v>
+        <x:v>RDODAO17I</x:v>
       </x:c>
       <x:c r="C627" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D627" t="str">
-        <x:v>الانصاف فيما جرى في عصمة الانبياء بين العلماء من الخلاف</x:v>
+        <x:v>رسالة بطلان اولية النور المحمدي</x:v>
       </x:c>
       <x:c r="E627" t="str">
-        <x:v>الانصاف</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F627" t="str">
-        <x:v>الشيخ عبد الهادي الدالاتي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G627" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$2.2</x:v>
       </x:c>
       <x:c r="H627" t="str">
-        <x:v>136</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I627" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J627" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K627" t="str">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="L627" t="str">
-        <x:v>غ 135</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="628">
       <x:c r="A628" t="str">
-        <x:v>9789953206912</x:v>
+        <x:v>9789953208312</x:v>
       </x:c>
       <x:c r="B628" t="str">
-        <x:v>FQHF004</x:v>
+        <x:v>RDODA073I</x:v>
       </x:c>
       <x:c r="C628" t="str">
-        <x:v>فقه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D628" t="str">
-        <x:v>Apprends comment faire le woudou' et la priere</x:v>
+        <x:v>الانصاف فيما جرى في عصمة الانبياء بين العلماء من الخلاف</x:v>
       </x:c>
       <x:c r="E628" t="str">
-        <x:v>تعلم كيف تتوضأ وتصلى فرنسي</x:v>
+        <x:v>الانصاف</x:v>
       </x:c>
       <x:c r="F628" t="str">
-        <x:v>شركة دار المشاريع ناشرون</x:v>
+        <x:v>الشيخ عبد الهادي الدالاتي</x:v>
       </x:c>
       <x:c r="G628" t="str">
-        <x:v>$3</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H628" t="str">
-        <x:v>72</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I628" t="str">
-        <x:v>فرنسية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J628" t="str">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="K628" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L628" t="str">
-        <x:v>غ 60</x:v>
+        <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="629">
       <x:c r="A629" t="str">
-        <x:v>9789953208718</x:v>
+        <x:v>9789953206912</x:v>
       </x:c>
       <x:c r="B629" t="str">
-        <x:v>tswfa020i</x:v>
+        <x:v>FQHF004</x:v>
       </x:c>
       <x:c r="C629" t="str">
-        <x:v/>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D629" t="str">
-        <x:v>الاسرار الجلية في فضل ومناقب الامام الرفاعي غوث الرفاعية</x:v>
+        <x:v>Apprends comment faire le woudou' et la priere</x:v>
       </x:c>
       <x:c r="E629" t="str">
-        <x:v/>
+        <x:v>تعلم كيف تتوضأ وتصلى فرنسي</x:v>
       </x:c>
       <x:c r="F629" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>شركة دار المشاريع ناشرون</x:v>
       </x:c>
       <x:c r="G629" t="str">
-        <x:v>$11.8</x:v>
+        <x:v>$3</x:v>
       </x:c>
       <x:c r="H629" t="str">
-        <x:v>352</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I629" t="str">
-        <x:v>عربية</x:v>
+        <x:v>فرنسية</x:v>
       </x:c>
       <x:c r="J629" t="str">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="K629" t="str">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L629" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 60</x:v>
       </x:c>
     </x:row>
     <x:row r="630">
       <x:c r="A630" t="str">
-        <x:v>9789953208770</x:v>
+        <x:v>9789953208718</x:v>
       </x:c>
       <x:c r="B630" t="str">
-        <x:v>11111</x:v>
+        <x:v>tswfa020i</x:v>
       </x:c>
       <x:c r="C630" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D630" t="str">
-        <x:v>الاربعون الزواهر في فضل شهر رمضان الباهر</x:v>
+        <x:v>الاسرار الجلية في فضل ومناقب الامام الرفاعي غوث الرفاعية</x:v>
       </x:c>
       <x:c r="E630" t="str">
         <x:v/>
       </x:c>
       <x:c r="F630" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G630" t="str">
-        <x:v>$2</x:v>
+        <x:v>$11.8</x:v>
       </x:c>
       <x:c r="H630" t="str">
-        <x:v>96</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I630" t="str">
-        <x:v/>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J630" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K630" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L630" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="631">
       <x:c r="A631" t="str">
-        <x:v>9789953208800</x:v>
+        <x:v>9789953208770</x:v>
       </x:c>
       <x:c r="B631" t="str">
-        <x:v>1111</x:v>
+        <x:v>11111</x:v>
       </x:c>
       <x:c r="C631" t="str">
-        <x:v/>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D631" t="str">
-        <x:v>الابداع في معاني خطبة الوداع</x:v>
+        <x:v>الاربعون الزواهر في فضل شهر رمضان الباهر</x:v>
       </x:c>
       <x:c r="E631" t="str">
         <x:v/>
       </x:c>
       <x:c r="F631" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G631" t="str">
-        <x:v>$6.2</x:v>
+        <x:v>$2</x:v>
       </x:c>
       <x:c r="H631" t="str">
-        <x:v>208</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I631" t="str">
-        <x:v>عربية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J631" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K631" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L631" t="str">
-        <x:v>غ 325</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="632">
       <x:c r="A632" t="str">
-        <x:v>9789953208824</x:v>
+        <x:v>9789953208800</x:v>
       </x:c>
       <x:c r="B632" t="str">
-        <x:v>2222</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C632" t="str">
         <x:v/>
       </x:c>
       <x:c r="D632" t="str">
-        <x:v>رسالة المعتقد</x:v>
+        <x:v>الابداع في معاني خطبة الوداع</x:v>
       </x:c>
       <x:c r="E632" t="str">
         <x:v/>
       </x:c>
       <x:c r="F632" t="str">
-        <x:v>أبي عبد الله محمد بن خفيف الشيرازي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G632" t="str">
-        <x:v>$5</x:v>
+        <x:v>$6.2</x:v>
       </x:c>
       <x:c r="H632" t="str">
-        <x:v>128</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I632" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J632" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K632" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L632" t="str">
-        <x:v>غ 135</x:v>
+        <x:v>غ 325</x:v>
       </x:c>
     </x:row>
     <x:row r="633">
       <x:c r="A633" t="str">
-        <x:v>9789953208268</x:v>
+        <x:v>9789953208824</x:v>
       </x:c>
       <x:c r="B633" t="str">
-        <x:v>11212</x:v>
+        <x:v>2222</x:v>
       </x:c>
       <x:c r="C633" t="str">
         <x:v/>
       </x:c>
       <x:c r="D633" t="str">
-        <x:v>متن جوهرة التوحيد</x:v>
+        <x:v>رسالة المعتقد</x:v>
       </x:c>
       <x:c r="E633" t="str">
         <x:v/>
       </x:c>
       <x:c r="F633" t="str">
-        <x:v>الشيخ الفقيه برهان الدين لبراهيم اللقاني</x:v>
+        <x:v>أبي عبد الله محمد بن خفيف الشيرازي</x:v>
       </x:c>
       <x:c r="G633" t="str">
         <x:v>$5</x:v>
       </x:c>
       <x:c r="H633" t="str">
-        <x:v>0</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I633" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J633" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K633" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L633" t="str">
         <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="634">
       <x:c r="A634" t="str">
-        <x:v>9789953208817</x:v>
+        <x:v>9789953208268</x:v>
       </x:c>
       <x:c r="B634" t="str">
-        <x:v>423536</x:v>
+        <x:v>11212</x:v>
       </x:c>
       <x:c r="C634" t="str">
         <x:v/>
       </x:c>
       <x:c r="D634" t="str">
-        <x:v>المجموع المفيد في شرح رساائل التوحيد</x:v>
+        <x:v>متن جوهرة التوحيد</x:v>
       </x:c>
       <x:c r="E634" t="str">
         <x:v/>
       </x:c>
       <x:c r="F634" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الشيخ الفقيه برهان الدين لبراهيم اللقاني</x:v>
       </x:c>
       <x:c r="G634" t="str">
-        <x:v>$6.6</x:v>
+        <x:v>$5</x:v>
       </x:c>
       <x:c r="H634" t="str">
-        <x:v>248</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I634" t="str">
-        <x:v/>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J634" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K634" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L634" t="str">
-        <x:v>غ 380</x:v>
+        <x:v>غ 135</x:v>
       </x:c>
     </x:row>
     <x:row r="635">
       <x:c r="A635" t="str">
-        <x:v>9789953208848</x:v>
+        <x:v>9789953208817</x:v>
       </x:c>
       <x:c r="B635" t="str">
-        <x:v>33244</x:v>
+        <x:v>423536</x:v>
       </x:c>
       <x:c r="C635" t="str">
         <x:v/>
       </x:c>
       <x:c r="D635" t="str">
-        <x:v>احكام الفصول في شرح ذريعة الوصول الى اقتباس زبد الاصول</x:v>
+        <x:v>المجموع المفيد في شرح رساائل التوحيد</x:v>
       </x:c>
       <x:c r="E635" t="str">
         <x:v/>
       </x:c>
       <x:c r="F635" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G635" t="str">
-        <x:v>$6.1</x:v>
+        <x:v>$6.6</x:v>
       </x:c>
       <x:c r="H635" t="str">
-        <x:v>176</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I635" t="str">
-        <x:v>عربية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="J635" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K635" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L635" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 380</x:v>
       </x:c>
     </x:row>
     <x:row r="636">
       <x:c r="A636" t="str">
-        <x:v>9789950208831</x:v>
+        <x:v>9789953208848</x:v>
       </x:c>
       <x:c r="B636" t="str">
-        <x:v>5425</x:v>
+        <x:v>33244</x:v>
       </x:c>
       <x:c r="C636" t="str">
         <x:v/>
       </x:c>
       <x:c r="D636" t="str">
-        <x:v>القاديانية المؤامرة الدنية والعقيدة الكفرية</x:v>
+        <x:v>احكام الفصول في شرح ذريعة الوصول الى اقتباس زبد الاصول</x:v>
       </x:c>
       <x:c r="E636" t="str">
         <x:v/>
       </x:c>
       <x:c r="F636" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G636" t="str">
-        <x:v>$7</x:v>
+        <x:v>$6.1</x:v>
       </x:c>
       <x:c r="H636" t="str">
-        <x:v>256</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I636" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J636" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K636" t="str">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L636" t="str">
-        <x:v>غ 250</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="637">
       <x:c r="A637" t="str">
-        <x:v>9789953207032</x:v>
+        <x:v>9789950208831</x:v>
       </x:c>
       <x:c r="B637" t="str">
-        <x:v>524</x:v>
+        <x:v>5425</x:v>
       </x:c>
       <x:c r="C637" t="str">
         <x:v/>
       </x:c>
       <x:c r="D637" t="str">
-        <x:v>القواعد القرءانية والاصوا الايمانية</x:v>
+        <x:v>القاديانية المؤامرة الدنية والعقيدة الكفرية</x:v>
       </x:c>
       <x:c r="E637" t="str">
         <x:v/>
       </x:c>
       <x:c r="F637" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G637" t="str">
-        <x:v>$11.5</x:v>
+        <x:v>$7</x:v>
       </x:c>
       <x:c r="H637" t="str">
-        <x:v>384</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I637" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J637" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K637" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="L637" t="str">
-        <x:v>غ 500</x:v>
+        <x:v>غ 250</x:v>
       </x:c>
     </x:row>
     <x:row r="638">
       <x:c r="A638" t="str">
-        <x:v>9789953207735</x:v>
+        <x:v>9789953207032</x:v>
       </x:c>
       <x:c r="B638" t="str">
-        <x:v>34423534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C638" t="str">
         <x:v/>
       </x:c>
       <x:c r="D638" t="str">
-        <x:v>الكوكب المنير بجواز الاحتفال بمولد الهادي البشير</x:v>
+        <x:v>القواعد القرءانية والاصوا الايمانية</x:v>
       </x:c>
       <x:c r="E638" t="str">
         <x:v/>
       </x:c>
       <x:c r="F638" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G638" t="str">
-        <x:v>$3.4</x:v>
+        <x:v>$11.5</x:v>
       </x:c>
       <x:c r="H638" t="str">
-        <x:v>160</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I638" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J638" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K638" t="str">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="L638" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 500</x:v>
       </x:c>
     </x:row>
     <x:row r="639">
       <x:c r="A639" t="str">
-        <x:v>9789953208862</x:v>
+        <x:v>9789953207735</x:v>
       </x:c>
       <x:c r="B639" t="str">
-        <x:v>45235234</x:v>
+        <x:v>34423534</x:v>
       </x:c>
       <x:c r="C639" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D639" t="str">
-        <x:v>اجماع الائمة المجتهدين على ان المشبهة المجسمة غير مسلمين</x:v>
+        <x:v>الكوكب المنير بجواز الاحتفال بمولد الهادي البشير</x:v>
       </x:c>
       <x:c r="E639" t="str">
         <x:v/>
       </x:c>
       <x:c r="F639" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G639" t="str">
-        <x:v>$7.5</x:v>
+        <x:v>$3.4</x:v>
       </x:c>
       <x:c r="H639" t="str">
-        <x:v>256</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I639" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J639" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K639" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L639" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 160</x:v>
       </x:c>
     </x:row>
     <x:row r="640">
       <x:c r="A640" t="str">
-        <x:v>9789953208855</x:v>
+        <x:v>9789953208862</x:v>
       </x:c>
       <x:c r="B640" t="str">
-        <x:v>ق24234324</x:v>
+        <x:v>45235234</x:v>
       </x:c>
       <x:c r="C640" t="str">
-        <x:v/>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D640" t="str">
-        <x:v>تخفة الابرار في هجرة النبي المختار</x:v>
+        <x:v>اجماع الائمة المجتهدين على ان المشبهة المجسمة غير مسلمين</x:v>
       </x:c>
       <x:c r="E640" t="str">
         <x:v/>
       </x:c>
       <x:c r="F640" t="str">
         <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G640" t="str">
-        <x:v>$6.8</x:v>
+        <x:v>$7.5</x:v>
       </x:c>
       <x:c r="H640" t="str">
-        <x:v>160</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I640" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J640" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K640" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L640" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="641">
       <x:c r="A641" t="str">
-        <x:v>9789953208886</x:v>
+        <x:v>9789953208855</x:v>
       </x:c>
       <x:c r="B641" t="str">
-        <x:v>42353647</x:v>
+        <x:v>ق24234324</x:v>
       </x:c>
       <x:c r="C641" t="str">
         <x:v/>
       </x:c>
       <x:c r="D641" t="str">
-        <x:v>المورد الهني في المولد السني</x:v>
+        <x:v>تخفة الابرار في هجرة النبي المختار</x:v>
       </x:c>
       <x:c r="E641" t="str">
         <x:v/>
       </x:c>
       <x:c r="F641" t="str">
-        <x:v>الحافظ زين الدين العراقي</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G641" t="str">
-        <x:v>$4</x:v>
+        <x:v>$6.8</x:v>
       </x:c>
       <x:c r="H641" t="str">
-        <x:v>120</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I641" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J641" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K641" t="str">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="L641" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="642">
       <x:c r="A642" t="str">
-        <x:v>9789953208787</x:v>
+        <x:v>9789953208886</x:v>
       </x:c>
       <x:c r="B642" t="str">
-        <x:v>63645</x:v>
+        <x:v>42353647</x:v>
       </x:c>
       <x:c r="C642" t="str">
         <x:v/>
       </x:c>
       <x:c r="D642" t="str">
-        <x:v>عقد الزبرجد في شرح الادب المفرد 7 مجلدات</x:v>
+        <x:v>المورد الهني في المولد السني</x:v>
       </x:c>
       <x:c r="E642" t="str">
         <x:v/>
       </x:c>
       <x:c r="F642" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>الحافظ زين الدين العراقي</x:v>
       </x:c>
       <x:c r="G642" t="str">
-        <x:v>$130</x:v>
+        <x:v>$4</x:v>
       </x:c>
       <x:c r="H642" t="str">
-        <x:v>3744</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I642" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J642" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K642" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L642" t="str">
-        <x:v>غ 6,740</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="643">
       <x:c r="A643" t="str">
-        <x:v>9789953208794</x:v>
+        <x:v>9789953208787</x:v>
       </x:c>
       <x:c r="B643" t="str">
-        <x:v>63457</x:v>
+        <x:v>63645</x:v>
       </x:c>
       <x:c r="C643" t="str">
         <x:v/>
       </x:c>
       <x:c r="D643" t="str">
-        <x:v>التحذير الشرعي الواجب مع وثائق</x:v>
+        <x:v>عقد الزبرجد في شرح الادب المفرد 7 مجلدات</x:v>
       </x:c>
       <x:c r="E643" t="str">
         <x:v/>
       </x:c>
       <x:c r="F643" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G643" t="str">
-        <x:v>$35</x:v>
+        <x:v>$130</x:v>
       </x:c>
       <x:c r="H643" t="str">
-        <x:v>964</x:v>
+        <x:v>3744</x:v>
       </x:c>
       <x:c r="I643" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J643" t="str">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="K643" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L643" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 6,740</x:v>
       </x:c>
     </x:row>
     <x:row r="644">
       <x:c r="A644" t="str">
-        <x:v>9789953208897</x:v>
+        <x:v>9789953208794</x:v>
       </x:c>
       <x:c r="B644" t="str">
-        <x:v>356356</x:v>
+        <x:v>63457</x:v>
       </x:c>
       <x:c r="C644" t="str">
-        <x:v>مناسبات إسلامية</x:v>
+        <x:v/>
       </x:c>
       <x:c r="D644" t="str">
-        <x:v>نور العيون في تلخيص سيرة الامين المأمون</x:v>
+        <x:v>التحذير الشرعي الواجب مع وثائق</x:v>
       </x:c>
       <x:c r="E644" t="str">
         <x:v/>
       </x:c>
       <x:c r="F644" t="str">
-        <x:v>ابو الفتح محمد بن محمد سيد الناس اليعمري</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G644" t="str">
-        <x:v>$7.5</x:v>
+        <x:v>$35</x:v>
       </x:c>
       <x:c r="H644" t="str">
-        <x:v>64</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="I644" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J644" t="str">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K644" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L644" t="str">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="645">
       <x:c r="A645" t="str">
-        <x:v>9789953208763</x:v>
+        <x:v>9789953208897</x:v>
       </x:c>
       <x:c r="B645" t="str">
-        <x:v>5245346</x:v>
+        <x:v>356356</x:v>
       </x:c>
       <x:c r="C645" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>مناسبات إسلامية</x:v>
       </x:c>
       <x:c r="D645" t="str">
-        <x:v>النور اللامع والبرهان الساطع في شرح عقائد الطحاور</x:v>
+        <x:v>نور العيون في تلخيص سيرة الامين المأمون</x:v>
       </x:c>
       <x:c r="E645" t="str">
         <x:v/>
       </x:c>
       <x:c r="F645" t="str">
-        <x:v>الامام الفاضل نجم الدين منكوبرس</x:v>
+        <x:v>ابو الفتح محمد بن محمد سيد الناس اليعمري</x:v>
       </x:c>
       <x:c r="G645" t="str">
-        <x:v>$32</x:v>
+        <x:v>$7.5</x:v>
       </x:c>
       <x:c r="H645" t="str">
-        <x:v>1104</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I645" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J645" t="str">
-        <x:v>2024</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K645" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L645" t="str">
-        <x:v>غ 1,530</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="646">
       <x:c r="A646" t="str">
-        <x:v>9789953209081</x:v>
+        <x:v>9789953208763</x:v>
       </x:c>
       <x:c r="B646" t="str">
-        <x:v>235635</x:v>
+        <x:v>5245346</x:v>
       </x:c>
       <x:c r="C646" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D646" t="str">
-        <x:v>تفسير الاسماء والصفات 5 مجلدات</x:v>
+        <x:v>النور اللامع والبرهان الساطع في شرح عقائد الطحاور</x:v>
       </x:c>
       <x:c r="E646" t="str">
         <x:v/>
       </x:c>
       <x:c r="F646" t="str">
-        <x:v>أبو  منصور التميمي البغدادي</x:v>
+        <x:v>الامام الفاضل نجم الدين منكوبرس</x:v>
       </x:c>
       <x:c r="G646" t="str">
-        <x:v>$140</x:v>
+        <x:v>$32</x:v>
       </x:c>
       <x:c r="H646" t="str">
-        <x:v>2896</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="I646" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J646" t="str">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="K646" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L646" t="str">
-        <x:v>غ 5,100</x:v>
+        <x:v>غ 1,530</x:v>
       </x:c>
     </x:row>
     <x:row r="647">
       <x:c r="A647" t="str">
-        <x:v>9789953208893</x:v>
+        <x:v>9789953209081</x:v>
       </x:c>
       <x:c r="B647" t="str">
-        <x:v>4234523</x:v>
+        <x:v>235635</x:v>
       </x:c>
       <x:c r="C647" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D647" t="str">
-        <x:v>سبك المعاني وسكب المعاني</x:v>
+        <x:v>تفسير الاسماء والصفات 5 مجلدات</x:v>
       </x:c>
       <x:c r="E647" t="str">
         <x:v/>
       </x:c>
       <x:c r="F647" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>أبو  منصور التميمي البغدادي</x:v>
       </x:c>
       <x:c r="G647" t="str">
-        <x:v>$8.4</x:v>
+        <x:v>$140</x:v>
       </x:c>
       <x:c r="H647" t="str">
-        <x:v>388</x:v>
+        <x:v>2896</x:v>
       </x:c>
       <x:c r="I647" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J647" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K647" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L647" t="str">
-        <x:v>0</x:v>
+        <x:v>غ 5,100</x:v>
       </x:c>
     </x:row>
     <x:row r="648">
       <x:c r="A648" t="str">
-        <x:v>9789953209197</x:v>
+        <x:v>9789953208893</x:v>
       </x:c>
       <x:c r="B648" t="str">
-        <x:v>34635457</x:v>
+        <x:v>4234523</x:v>
       </x:c>
       <x:c r="C648" t="str">
-        <x:v>عقيدة وفقه</x:v>
+        <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D648" t="str">
-        <x:v>جامع الخيرات الجزء 4</x:v>
+        <x:v>سبك المعاني وسكب المعاني</x:v>
       </x:c>
       <x:c r="E648" t="str">
         <x:v/>
       </x:c>
       <x:c r="F648" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G648" t="str">
-        <x:v>$10</x:v>
+        <x:v>$8.4</x:v>
       </x:c>
       <x:c r="H648" t="str">
-        <x:v>320</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I648" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J648" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K648" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L648" t="str">
-        <x:v>غ 640</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="649">
       <x:c r="A649" t="str">
-        <x:v>9789953209210</x:v>
+        <x:v>9789953209197</x:v>
       </x:c>
       <x:c r="B649" t="str">
-        <x:v>ث234525634</x:v>
+        <x:v>34635457</x:v>
       </x:c>
       <x:c r="C649" t="str">
-        <x:v>تفاسير</x:v>
+        <x:v>عقيدة وفقه</x:v>
       </x:c>
       <x:c r="D649" t="str">
-        <x:v>الميسر في التفسير المختصر من تفسير النسفي</x:v>
+        <x:v>جامع الخيرات الجزء 4</x:v>
       </x:c>
       <x:c r="E649" t="str">
         <x:v/>
       </x:c>
       <x:c r="F649" t="str">
-        <x:v>الشيخ أبو البركات عبد الله  النسفي</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G649" t="str">
-        <x:v>$36</x:v>
+        <x:v>$10</x:v>
       </x:c>
       <x:c r="H649" t="str">
-        <x:v>1824</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I649" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J649" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K649" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L649" t="str">
-        <x:v>غ 3,004</x:v>
+        <x:v>غ 640</x:v>
       </x:c>
     </x:row>
     <x:row r="650">
       <x:c r="A650" t="str">
-        <x:v>9789953209258</x:v>
+        <x:v>9789953209210</x:v>
       </x:c>
       <x:c r="B650" t="str">
-        <x:v>425423</x:v>
+        <x:v>ث234525634</x:v>
       </x:c>
       <x:c r="C650" t="str">
-        <x:v>فقه</x:v>
+        <x:v>تفاسير</x:v>
       </x:c>
       <x:c r="D650" t="str">
-        <x:v>المختصر الصغير فيما لا بد من معرفيه من العبادات</x:v>
+        <x:v>الميسر في التفسير المختصر من تفسير النسفي</x:v>
       </x:c>
       <x:c r="E650" t="str">
         <x:v/>
       </x:c>
       <x:c r="F650" t="str">
-        <x:v>الشيخ عبد الله بلفضل الحضرمي</x:v>
+        <x:v>الشيخ أبو البركات عبد الله  النسفي</x:v>
       </x:c>
       <x:c r="G650" t="str">
-        <x:v>$3.2</x:v>
+        <x:v>$36</x:v>
       </x:c>
       <x:c r="H650" t="str">
-        <x:v>64</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="I650" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J650" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K650" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L650" t="str">
-        <x:v>غ 80</x:v>
+        <x:v>غ 3,004</x:v>
       </x:c>
     </x:row>
     <x:row r="651">
       <x:c r="A651" t="str">
-        <x:v>9789953209241</x:v>
+        <x:v>9789953209258</x:v>
       </x:c>
       <x:c r="B651" t="str">
-        <x:v>34634</x:v>
+        <x:v>425423</x:v>
       </x:c>
       <x:c r="C651" t="str">
         <x:v>فقه</x:v>
       </x:c>
       <x:c r="D651" t="str">
-        <x:v>المقدمة الحضرمية في فقه السادة الشافعية</x:v>
+        <x:v>المختصر الصغير فيما لا بد من معرفيه من العبادات</x:v>
       </x:c>
       <x:c r="E651" t="str">
         <x:v/>
       </x:c>
       <x:c r="F651" t="str">
         <x:v>الشيخ عبد الله بلفضل الحضرمي</x:v>
       </x:c>
       <x:c r="G651" t="str">
-        <x:v>$8</x:v>
+        <x:v>$3.2</x:v>
       </x:c>
       <x:c r="H651" t="str">
-        <x:v>216</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I651" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J651" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K651" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L651" t="str">
-        <x:v>غ 200</x:v>
+        <x:v>غ 80</x:v>
       </x:c>
     </x:row>
     <x:row r="652">
       <x:c r="A652" t="str">
-        <x:v>9789953208695</x:v>
+        <x:v>9789953209241</x:v>
       </x:c>
       <x:c r="B652" t="str">
-        <x:v>534635</x:v>
+        <x:v>34634</x:v>
       </x:c>
       <x:c r="C652" t="str">
-        <x:v>عقيدة</x:v>
+        <x:v>فقه</x:v>
       </x:c>
       <x:c r="D652" t="str">
-        <x:v>الصراط المستقيم انكليزي</x:v>
+        <x:v>المقدمة الحضرمية في فقه السادة الشافعية</x:v>
       </x:c>
       <x:c r="E652" t="str">
-        <x:v>The Righteous Path</x:v>
+        <x:v/>
       </x:c>
       <x:c r="F652" t="str">
-        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
+        <x:v>الشيخ عبد الله بلفضل الحضرمي</x:v>
       </x:c>
       <x:c r="G652" t="str">
         <x:v>$8</x:v>
       </x:c>
       <x:c r="H652" t="str">
-        <x:v>276</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I652" t="str">
-        <x:v>إنكليزية</x:v>
+        <x:v>عربية</x:v>
       </x:c>
       <x:c r="J652" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K652" t="str">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L652" t="str">
-        <x:v>غ 400</x:v>
+        <x:v>غ 200</x:v>
       </x:c>
     </x:row>
     <x:row r="653">
       <x:c r="A653" t="str">
-        <x:v>9789953208923</x:v>
+        <x:v>9789953208695</x:v>
       </x:c>
       <x:c r="B653" t="str">
-        <x:v>5345</x:v>
+        <x:v>534635</x:v>
       </x:c>
       <x:c r="C653" t="str">
         <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D653" t="str">
-        <x:v>الدرر السنية في تنزيه الله من كل صفات الجسمية</x:v>
+        <x:v>الصراط المستقيم انكليزي</x:v>
       </x:c>
       <x:c r="E653" t="str">
-        <x:v/>
+        <x:v>The Righteous Path</x:v>
       </x:c>
       <x:c r="F653" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>المحدث الشيخ عبد الله الهرري</x:v>
       </x:c>
       <x:c r="G653" t="str">
-        <x:v>$6</x:v>
+        <x:v>$8</x:v>
       </x:c>
       <x:c r="H653" t="str">
-        <x:v>256</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I653" t="str">
-        <x:v>عربية</x:v>
+        <x:v>إنكليزية</x:v>
       </x:c>
       <x:c r="J653" t="str">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="K653" t="str">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L653" t="str">
-        <x:v>غ 380</x:v>
+        <x:v>غ 400</x:v>
       </x:c>
     </x:row>
     <x:row r="654">
       <x:c r="A654" t="str">
-        <x:v>789953209296</x:v>
+        <x:v>9789953208923</x:v>
       </x:c>
       <x:c r="B654" t="str">
-        <x:v>ق5236357</x:v>
+        <x:v>5345</x:v>
       </x:c>
       <x:c r="C654" t="str">
-        <x:v>الحديث وعلومه</x:v>
+        <x:v>عقيدة</x:v>
       </x:c>
       <x:c r="D654" t="str">
-        <x:v>نور العيون في تلخيص سيرة الامين المأمون غلاف</x:v>
+        <x:v>الدرر السنية في تنزيه الله من كل صفات الجسمية</x:v>
       </x:c>
       <x:c r="E654" t="str">
         <x:v/>
       </x:c>
       <x:c r="F654" t="str">
-        <x:v>ابو الفتح محمد بن محمد سيد الناس اليعمري</x:v>
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
       </x:c>
       <x:c r="G654" t="str">
-        <x:v>$3.5</x:v>
+        <x:v>$6</x:v>
       </x:c>
       <x:c r="H654" t="str">
-        <x:v>64</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I654" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J654" t="str">
-        <x:v>2026</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="K654" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L654" t="str">
-        <x:v>غ 160</x:v>
+        <x:v>غ 380</x:v>
       </x:c>
     </x:row>
     <x:row r="655">
       <x:c r="A655" t="str">
-        <x:v>9789953209302</x:v>
+        <x:v>789953209296</x:v>
       </x:c>
       <x:c r="B655" t="str">
-        <x:v>637</x:v>
+        <x:v>ق5236357</x:v>
       </x:c>
       <x:c r="C655" t="str">
         <x:v>الحديث وعلومه</x:v>
       </x:c>
       <x:c r="D655" t="str">
-        <x:v>الفرائد البهية بشرح الاربعين النووية</x:v>
+        <x:v>نور العيون في تلخيص سيرة الامين المأمون غلاف</x:v>
       </x:c>
       <x:c r="E655" t="str">
         <x:v/>
       </x:c>
       <x:c r="F655" t="str">
-        <x:v>الشيخ جميل حليم الحسيني</x:v>
+        <x:v>ابو الفتح محمد بن محمد سيد الناس اليعمري</x:v>
       </x:c>
       <x:c r="G655" t="str">
-        <x:v>$8</x:v>
+        <x:v>$3.5</x:v>
       </x:c>
       <x:c r="H655" t="str">
-        <x:v>288</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I655" t="str">
         <x:v>عربية</x:v>
       </x:c>
       <x:c r="J655" t="str">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="K655" t="str">
         <x:v>2</x:v>
       </x:c>
       <x:c r="L655" t="str">
+        <x:v>غ 160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656">
+      <x:c r="A656" t="str">
+        <x:v>9789953209302</x:v>
+      </x:c>
+      <x:c r="B656" t="str">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C656" t="str">
+        <x:v>الحديث وعلومه</x:v>
+      </x:c>
+      <x:c r="D656" t="str">
+        <x:v>الفرائد البهية بشرح الاربعين النووية</x:v>
+      </x:c>
+      <x:c r="E656" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="F656" t="str">
+        <x:v>الشيخ جميل حليم الحسيني</x:v>
+      </x:c>
+      <x:c r="G656" t="str">
+        <x:v>$8</x:v>
+      </x:c>
+      <x:c r="H656" t="str">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I656" t="str">
+        <x:v>عربية</x:v>
+      </x:c>
+      <x:c r="J656" t="str">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="K656" t="str">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="L656" t="str">
         <x:v>غ 420</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657">
+      <x:c r="A657" t="str">
+        <x:v>9789953209319</x:v>
+      </x:c>
+      <x:c r="B657" t="str">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C657" t="str">
+        <x:v>علوم القرءان</x:v>
+      </x:c>
+      <x:c r="D657" t="str">
+        <x:v>النجوم النيرات بأسانيد العلامة الهرري في القراءات</x:v>
+      </x:c>
+      <x:c r="E657" t="str">
+        <x:v>anoujom annairat</x:v>
+      </x:c>
+      <x:c r="F657" t="str">
+        <x:v>الدكتور كمال الحوت</x:v>
+      </x:c>
+      <x:c r="G657" t="str">
+        <x:v>$4</x:v>
+      </x:c>
+      <x:c r="H657" t="str">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I657" t="str">
+        <x:v>عربية</x:v>
+      </x:c>
+      <x:c r="J657" t="str">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="K657" t="str">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L657" t="str">
+        <x:v>غ 0.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>